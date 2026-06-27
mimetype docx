--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -574,51 +574,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId98666a0425367762f" w:history="1">
+      <w:hyperlink r:id="rId73376a3fb87e14390" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). It has been recorded in many Mediterranean citrus-growing areas (Moreno, 2000a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -966,51 +966,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affected trees appear normal during most of the year but may show slight wilting, similar to water stress, during the summer. Characteristic symptoms of the disease include fruit drop, a reduction in fruit size, various patterns of skin hardening of fruits, and albedo gumming. Symptoms can vary with season and with different Citrus species and cultivars. The disease can be detected in affected fruits of susceptible varieties when the fruits are at least 1.5-2 cm diameter. A yellow halo surrounding a small, hardened area with brown glands can be seen on infected fruits; these areas can develop into yellow protuberances when the fruits enlarge. Many of the fruit drop in a short time. Affected areas may turn green during ripening. The protuberances can disappear as the fruits approach maturity and the affected areas can remain depressed (Catara et al., 1977).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">Impietratura is not destructive, but losses result from off-season fruit drop and the unmarketability of affected fruits of orange and grapefruit. In some cases, as many as 80% of fruits are affected, but the percentage is subject to seasonal variations (CABI, 2019: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54176a0425367786f" w:history="1">
+      <w:hyperlink r:id="rId44676a3fb87e14770" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.16569</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -1559,51 +1559,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Citrus impietratura disease (samrah). PlantwisePlus Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72066a04253677c7d" w:history="1">
+      <w:hyperlink r:id="rId48346a3fb87e14ce0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.16569</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1941,137 +1941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35060099">
+  <w:abstractNum w:abstractNumId="59011173">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55733928">
+    <w:lvl w:ilvl="0" w:tplc="35453490">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55733928" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35453490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55733928" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35453490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55733928" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35453490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55733928" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35453490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55733928" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35453490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55733928" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35453490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55733928" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35453490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55733928" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35453490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35060098">
+  <w:abstractNum w:abstractNumId="59011172">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57151316">
+    <w:lvl w:ilvl="0" w:tplc="64988566">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2823,55 +2823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35060098">
-    <w:abstractNumId w:val="35060098"/>
+  <w:num w:numId="59011172">
+    <w:abstractNumId w:val="59011172"/>
   </w:num>
-  <w:num w:numId="35060099">
-    <w:abstractNumId w:val="35060099"/>
+  <w:num w:numId="59011173">
+    <w:abstractNumId w:val="59011173"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14416,51 +14416,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId765402789" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId98666a0425367762f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId54176a0425367786f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.16569" TargetMode="External"/><Relationship Id="rId72066a04253677c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.16569" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId213386351" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId73376a3fb87e14390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId44676a3fb87e14770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.16569" TargetMode="External"/><Relationship Id="rId48346a3fb87e14ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.16569" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>