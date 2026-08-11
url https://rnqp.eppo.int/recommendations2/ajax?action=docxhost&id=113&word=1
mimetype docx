--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -574,51 +574,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId73376a3fb87e14390" w:history="1">
+      <w:hyperlink r:id="rId93566a7b2724f27b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). It has been recorded in many Mediterranean citrus-growing areas (Moreno, 2000a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -966,51 +966,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affected trees appear normal during most of the year but may show slight wilting, similar to water stress, during the summer. Characteristic symptoms of the disease include fruit drop, a reduction in fruit size, various patterns of skin hardening of fruits, and albedo gumming. Symptoms can vary with season and with different Citrus species and cultivars. The disease can be detected in affected fruits of susceptible varieties when the fruits are at least 1.5-2 cm diameter. A yellow halo surrounding a small, hardened area with brown glands can be seen on infected fruits; these areas can develop into yellow protuberances when the fruits enlarge. Many of the fruit drop in a short time. Affected areas may turn green during ripening. The protuberances can disappear as the fruits approach maturity and the affected areas can remain depressed (Catara et al., 1977).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">Impietratura is not destructive, but losses result from off-season fruit drop and the unmarketability of affected fruits of orange and grapefruit. In some cases, as many as 80% of fruits are affected, but the percentage is subject to seasonal variations (CABI, 2019: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44676a3fb87e14770" w:history="1">
+      <w:hyperlink r:id="rId25456a7b2724f29f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.16569</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
@@ -1559,51 +1559,51 @@
         <w:t xml:space="preserve">Brasileiro-Vidal AC, Dos Santos-Serejo JA, Soares Filho Wdos S, Guerra M. (2007) A simple chromosomal marker can reliably distinguishes Poncirus from Citrus species. Genética 129(3), 273-9.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Citrus impietratura disease (samrah). PlantwisePlus Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48346a3fb87e14ce0" w:history="1">
+      <w:hyperlink r:id="rId79736a7b2724f2da6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.16569</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1941,137 +1941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59011173">
+  <w:abstractNum w:abstractNumId="47119650">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35453490">
+    <w:lvl w:ilvl="0" w:tplc="60013045">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35453490" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60013045" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35453490" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60013045" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35453490" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60013045" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35453490" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60013045" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35453490" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60013045" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35453490" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60013045" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35453490" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60013045" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35453490" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60013045" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59011172">
+  <w:abstractNum w:abstractNumId="47119649">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64988566">
+    <w:lvl w:ilvl="0" w:tplc="61086073">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2823,55 +2823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59011172">
-    <w:abstractNumId w:val="59011172"/>
+  <w:num w:numId="47119649">
+    <w:abstractNumId w:val="47119649"/>
   </w:num>
-  <w:num w:numId="59011173">
-    <w:abstractNumId w:val="59011173"/>
+  <w:num w:numId="47119650">
+    <w:abstractNumId w:val="47119650"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14416,51 +14416,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId213386351" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId73376a3fb87e14390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId44676a3fb87e14770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.16569" TargetMode="External"/><Relationship Id="rId48346a3fb87e14ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.16569" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId459190244" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId93566a7b2724f27b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId25456a7b2724f29f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.16569" TargetMode="External"/><Relationship Id="rId79736a7b2724f2da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantwiseplusknowledgebank.org/doi/full/10.1079/pwkb.species.16569" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>