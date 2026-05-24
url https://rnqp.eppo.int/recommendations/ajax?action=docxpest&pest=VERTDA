--- v2 (2026-03-10)
+++ v3 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verticillium dahliae (VERTDA)</w:t>
+        <w:t xml:space="preserve">Verticillium dahliae VERTDA</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Vegetable propagating and planting material (other than seeds) sector, Fruits (including hops) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Vegetable propagating and planting material (other than seeds) sector, Fruits (including hops) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -457,80 +495,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId630969b01754bec79" w:history="1">
+      <w:hyperlink r:id="rId91836a138e07f2066" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). V. dahliae is present in most EU MSs, with the exception of Ireland (absent, no pest records) and Poland (absent/uncertain). The current status of V. dahliae in the MSs where the pathogen is known to occur ranges from “restricted distribution” to “widespread” (EFSA, 2014).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capsicum annuum (CPSAN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -750,50 +788,378 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium albo-atrum and V. dahliae cause wilting and sometimes death of plants. Verticillium wilt is a cool-weather disease and has a wide host range in natural areas. The two Verticillium spp. survive in soil, as long lived resting mycelium or microsclerotia, respectively, or in debris from infected plants (included weeds (EFSA, 2014)). Control is by use of healthy planting material, resistant cultivars, prevention of movement of infected plants and infested soil, removal of diseased plants and plant debris, avoiding high nitrogen concentrations and soil disinfestation. Crop rotation can reduce losses, but not eliminate the pathogens because of the wide host range of Verticillium spp. (EPPO, 2004). Bell pepper was found resistant to all V. dahliae isolates except those from pepper or eggplant in one paper, but in two other papers found little host specificity existed in isolates of V. dahliae and V. alboatrum, so crop rotation would not assist in control. Because C. annuum is grown from seeds (short production time), and because of the wide host range and longevity of inoculum sources in the environment, planting material (transplants) are not considered to be the main pathway. Once, established, V. dahliae can be spread by infected asymptomatic weed seeds and weed seeds, by water and by human-assisted means.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verticillium albo-atrum and V. dahliae cause wilting and sometimes death of plants. These fungi parasitize the vascular system. Verticillium wilt is a cool-weather disease. Infected plants show mild to moderate wilting during the warmest part of the day but recover at night. As the disease advances, some</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">marginal and interveinal chlorosis develops on lower leaflets. Verticillium can also cause problems in crops grown on artificial substrates (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Impacts of Verticillium wilt are linked to yield and quality reduction for most of the host plant species. Although yield losses of 50 % or more commonly occur in high-value crops, including cotton, lettuce, olive, potato, strawberry and various ornamentals, precise yield and quality loss estimates are not readily available for most of the crops attacked by the pathogen (EFSA, 2014). Yield losses of 20% are reported on pepper fields in California (Rudolph and Snyder, 1937).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of healthy seeds, of available resistant cultivars and healthy growing media. Sanitation of facilities and equipment (EFSA 2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the main pathway. Remark: the full methodology was applied on this pest to insure consistency with entries submitted by the IIA2 AWG for this pest. Indeed this pest/host combination was not identified by any EU MS in the RNQP Questionnaire as requiring a revision of current thresholds and or a revision of current management measures. This pest/host combination was not identified by the experts of the vegetable SEWG as being a candidate for the RNQP Status with specific tolerance levels and/or specific risk management measures. Experts recommended that this pest/host combination should be covered in the future by the 'substantially free from' requirement that will stay in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -939,92 +1305,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Çürük S, Dasgan Y H, Mansuroglu S, Kurt S, Mazmanoglu M, Antaklı O &amp; Tarla G (2009) Grafted eggplant yield, quality and growth in infested soil with Verticillium dahliae and Meloidogyne incognita. Pesquisa agropecuaria brasileira 12, 1673-1681. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId170169b01754bef2f" w:history="1">
+      <w:hyperlink r:id="rId31096a138e07f2563" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1590/S0100-204X2009001200017</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Verticillium dahliae Kleb. EFSA Journal 2014;12(12):3928, 54 pp. doi:10.2903/j.efsa.2014.3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId901169b01754bef64" w:history="1">
+      <w:hyperlink r:id="rId83046a138e07f259c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1075,51 +1441,51 @@
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rudolph B A and Snyder W C (1937) Verticillum wilt of pepper. Plant Disease 21, 204;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Corylus avellana (CYLAV)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -1147,51 +1513,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cydonia oblonga (CYDOB)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -1223,51 +1589,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cynara cardunculus (CYUCA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
@@ -1497,50 +1863,344 @@
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium albo-atrum and V. dahliae cause wilting and sometimes death of plants. Verticillium wilt is a cool-weather disease and has a wide host range in natural areas. The two Verticillium spp. survive in soil, as long lived resting mycelium or microsclerotia, respectively, or in debris from infected plants. Control is by use of healthy planting material, resistant cultivars, prevention of movement of infected plants and infested soil, removal of diseased plants and plant debris, avoiding high nitrogen concentrations and soil disinfestation. Crop rotation can reduce losses, but not eliminate the pathogens because of the wide host range of Verticillium spp. (EPPO, 2004). Bell pepper was found resistant to all V. dahliae isolates except those from pepper or eggplant in one paper, but in two other papers found little host specificity existed in isolates of V. dahliae and V. alboatrum, so crop rotation would not assist in control.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Because cardon is grown from seeds, and because of the wide host range and longevity of inoculum sources in the environment, planting material (transplants) are not considered to be the main pathway. Once, established, V. dahliae can be spread by infected asymptomatic weed seeds and weed seeds, by water and by human-assisted means.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Severe wilt problems caused by Verticillium dahliae Kleb. are frequently observed in artichoke (Cynara cardunculus var. scolymus) grown in South Italy, Spain, and Chile, where diseased plants do not produce at all or give only few small and deformed heads (Temperini et al., 2010). In Eastern Spain, Verticillium wilt caused by V. dahliae is now recognized as one of the major problems limiting yield in artichoke crops (Cynara cardunculus var. scolymus [C. scolymus] (Ortega &amp; Perez, 2007). Experts considered that there is a lack of data concerning report of the disease and economic impact on cardon.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the main pathway. Remark: the full methodology was applied on this pest to insure consistency with entries submitted by the IIA2 AWG for this pest. Indeed this pest/host combination was not identified by any EU MS in the RNQP Questionnaire as requiring a revision of current thresholds and or a revision of current management measures. This pest/host combination was not identified by the experts of the vegetable SEWG as being a candidate for the RNQP Status with specific tolerance levels and/or specific risk management measures. Experts recommended that this pest/host combination should be covered in the future by the 'substantially free from' requirement that will stay in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1686,51 +2346,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Verticillium dahliae Kleb. EFSA Journal 2014;12(12):3928, 54 pp. doi:10.2903/j.efsa.2014.3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId602569b01754bf30d" w:history="1">
+      <w:hyperlink r:id="rId41656a138e07f2b0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1833,51 +2493,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Temperini A, Ercolani F, Temperini O, Colla G &amp; Saccardo F 2010 Grafting of artichoke (Cynara cardunculus var. scolymus L.). Italus Hortus 17, No.2, pp 72-73;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cynara scolymus (CYUSC)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -2224,50 +2884,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2734,51 +3413,51 @@
         <w:t xml:space="preserve">Cirulli M, Bubici G, Amenduni M, Armengol J, Berbegal M, Jiménez-Gasco M &amp; Jiménez-Díaz M (2010) Verticillium Wilt: A Threat to Artichoke Production. Plant Disease 94, 1176-1187;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Verticillium dahliae Kleb. EFSA Journal 2014;12(12):3928, 54 pp. doi:10.2903/j.efsa.2014.3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId970369b01754c0ca1" w:history="1">
+      <w:hyperlink r:id="rId14026a138e07f30e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2875,51 +3554,51 @@
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Temperini A, Ercolani F, Temperini O, Colla G &amp; Saccardo F 2010 Grafting of artichoke (Cynara cardunculus var. scolymus L.). Italus Hortus 17, No.2, pp 72-73;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fragaria (1FRAG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -2950,51 +3629,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Humulus lupulus (HUMLU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -3115,50 +3794,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP - based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3413,100 +4446,100 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Verticillium dahliae Kleb. EFSA Journal 2014;12(12):3928, 54 pp. doi:10.2903/j.efsa.2014.3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId943969b01754c1066" w:history="1">
+      <w:hyperlink r:id="rId85286a138e07f366f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Verticillium dahlia Kleb.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Malus (1MABG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -3534,51 +4567,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°9: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Olea europaea (OLVEU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -3607,51 +4640,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°10: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistacia vera (PIAVE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -3680,51 +4713,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°11: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus armeniaca (PRNAR)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -3753,51 +4786,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°12: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus domestica (PRNDO)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -3826,51 +4859,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°13: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus dulcis (Prunus amygdalus) (PRNDU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -3899,51 +4932,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°14: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus persica (PRNPS)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -3972,51 +5005,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°15: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus salicina (PRNSC)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -4045,51 +5078,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°16: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus (1PYUG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -4229,137 +5262,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31764461">
+  <w:abstractNum w:abstractNumId="81486937">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54870266">
+    <w:lvl w:ilvl="0" w:tplc="37273964">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54870266" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37273964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54870266" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37273964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54870266" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37273964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54870266" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37273964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54870266" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37273964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54870266" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37273964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54870266" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37273964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54870266" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37273964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31764460">
+  <w:abstractNum w:abstractNumId="81486936">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48573730">
+    <w:lvl w:ilvl="0" w:tplc="87328020">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5111,55 +6144,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31764460">
-    <w:abstractNumId w:val="31764460"/>
+  <w:num w:numId="81486936">
+    <w:abstractNumId w:val="81486936"/>
   </w:num>
-  <w:num w:numId="31764461">
-    <w:abstractNumId w:val="31764461"/>
+  <w:num w:numId="81486937">
+    <w:abstractNumId w:val="81486937"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -16704,51 +17737,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId473028416" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId630969b01754bec79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId170169b01754bef2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1590/S0100-204X2009001200017" TargetMode="External"/><Relationship Id="rId901169b01754bef64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/><Relationship Id="rId602569b01754bf30d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/><Relationship Id="rId970369b01754c0ca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/><Relationship Id="rId943969b01754c1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId853596168" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId91836a138e07f2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId31096a138e07f2563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1590/S0100-204X2009001200017" TargetMode="External"/><Relationship Id="rId83046a138e07f259c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/><Relationship Id="rId41656a138e07f2b0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/><Relationship Id="rId14026a138e07f30e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/><Relationship Id="rId85286a138e07f366f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>