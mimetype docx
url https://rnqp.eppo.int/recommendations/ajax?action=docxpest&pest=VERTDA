--- v3 (2026-05-24)
+++ v4 (2026-07-27)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId91836a138e07f2066" w:history="1">
+      <w:hyperlink r:id="rId51536a66d896001bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). V. dahliae is present in most EU MSs, with the exception of Ireland (absent, no pest records) and Poland (absent/uncertain). The current status of V. dahliae in the MSs where the pathogen is known to occur ranges from “restricted distribution” to “widespread” (EFSA, 2014).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1305,92 +1305,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Çürük S, Dasgan Y H, Mansuroglu S, Kurt S, Mazmanoglu M, Antaklı O &amp; Tarla G (2009) Grafted eggplant yield, quality and growth in infested soil with Verticillium dahliae and Meloidogyne incognita. Pesquisa agropecuaria brasileira 12, 1673-1681. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31096a138e07f2563" w:history="1">
+      <w:hyperlink r:id="rId34916a66d8960065f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1590/S0100-204X2009001200017</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Verticillium dahliae Kleb. EFSA Journal 2014;12(12):3928, 54 pp. doi:10.2903/j.efsa.2014.3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83046a138e07f259c" w:history="1">
+      <w:hyperlink r:id="rId54546a66d89600698" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2346,51 +2346,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Verticillium dahliae Kleb. EFSA Journal 2014;12(12):3928, 54 pp. doi:10.2903/j.efsa.2014.3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41656a138e07f2b0f" w:history="1">
+      <w:hyperlink r:id="rId26316a66d89600d09" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3413,51 +3413,51 @@
         <w:t xml:space="preserve">Cirulli M, Bubici G, Amenduni M, Armengol J, Berbegal M, Jiménez-Gasco M &amp; Jiménez-Díaz M (2010) Verticillium Wilt: A Threat to Artichoke Production. Plant Disease 94, 1176-1187;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Verticillium dahliae Kleb. EFSA Journal 2014;12(12):3928, 54 pp. doi:10.2903/j.efsa.2014.3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14026a138e07f30e0" w:history="1">
+      <w:hyperlink r:id="rId62836a66d8960171b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4446,51 +4446,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Verticillium dahliae Kleb. EFSA Journal 2014;12(12):3928, 54 pp. doi:10.2903/j.efsa.2014.3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85286a138e07f366f" w:history="1">
+      <w:hyperlink r:id="rId58386a66d89601e3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5262,137 +5262,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81486937">
+  <w:abstractNum w:abstractNumId="97676924">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37273964">
+    <w:lvl w:ilvl="0" w:tplc="35265416">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37273964" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35265416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37273964" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35265416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37273964" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35265416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37273964" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35265416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37273964" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35265416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37273964" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35265416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37273964" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35265416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37273964" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35265416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81486936">
+  <w:abstractNum w:abstractNumId="97676923">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87328020">
+    <w:lvl w:ilvl="0" w:tplc="30308137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6144,55 +6144,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81486936">
-    <w:abstractNumId w:val="81486936"/>
+  <w:num w:numId="97676923">
+    <w:abstractNumId w:val="97676923"/>
   </w:num>
-  <w:num w:numId="81486937">
-    <w:abstractNumId w:val="81486937"/>
+  <w:num w:numId="97676924">
+    <w:abstractNumId w:val="97676924"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17737,51 +17737,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId853596168" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId91836a138e07f2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId31096a138e07f2563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1590/S0100-204X2009001200017" TargetMode="External"/><Relationship Id="rId83046a138e07f259c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/><Relationship Id="rId41656a138e07f2b0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/><Relationship Id="rId14026a138e07f30e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/><Relationship Id="rId85286a138e07f366f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId534483368" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId51536a66d896001bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId34916a66d8960065f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1590/S0100-204X2009001200017" TargetMode="External"/><Relationship Id="rId54546a66d89600698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/><Relationship Id="rId26316a66d89600d09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/><Relationship Id="rId62836a66d8960171b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/><Relationship Id="rId58386a66d89601e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>