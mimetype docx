--- v2 (2026-03-10)
+++ v3 (2026-05-13)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verticillium albo-atrum sensu lato (Verticillium albo-atrum**) (VERTAA**)</w:t>
+        <w:t xml:space="preserve">Verticillium albo-atrum sensu lato (Verticillium albo-atrum**) VERTAA**</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Vegetable propagating and planting material (other than seeds) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -502,89 +521,89 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId233869b018950ea4a" w:history="1">
+      <w:hyperlink r:id="rId16806a04dbab4b8a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Based on the NPPO answers to the EFSA questionnaire and the EPPO Global Database (2014), V. albo-atrum sensu lato is reported to be present in most of the EU MSs (EFSA, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: V. nonalfalfae is currently known from Canada, the USA (IL, PA), China, Cuba, Japan and Middle Asia. The distribution of V. nonalfalfae in the EU is not yet clear due to the recent re-classification, but it can be assumed that its distribution will at least reflect the Verticillium wilt disease of hops, due to V. nonalfalfae being the main causal species (V. dahliae is sometimes isolated). This species also infects a number of other widely grown hosts such as cotton, petunia, spinach, lucerne, tomato and potato (EU COM, 2016).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capsicum annuum (CPSAN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -813,50 +832,402 @@
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium albo-atrum and V. dahliae cause wilting and sometimes death of plants. Verticillium wilt is a cool-weather disease and has a wide host range in natural areas. The two Verticillium spp. survive in soil, as long lived resting mycelium or microsclerotia, respectively, or in debris from infected plants. Control is by use of healthy planting material, resistant cultivars, prevention of movement of infected plants and infested soil, removal of diseased plants and plant debris, avoiding high nitrogen concentrations and soil disinfestation. Crop rotation can reduce losses, but not eliminate the pathogens because of the wide host range of Verticillium spp. (EPPO, 2004). Bell pepper was found resistant to all V. dahliae isolates except those from pepper or eggplant in one paper, but in two other papers found little host specificity existed in isolates of V. dahliae and V. alboatrum, so crop rotation would not assist in control.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Because of the wide host range and longevity of inoculum sources in the environment, planting material (transplants) are not considered to be the main pathway. Once, established, V. albo-atrum can be spread by the transport of infested soil, by water or wind, by the dissemination of infected host plant debris by wind, by water and by human-assisted means.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="F30000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="F30000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verticillium albo-atrum and V. dahliae cause wilting and sometimes death of plants. These fungi parasitize the vascular system. Verticillium wilt is a cool-weather disease. Infected plants show mild to moderate wilting during the warmest part of the day but recover at night. As the disease advances, some</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="F30000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">marginal and interveinal chlorosis develops on lower leaflets. Verticillium can also cause problems in crops grown on artificial substrates (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="F30000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">The severity of Verticillium wilts depends upon the inoculum density, the virulence of the pathogen, the host susceptibility (genetic constitution, age and physiological condition), the environmental conditions, particular temperature, the soil conditions (pH, moisture and nutrient availability) and the presence of biological antagonists in the soil (Bell, 1993) (EFSA, 2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="F30000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Minor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="F30000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="F30000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="F30000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="F30000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Although V. albo-atrum sensu lato has been reported to affect many cultivated and non-cultivated host plants in the risk assessment area, there is lack of available quantitative data on yield and quality loss on host crops other than hop (EFSA, 2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the main pathway. Economic impact is considered acceptable. Remark: the full methodology was applied on this pest to insure consistency with entries submitted by the IIA2 AWG for this pest. Indeed this pest/host combination was not identified by any EU MS in the RNQP Questionnaire as requiring a revision of current thresholds and or a revision of current management measures. This pest/host combination was not identified by the experts of the vegetable SEWG as being a candidate for the RNQP Status with specific tolerance levels and/or specific risk management measures. Experts recommended that this pest/host combination should be covered in the future by the 'substantially free from' requirement that will stay in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1002,51 +1373,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Verticillium albo-atrum sensu stricto Reinke and Berthold, V. alfalfae Inderb., HW Platt, RM Bostock, RM Davis &amp; KV Subbarao, sp. nov., and V. nonalfalfae Inderb., HW Platt, RM Bostock, RM Davis &amp; KV Subbarao, sp. nov.. EFSA Journal 2014;(12):3927, 40 pp. doi:10.2903/j.efsa.20143927. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId186969b018950ecf4" w:history="1">
+      <w:hyperlink r:id="rId28956a04dbab4bcde" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3927.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1185,137 +1556,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21902374">
+  <w:abstractNum w:abstractNumId="41607949">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38767559">
+    <w:lvl w:ilvl="0" w:tplc="70070586">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38767559" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70070586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38767559" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70070586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38767559" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70070586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38767559" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70070586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38767559" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70070586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38767559" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70070586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38767559" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70070586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38767559" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70070586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21902373">
+  <w:abstractNum w:abstractNumId="41607948">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80086044">
+    <w:lvl w:ilvl="0" w:tplc="99262854">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2067,55 +2438,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21902373">
-    <w:abstractNumId w:val="21902373"/>
+  <w:num w:numId="41607948">
+    <w:abstractNumId w:val="41607948"/>
   </w:num>
-  <w:num w:numId="21902374">
-    <w:abstractNumId w:val="21902374"/>
+  <w:num w:numId="41607949">
+    <w:abstractNumId w:val="41607949"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13660,51 +14031,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId935213862" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId233869b018950ea4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId186969b018950ecf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3927.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId838299988" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId16806a04dbab4b8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId28956a04dbab4bcde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3927.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>