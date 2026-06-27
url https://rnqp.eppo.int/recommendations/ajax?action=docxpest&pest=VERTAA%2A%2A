--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -521,51 +521,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16806a04dbab4b8a7" w:history="1">
+      <w:hyperlink r:id="rId47826a405d49df12b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Based on the NPPO answers to the EFSA questionnaire and the EPPO Global Database (2014), V. albo-atrum sensu lato is reported to be present in most of the EU MSs (EFSA, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: V. nonalfalfae is currently known from Canada, the USA (IL, PA), China, Cuba, Japan and Middle Asia. The distribution of V. nonalfalfae in the EU is not yet clear due to the recent re-classification, but it can be assumed that its distribution will at least reflect the Verticillium wilt disease of hops, due to V. nonalfalfae being the main causal species (V. dahliae is sometimes isolated). This species also infects a number of other widely grown hosts such as cotton, petunia, spinach, lucerne, tomato and potato (EU COM, 2016).</w:t>
@@ -1373,51 +1373,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Verticillium albo-atrum sensu stricto Reinke and Berthold, V. alfalfae Inderb., HW Platt, RM Bostock, RM Davis &amp; KV Subbarao, sp. nov., and V. nonalfalfae Inderb., HW Platt, RM Bostock, RM Davis &amp; KV Subbarao, sp. nov.. EFSA Journal 2014;(12):3927, 40 pp. doi:10.2903/j.efsa.20143927. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28956a04dbab4bcde" w:history="1">
+      <w:hyperlink r:id="rId92736a405d49df609" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3927.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1556,137 +1556,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41607949">
+  <w:abstractNum w:abstractNumId="71857092">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70070586">
+    <w:lvl w:ilvl="0" w:tplc="86016048">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70070586" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86016048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70070586" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86016048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70070586" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86016048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70070586" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86016048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70070586" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86016048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70070586" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86016048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70070586" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86016048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70070586" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86016048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41607948">
+  <w:abstractNum w:abstractNumId="71857091">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99262854">
+    <w:lvl w:ilvl="0" w:tplc="91244785">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2438,55 +2438,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41607948">
-    <w:abstractNumId w:val="41607948"/>
+  <w:num w:numId="71857091">
+    <w:abstractNumId w:val="71857091"/>
   </w:num>
-  <w:num w:numId="41607949">
-    <w:abstractNumId w:val="41607949"/>
+  <w:num w:numId="71857092">
+    <w:abstractNumId w:val="71857092"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14031,51 +14031,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId838299988" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId16806a04dbab4b8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId28956a04dbab4bcde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3927.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId337602223" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId47826a405d49df12b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId92736a405d49df609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3927.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>