--- v4 (2026-06-27)
+++ v5 (2026-08-25)
@@ -521,51 +521,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId47826a405d49df12b" w:history="1">
+      <w:hyperlink r:id="rId68626a8d0ac2de192" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Based on the NPPO answers to the EFSA questionnaire and the EPPO Global Database (2014), V. albo-atrum sensu lato is reported to be present in most of the EU MSs (EFSA, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: V. nonalfalfae is currently known from Canada, the USA (IL, PA), China, Cuba, Japan and Middle Asia. The distribution of V. nonalfalfae in the EU is not yet clear due to the recent re-classification, but it can be assumed that its distribution will at least reflect the Verticillium wilt disease of hops, due to V. nonalfalfae being the main causal species (V. dahliae is sometimes isolated). This species also infects a number of other widely grown hosts such as cotton, petunia, spinach, lucerne, tomato and potato (EU COM, 2016).</w:t>
@@ -1373,51 +1373,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Verticillium albo-atrum sensu stricto Reinke and Berthold, V. alfalfae Inderb., HW Platt, RM Bostock, RM Davis &amp; KV Subbarao, sp. nov., and V. nonalfalfae Inderb., HW Platt, RM Bostock, RM Davis &amp; KV Subbarao, sp. nov.. EFSA Journal 2014;(12):3927, 40 pp. doi:10.2903/j.efsa.20143927. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92736a405d49df609" w:history="1">
+      <w:hyperlink r:id="rId93086a8d0ac2de60d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3927.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1556,137 +1556,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71857092">
+  <w:abstractNum w:abstractNumId="17954518">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86016048">
+    <w:lvl w:ilvl="0" w:tplc="85975558">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86016048" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85975558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86016048" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85975558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86016048" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85975558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86016048" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85975558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86016048" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85975558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86016048" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85975558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86016048" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85975558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86016048" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85975558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71857091">
+  <w:abstractNum w:abstractNumId="17954517">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91244785">
+    <w:lvl w:ilvl="0" w:tplc="43830112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2438,55 +2438,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71857091">
-    <w:abstractNumId w:val="71857091"/>
+  <w:num w:numId="17954517">
+    <w:abstractNumId w:val="17954517"/>
   </w:num>
-  <w:num w:numId="71857092">
-    <w:abstractNumId w:val="71857092"/>
+  <w:num w:numId="17954518">
+    <w:abstractNumId w:val="17954518"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14031,51 +14031,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId337602223" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId47826a405d49df12b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId92736a405d49df609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3927.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId360060256" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId68626a8d0ac2de192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId93086a8d0ac2de60d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3927.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>