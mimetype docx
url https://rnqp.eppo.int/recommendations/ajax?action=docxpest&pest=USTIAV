--- v2 (2026-03-10)
+++ v3 (2026-05-13)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ustilago avenae (USTIAV)</w:t>
+        <w:t xml:space="preserve">Ustilago avenae USTIAV</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Cereals (including rice) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Cereals (including rice) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -375,50 +413,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Presence in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -441,51 +498,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This pest is present worldwide, including Europe (CABI 2016).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Avena nuda (AVENU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Cereals (including rice) sector.</w:t>
       </w:r>
@@ -714,50 +771,344 @@
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Avena nuda (small naked oat, hulless oat) is not listed as a host by CABI (CABI, 2016) although one reference to Ustilago avenae on this species was found, "on Avena nuda cv. Adam" (Voženílková, 1993). Avena nuda was not given in a list of species resistant or susceptible to Ustilago spp. (Bogachkov et al., 1990). With no other records since, the SEWG considered that Avena nuda is not a main pathway for the pest/host/intended use combination. No economic impact is foreseen on A. nuda.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: It is not justified to extrapolate from A. sativae, unlike the case for C. purpurea which has human and animal health impacts and where a precautionary approach was taken for the host status of A. nuda.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No references to economic impact by Ustilago avenae on Avene nuda (Small naked oat, Hulless oat) could be found.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: only one reference available for U. avenae on Avena nuda. Experts considered that there are uncertainties about the host status of A. nuda, and that plants for planting should not be considered as a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -949,51 +1300,51 @@
         <w:t xml:space="preserve">Voženílková B (1993) Biological protection of spring barley and naked oats under organic production systems. Sbornik - Jihoceska Univerzita Zemedelska Fakulta, Ceske Budejovice. Fytotechnicka Rada 10, 59-68;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2016. Datasheets Ustilago avenae (loose smut of oats). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309469b0179b37066" w:history="1">
+      <w:hyperlink r:id="rId69476a04db79e5987" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/55931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1004,51 +1355,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) Good plant protection practice PP 2/24 (1) Oat. Bulletin OEPP/EPPO Bulletin 32, 367–369;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Avena sativa (AVESA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Cereals (including rice) sector.</w:t>
       </w:r>
@@ -1395,50 +1746,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1849,51 +2219,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2016. Datasheets Ustilago avenae (loose smut of oats). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId304669b0179b375bb" w:history="1">
+      <w:hyperlink r:id="rId26296a04db79e5e45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/55931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1973,51 +2343,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Thomas PL &amp; Menzies JG (1997) Cereal smuts in Manitoba and Saskatchewan, 1989-95. Canadian Journal of Plant Pathology 19, 161-165;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Avena strigosa (AVESG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Cereals (including rice) sector.</w:t>
       </w:r>
@@ -2448,50 +2818,231 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">After a last consultation, experts of the coreHEWGplus commented that Avena strigosa is mainly used in the EU for green manure. Therefore they concluded that impact should be considered as acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Control through standards for field inspection and seed, and through seed treatment fungicides. These fungicides are not allowable for organic farming.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uncertainties about the pest species responsible for the unacceptable economic impact (A. strigosa is host to either U. avenae or U. hordei, but it is hard to distinguish spores, so records may not be correctly attributed).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Avena strigosa is mainly used in the EU for green manure. Remark: A. strigosa is host to either U. avenae or U. hordei, but it is hard to distinguish spores, so records may not be correctly attributed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2644,51 +3195,51 @@
         <w:t xml:space="preserve">Bogachkov VI, Smishchuk NG, Miroshnichenko AI, Shirokov AI &amp; Maslenkova LI (1990) Source material and the breeding of midseason varieties of oats resistant to diseases in western Siberia. Selektsiya i semenovodstvo zernofurazhnykh kul'tur v Sibiri i na Dal'nem Vostoke 4, 21-33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2016. Datasheets Ustilago avenae (loose smut of oats). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId478769b0179b37a09" w:history="1">
+      <w:hyperlink r:id="rId60886a04db79e62d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/55931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2804,137 +3355,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71264629">
+  <w:abstractNum w:abstractNumId="13152743">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44776123">
+    <w:lvl w:ilvl="0" w:tplc="67737954">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44776123" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67737954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44776123" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67737954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44776123" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67737954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44776123" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67737954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44776123" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67737954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44776123" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67737954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44776123" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67737954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44776123" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67737954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71264628">
+  <w:abstractNum w:abstractNumId="13152742">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92778957">
+    <w:lvl w:ilvl="0" w:tplc="22734724">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3686,55 +4237,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71264628">
-    <w:abstractNumId w:val="71264628"/>
+  <w:num w:numId="13152742">
+    <w:abstractNumId w:val="13152742"/>
   </w:num>
-  <w:num w:numId="71264629">
-    <w:abstractNumId w:val="71264629"/>
+  <w:num w:numId="13152743">
+    <w:abstractNumId w:val="13152743"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15279,51 +15830,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId121439215" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId309469b0179b37066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/55931" TargetMode="External"/><Relationship Id="rId304669b0179b375bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/55931" TargetMode="External"/><Relationship Id="rId478769b0179b37a09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/55931" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId297924651" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId69476a04db79e5987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/55931" TargetMode="External"/><Relationship Id="rId26296a04db79e5e45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/55931" TargetMode="External"/><Relationship Id="rId60886a04db79e62d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/55931" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>