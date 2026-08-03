--- v3 (2026-05-13)
+++ v4 (2026-08-03)
@@ -1300,51 +1300,51 @@
         <w:t xml:space="preserve">Voženílková B (1993) Biological protection of spring barley and naked oats under organic production systems. Sbornik - Jihoceska Univerzita Zemedelska Fakulta, Ceske Budejovice. Fytotechnicka Rada 10, 59-68;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2016. Datasheets Ustilago avenae (loose smut of oats). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69476a04db79e5987" w:history="1">
+      <w:hyperlink r:id="rId47836a7028d6a1aac" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/55931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2219,51 +2219,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2016. Datasheets Ustilago avenae (loose smut of oats). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26296a04db79e5e45" w:history="1">
+      <w:hyperlink r:id="rId88116a7028d6a1f77" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/55931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3195,51 +3195,51 @@
         <w:t xml:space="preserve">Bogachkov VI, Smishchuk NG, Miroshnichenko AI, Shirokov AI &amp; Maslenkova LI (1990) Source material and the breeding of midseason varieties of oats resistant to diseases in western Siberia. Selektsiya i semenovodstvo zernofurazhnykh kul'tur v Sibiri i na Dal'nem Vostoke 4, 21-33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2016. Datasheets Ustilago avenae (loose smut of oats). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60886a04db79e62d9" w:history="1">
+      <w:hyperlink r:id="rId47576a7028d6a247d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/55931</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3355,137 +3355,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13152743">
+  <w:abstractNum w:abstractNumId="72294479">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67737954">
+    <w:lvl w:ilvl="0" w:tplc="96094534">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67737954" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96094534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67737954" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96094534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67737954" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96094534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67737954" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96094534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67737954" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96094534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67737954" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96094534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67737954" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96094534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67737954" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96094534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13152742">
+  <w:abstractNum w:abstractNumId="72294478">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22734724">
+    <w:lvl w:ilvl="0" w:tplc="16011201">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4237,55 +4237,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13152742">
-    <w:abstractNumId w:val="13152742"/>
+  <w:num w:numId="72294478">
+    <w:abstractNumId w:val="72294478"/>
   </w:num>
-  <w:num w:numId="13152743">
-    <w:abstractNumId w:val="13152743"/>
+  <w:num w:numId="72294479">
+    <w:abstractNumId w:val="72294479"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15830,51 +15830,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId297924651" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId69476a04db79e5987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/55931" TargetMode="External"/><Relationship Id="rId26296a04db79e5e45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/55931" TargetMode="External"/><Relationship Id="rId60886a04db79e62d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/55931" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId311263516" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId47836a7028d6a1aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/55931" TargetMode="External"/><Relationship Id="rId88116a7028d6a1f77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/55931" TargetMode="External"/><Relationship Id="rId47576a7028d6a247d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/55931" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>