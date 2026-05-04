--- v1 (2026-03-10)
+++ v2 (2026-05-04)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tomato spotted wilt tospovirus (Tomato spotted wilt virus) (TSWV00)</w:t>
+        <w:t xml:space="preserve">Tomato spotted wilt tospovirus (Tomato spotted wilt virus) TSWV00</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Ornamental sector, Vegetable propagating and planting material (other than seeds) sector, Other crops, Seed potato sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -507,80 +526,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId553269b01a56bd9d7" w:history="1">
+      <w:hyperlink r:id="rId919369f86b81c0cad" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Apium graveolens (APUGV)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -993,50 +1012,183 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: limited evidence of economic impact on the host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1242,51 +1394,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C and Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85, 227–264;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Begonia x hiemalis (BEGEH)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -1406,50 +1558,436 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TSWV has an extremely wide host range with more than 1 300 plants including agricultural crops, wild and weed species (Parrella et al., 2003; Peters, 2003). TSWV is a systemic pathogen and, as such, it is very efficiently transmitted by all vegetative multiplication techniques (EFSA, 2012). The virus is transmitted by thrips in a persistent propagative mode (Ullman et al., 1993; Wijkamp et al., 1993). Because of the persistence of TSWV in the vectors, the virus can be carried by infected plant material but also by viruliferous thrips, which can be present on a consignment that is infected with TSVW or even on consignments of non-host plants of the virus. The interception reports in EUROPHYT (very few) indicate that TSWV is found mostly in consignments of ornamentals. Begonia x hiemalis and Begonia spp. are not included in the plant species found infected with TSWV in the Netherlands (Verhoeven and Roenhorst, 1994; Verhoeven and Roenhorst, 1998). For the period 1996-2012 only one interception has been reported on Begonia x hiemalis. TSWV and viruliferous thrips are being transported in living planting material and will survive transport and storage as long as their hosts remain alive (EFSA, 2012). The plants for planting represent a significant pathway compared to other pathways.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TSWV infections have great impact on the ornamental industry, with the virus frequently found in greenhouse flower crops (Verhoeven and Roenhorst, 1994; Daughtrey et al., 1997). Symptoms including necrotic spots, necrotic veins, ring spots, white spots and blotches on leaves and stem necrosis affect the quality of potted plants of Pelargonium, Begonia, Impatiens, Streptocarpus and Chrysanthemum and render them unmarketable. However, the impact of TSWV diseases on the production of ornamentals can be considered moderate because not all species are affected to the same extent and TSWV might not affect entire cultures (EFSA, 2012).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1806,51 +2344,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verhoeven TJ &amp; Roenhorst JW (1998) Occurrence of tospoviruses in the Netherlands. Proceedings of the Fourth International Symposium on Tospoviruses and thrips in Floral and Vegetable Crops, Wageningen, Netherlands. May 2-6 1998, 77-80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capsicum annuum (CPSAN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -2179,50 +2717,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2686,51 +3243,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C and Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85, 227–264;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capsicum annuum (CPSAN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -2886,50 +3443,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A number of Capsicum annuum varieties are bred and grown for ornamental use and TSWV has been found in ornamental pepper [Capsicum] in the province of Imperia, Liguria, north western Italy (Vaira et al., 1992). Ornamental Capsicum is covered by EPPO PM 4/34 Standard (see Appendix 19).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP - based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3171,51 +4082,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C and Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85, 227–264;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum (Dendranthema) (1DDMG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -3371,50 +4282,420 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The EPPO PM 4/6 Standard applies to cultivars of florists’ chrysanthemums (especially Dendranthema × grandiflorum), grown for cut flowers or pot plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TSWV is frequently associated with the pathway at origin with key plant genera in trade—Chrysanthemum, Pelargonium, Impatiens etc.—susceptible to this virus (EFSA, 2012). The interception reports in EUROPHYT (very few) indicate that TSWV is found mostly in consignments of ornamentals and it has been reported only once on Chrysanthemum from 1996 to 2012.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TSWV infections have great impact on the ornamental industry, with the virus frequently found in greenhouse flower crops (Verhoeven and Roenhorst, 1994). Symptoms of TSWV on Dendranthema × grandiflorum including chlorotic to necrotic spots on leaves; systemic symptoms, leaf collapse, veinal necrosis, stem necrosis, flower tilts to side, plants may die (Daughtrey et al., 1997).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP - based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3771,51 +5052,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verhoeven TJ &amp; Roenhorst JW (1998) Occurrence of tospoviruses in the Netherlands. Proceedings of the Fourth International Symposium on Tospoviruses and thrips in Floral and Vegetable Crops, Wageningen, Netherlands. May 2-6 1998, 77-80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucumis melo (CUMME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -4228,50 +5509,183 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: limited evidence of economic impact on the host plant. Moreover the absence of visual symptoms on the traded material (current general ‘substantially free from’ requirement) is considered to be sufficient to prevent any indirect unacceptable economic impacts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4500,51 +5914,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yardımcı N &amp; Kılıç HÇ (2009) Tomato Spotted Wilt Virus in vegetable growing areas in the West Mediterranean Region of Turkey. African Journal of Biotechnology 8, 4539-4541;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucumis melo (CUMME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -4984,50 +6398,183 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: limited evidence of economic impact on the host plant. Moreover the absence of visual symptoms on the traded material (current general ‘substantially free from’ requirement) is considered to be sufficient to prevent any indirect unacceptable economic impacts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5311,51 +6858,51 @@
         <w:t xml:space="preserve">International Committee on Taxonomy of Viruses (ICTV) (2015) Implementation of non-Latinized binomial species names in the family Bunyaviridae;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R, Peters D &amp; Goldbach R (1998) Tospovirus genus. Association of Applied Biologists, Descriptions of Plant Viruses September 1998, 363, 1–14. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId692969b01a56bf1f3" w:history="1">
+      <w:hyperlink r:id="rId360269f86b81c340a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showadpv.php?dpvno=363</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5527,51 +7074,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verhoeven TJ &amp; Roenhorst JW (1998) Occurrence of tospoviruses in the Netherlands. Proceedings of the Fourth International Symposium on Tospoviruses and thrips in Floral and Vegetable Crops, Wageningen, Netherlands. May 2-6 1998, 77-80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dianthus caryophyllus (DINCA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -5984,50 +7531,183 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: limited evidence of economic impact on the host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6371,51 +8051,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verhoeven TJ &amp; Roenhorst JW (1998) Occurrence of tospoviruses in the Netherlands. Proceedings of the Fourth International Symposium on Tospoviruses and thrips in Floral and Vegetable Crops, Wageningen, Netherlands. May 2-6 1998, 77-80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°9: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia pulcherrima (EPHPU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -6804,50 +8484,183 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: limited evidence of economic impact on the host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -7168,51 +8981,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verhoeven TJ &amp; Roenhorst JW (1998) Occurrence of tospoviruses in the Netherlands. Proceedings of the Fourth International Symposium on Tospoviruses and thrips in Floral and Vegetable Crops, Wageningen, Netherlands. May 2-6 1998, 77-80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°10: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gerbera (1GEBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -7541,50 +9354,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8126,51 +9958,51 @@
         <w:t xml:space="preserve">Louro D (1996) Detection and identification of tomato spotted wilt virus and impatiens necrotic spot virus in Portugal. Acta Horticulturae 431: 99-105;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marys E, Mejías A, Rodríguez-Román E, Avilán D, Hurtado T; Fernández A, Zambrano K.M.Garrido &amp; Brito M (2014) The first report of Tomato spotted wilt virus on Gerbera and Chrysanthemun in Venezuela. Plant Disease 98, 8, 116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId652469b01a56bff82" w:history="1">
+      <w:hyperlink r:id="rId926369f86b81c5924" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-14-0007-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8319,51 +10151,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verhoeven TJ &amp; Roenhorst JW (1998) Occurrence of tospoviruses in the Netherlands. Proceedings of the Fourth International Symposium on Tospoviruses and thrips in Floral and Vegetable Crops, Wageningen, Netherlands. May 2-6 1998, 77-80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°11: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Impatiens New Guinea hybrids (IPANG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -8519,50 +10351,444 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest is listed in the EPPO certification scheme for New Guinea hybrids of impatiens (PM 4/20).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TSWV has an extremely wide host range with more than 1 300 plants including agricultural crops, wild and weed species (Parrella et al., 2003; Peters, 2003). TSWV is a systemic pathogen and, as such, it is very efficiently transmitted by all vegetative multiplication techniques (EFSA-PLH, 2012). The virus is transmitted by thrips in a persistent propagative mode (Ullman et al., 1993; Wijkamp et al., 1993). Because of the persistence of TSWV in the vectors, the virus can be carried by infected plant material but also by viruliferous thrips, which can be present on a consignment that is infected with TSVW or even on consignments of non-host plants of the virus. TSWV and viruliferous thrips are being transported in living planting material and will survive transport and storage as long as their hosts remain alive (EFSA-PLH, 2012). The plants for planting are a significant pathway compared to other pathways. Impatiens New Guinea hybrids is frequently-infected with TSWV ornamental crop in the Netherlands (Verhoeven and Roenhorst, 1994), Czech Republic (Mertelík et al., 1996), USA (Daughtrey et al., 1997) and globally (Kormelink et al.,1998). The plants for planting are a significant pathway compared to other pathways.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TSWV infections have great impact on the ornamental industry, with the virus frequently found in greenhouse flower crops (Verhoeven and Roenhorst, 1994). Symptoms of TSWV on Impatiens New Guinea hybrids including chlorotic to necrotic spots or rings on leaves systemic chlorotic to necrotic spots (Daughtrey et al., 1997).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP - based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -8836,51 +11062,51 @@
         <w:t xml:space="preserve">International Committee on Taxonomy of Viruses (ICTV) (2015) Implementation of non-Latinized binomial species names in the family Bunyaviridae;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R, Peters D and Goldbach R (1998) Tospovirus genus. Association of Applied Biologists, Descriptions of Plant Viruses September 1998, 363, 1–14. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId731469b01a56c02c7" w:history="1">
+      <w:hyperlink r:id="rId967369f86b81c5ef0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showadpv.php?dpvno=363</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9029,51 +11255,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verhoeven TJ &amp; Roenhorst JW (1998) Occurrence of tospoviruses in the Netherlands. Proceedings of the Fourth International Symposium on Tospoviruses and thrips in Floral and Vegetable Crops, Wageningen, Netherlands. May 2-6 1998, 77-80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°12: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lactuca sativa (LACSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -9402,50 +11628,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9909,51 +12154,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C and Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85, 227–264;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°13: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lactuca sativa (LACSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -10291,50 +12536,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10810,51 +13074,51 @@
         <w:t xml:space="preserve">International Committee on Taxonomy of Viruses (ICTV) (2015) Implementation of non-Latinized binomial species names in the family Bunyaviridae;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R, Peters D &amp; Goldbach R (1998) Tospovirus genus. Association of Applied Biologists, Descriptions of Plant Viruses September 1998, 363, 1–14. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId870169b01a56c0c80" w:history="1">
+      <w:hyperlink r:id="rId247769f86b81c7cde" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showadpv.php?dpvno=363</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10957,51 +13221,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verhoeven TJ &amp; Roenhorst JW (1998) Occurrence of tospoviruses in the Netherlands. Proceedings of the Fourth International Symposium on Tospoviruses and thrips in Floral and Vegetable Crops, Wageningen, Netherlands. May 2-6 1998, 77-80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°14: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nicotiana tabacum (NIOTA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Other crops.</w:t>
       </w:r>
@@ -11339,50 +13603,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11850,83 +14133,83 @@
         <w:t xml:space="preserve">Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C and Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85, 227–264;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Georgia - College of Agricultural &amp; Environmental Sciences (2017) Tomato Spotted Wilt Virus in Tobacco. Page updated on Friday, January 20, 2017. Consulted on the 23rd of May, 2017. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId178169b01a56c1192" w:history="1">
+      <w:hyperlink r:id="rId842369f86b81c92b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://caes2.caes.uga.edu/tswv/tobacco/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°15: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelargonium (1PELG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -12046,50 +14329,445 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TSWV has an extremely wide host range with more than 1 300 plants including agricultural crops, wild and weed species (Parrella et al., 2003; Peters, 2003). TSWV is a systemic pathogen and, as such, it is very efficiently transmitted by all vegetative multiplication techniques (EFSA, 2012). The virus is transmitted by thrips in a persistent propagative mode (Ullman et al., 1993; Wijkamp et al., 1993). Because of the persistence of TSWV in the vectors, the virus can be carried by infected plant material but also by viruliferous thrips, which can be present on a consignment that is infected with TSVW or even on consignments of non-host plants of the virus. TSWV is frequently associated with the pathway at origin with key plant genera in trade—Chrysanthemum, Pelargonium, Impatiens etc.—susceptible to this virus (EFSA, 2012).The interception reports in EUROPHYT (very few) indicate that only 2 interceptions have been reported on Pelargonium from 1996 to 2012. TSWV and viruliferous thrips are being transported in living planting material and will survive transport and storage as long as their hosts remain alive (EFSA, 2012).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">INSV and TSWV have occasionally been detected in Pelargonium × hortorum and P.peltatum in the USA (Daughtrey et al., 1997) and P. peltatum in the Netherlands (Verhoeven and Roenhorst, 1998).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No significant crop losses in geraniums (Pelargonium spp.) from tospoviruses were reported even though INSV and TSWV have occasionally been detected in Pelargonium × hortorum and P.peltatum in the USA (Daughtrey et al., 1997) and P. peltatum in the Netherlands (Verhoeven and Roenhorst, 1998). TSWV infections have great impact on the ornamental industry, with the virus frequently found in greenhouse flower crops (Verhoeven and Roenhorst, 1994; Daughtrey et al., 1997). Symptoms including necrotic spots, necrotic veins, ring spots, white spots and blotches on leaves and stem necrosis affect the quality of potted plants of Pelargonium, Begonia, Impatiens, Streptocarpus and Chrysanthemum and render them unmarketable.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -12446,51 +15124,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verhoeven TJ &amp; Roenhorst JW (1998) Occurrence of tospoviruses in the Netherlands. Proceedings of the Fourth International Symposium on Tospoviruses and thrips in Floral and Vegetable Crops, Wageningen, Netherlands. May 2-6 1998, 77-80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°16: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum lycopersicum (LYPES)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -12819,50 +15497,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13557,51 +16254,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wijkamp I, van Lent J, Kormelink R, Goldbach R and Peters D, 1993. Multiplication of tomato spotted wilt virus in its insect vector, Frankliniella occidentalis. The Journal of general virology, 74, 341.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°17: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum melongena (SOLME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -13930,50 +16627,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -14437,51 +17153,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C and Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85, 227–264;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°18: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum melongena (SOLME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -14819,50 +17535,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -15306,51 +18041,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C and Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85, 227–264;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°19: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum tuberosum (SOLTU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Seed potato sector.</w:t>
       </w:r>
@@ -15724,50 +18459,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -16382,137 +19136,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67137745">
+  <w:abstractNum w:abstractNumId="83677394">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86808706">
+    <w:lvl w:ilvl="0" w:tplc="29642432">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86808706" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29642432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86808706" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29642432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86808706" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29642432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86808706" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29642432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86808706" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29642432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86808706" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29642432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86808706" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29642432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86808706" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29642432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67137744">
+  <w:abstractNum w:abstractNumId="83677393">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69396169">
+    <w:lvl w:ilvl="0" w:tplc="24333146">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17264,55 +20018,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67137744">
-    <w:abstractNumId w:val="67137744"/>
+  <w:num w:numId="83677393">
+    <w:abstractNumId w:val="83677393"/>
   </w:num>
-  <w:num w:numId="67137745">
-    <w:abstractNumId w:val="67137745"/>
+  <w:num w:numId="83677394">
+    <w:abstractNumId w:val="83677394"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -28857,51 +31611,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId965658261" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId553269b01a56bd9d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId692969b01a56bf1f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/><Relationship Id="rId652469b01a56bff82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0007-PDN" TargetMode="External"/><Relationship Id="rId731469b01a56c02c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/><Relationship Id="rId870169b01a56c0c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/><Relationship Id="rId178169b01a56c1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caes2.caes.uga.edu/tswv/tobacco/index.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId155174025" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId919369f86b81c0cad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId360269f86b81c340a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/><Relationship Id="rId926369f86b81c5924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0007-PDN" TargetMode="External"/><Relationship Id="rId967369f86b81c5ef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/><Relationship Id="rId247769f86b81c7cde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/><Relationship Id="rId842369f86b81c92b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caes2.caes.uga.edu/tswv/tobacco/index.html" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>