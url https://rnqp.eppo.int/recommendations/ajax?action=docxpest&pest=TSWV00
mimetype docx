--- v2 (2026-05-04)
+++ v3 (2026-06-27)
@@ -526,51 +526,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId919369f86b81c0cad" w:history="1">
+      <w:hyperlink r:id="rId75056a4032c0eb68b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6858,51 +6858,51 @@
         <w:t xml:space="preserve">International Committee on Taxonomy of Viruses (ICTV) (2015) Implementation of non-Latinized binomial species names in the family Bunyaviridae;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R, Peters D &amp; Goldbach R (1998) Tospovirus genus. Association of Applied Biologists, Descriptions of Plant Viruses September 1998, 363, 1–14. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId360269f86b81c340a" w:history="1">
+      <w:hyperlink r:id="rId60976a4032c0eda94" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showadpv.php?dpvno=363</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9958,51 +9958,51 @@
         <w:t xml:space="preserve">Louro D (1996) Detection and identification of tomato spotted wilt virus and impatiens necrotic spot virus in Portugal. Acta Horticulturae 431: 99-105;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marys E, Mejías A, Rodríguez-Román E, Avilán D, Hurtado T; Fernández A, Zambrano K.M.Garrido &amp; Brito M (2014) The first report of Tomato spotted wilt virus on Gerbera and Chrysanthemun in Venezuela. Plant Disease 98, 8, 116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId926369f86b81c5924" w:history="1">
+      <w:hyperlink r:id="rId72446a4032c0eeb1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-14-0007-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11062,51 +11062,51 @@
         <w:t xml:space="preserve">International Committee on Taxonomy of Viruses (ICTV) (2015) Implementation of non-Latinized binomial species names in the family Bunyaviridae;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R, Peters D and Goldbach R (1998) Tospovirus genus. Association of Applied Biologists, Descriptions of Plant Viruses September 1998, 363, 1–14. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId967369f86b81c5ef0" w:history="1">
+      <w:hyperlink r:id="rId96566a4032c0ef0f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showadpv.php?dpvno=363</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13074,51 +13074,51 @@
         <w:t xml:space="preserve">International Committee on Taxonomy of Viruses (ICTV) (2015) Implementation of non-Latinized binomial species names in the family Bunyaviridae;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R, Peters D &amp; Goldbach R (1998) Tospovirus genus. Association of Applied Biologists, Descriptions of Plant Viruses September 1998, 363, 1–14. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId247769f86b81c7cde" w:history="1">
+      <w:hyperlink r:id="rId88596a4032c0efbe0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showadpv.php?dpvno=363</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14133,51 +14133,51 @@
         <w:t xml:space="preserve">Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C and Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85, 227–264;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Georgia - College of Agricultural &amp; Environmental Sciences (2017) Tomato Spotted Wilt Virus in Tobacco. Page updated on Friday, January 20, 2017. Consulted on the 23rd of May, 2017. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId842369f86b81c92b2" w:history="1">
+      <w:hyperlink r:id="rId35236a4032c0f01ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://caes2.caes.uga.edu/tswv/tobacco/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -19136,137 +19136,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83677394">
+  <w:abstractNum w:abstractNumId="93088916">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29642432">
+    <w:lvl w:ilvl="0" w:tplc="98201136">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29642432" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98201136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29642432" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98201136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29642432" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98201136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29642432" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98201136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29642432" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98201136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29642432" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98201136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29642432" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98201136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29642432" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98201136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83677393">
+  <w:abstractNum w:abstractNumId="93088915">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24333146">
+    <w:lvl w:ilvl="0" w:tplc="25185473">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20018,55 +20018,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83677393">
-    <w:abstractNumId w:val="83677393"/>
+  <w:num w:numId="93088915">
+    <w:abstractNumId w:val="93088915"/>
   </w:num>
-  <w:num w:numId="83677394">
-    <w:abstractNumId w:val="83677394"/>
+  <w:num w:numId="93088916">
+    <w:abstractNumId w:val="93088916"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -31611,51 +31611,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId155174025" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId919369f86b81c0cad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId360269f86b81c340a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/><Relationship Id="rId926369f86b81c5924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0007-PDN" TargetMode="External"/><Relationship Id="rId967369f86b81c5ef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/><Relationship Id="rId247769f86b81c7cde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/><Relationship Id="rId842369f86b81c92b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caes2.caes.uga.edu/tswv/tobacco/index.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId265748164" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId75056a4032c0eb68b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId60976a4032c0eda94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/><Relationship Id="rId72446a4032c0eeb1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0007-PDN" TargetMode="External"/><Relationship Id="rId96566a4032c0ef0f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/><Relationship Id="rId88596a4032c0efbe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/><Relationship Id="rId35236a4032c0f01ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caes2.caes.uga.edu/tswv/tobacco/index.html" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>