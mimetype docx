--- v3 (2026-06-27)
+++ v4 (2026-08-25)
@@ -526,51 +526,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId75056a4032c0eb68b" w:history="1">
+      <w:hyperlink r:id="rId75876a8d0a9fc44f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6858,51 +6858,51 @@
         <w:t xml:space="preserve">International Committee on Taxonomy of Viruses (ICTV) (2015) Implementation of non-Latinized binomial species names in the family Bunyaviridae;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R, Peters D &amp; Goldbach R (1998) Tospovirus genus. Association of Applied Biologists, Descriptions of Plant Viruses September 1998, 363, 1–14. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60976a4032c0eda94" w:history="1">
+      <w:hyperlink r:id="rId74636a8d0a9fc6855" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showadpv.php?dpvno=363</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9958,51 +9958,51 @@
         <w:t xml:space="preserve">Louro D (1996) Detection and identification of tomato spotted wilt virus and impatiens necrotic spot virus in Portugal. Acta Horticulturae 431: 99-105;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marys E, Mejías A, Rodríguez-Román E, Avilán D, Hurtado T; Fernández A, Zambrano K.M.Garrido &amp; Brito M (2014) The first report of Tomato spotted wilt virus on Gerbera and Chrysanthemun in Venezuela. Plant Disease 98, 8, 116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72446a4032c0eeb1e" w:history="1">
+      <w:hyperlink r:id="rId90086a8d0a9fc78d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-14-0007-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11062,51 +11062,51 @@
         <w:t xml:space="preserve">International Committee on Taxonomy of Viruses (ICTV) (2015) Implementation of non-Latinized binomial species names in the family Bunyaviridae;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R, Peters D and Goldbach R (1998) Tospovirus genus. Association of Applied Biologists, Descriptions of Plant Viruses September 1998, 363, 1–14. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96566a4032c0ef0f0" w:history="1">
+      <w:hyperlink r:id="rId58316a8d0a9fc7e8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showadpv.php?dpvno=363</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13074,51 +13074,51 @@
         <w:t xml:space="preserve">International Committee on Taxonomy of Viruses (ICTV) (2015) Implementation of non-Latinized binomial species names in the family Bunyaviridae;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kormelink R, Peters D &amp; Goldbach R (1998) Tospovirus genus. Association of Applied Biologists, Descriptions of Plant Viruses September 1998, 363, 1–14. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88596a4032c0efbe0" w:history="1">
+      <w:hyperlink r:id="rId95416a8d0a9fc8969" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showadpv.php?dpvno=363</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14133,51 +14133,51 @@
         <w:t xml:space="preserve">Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C and Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85, 227–264;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Georgia - College of Agricultural &amp; Environmental Sciences (2017) Tomato Spotted Wilt Virus in Tobacco. Page updated on Friday, January 20, 2017. Consulted on the 23rd of May, 2017. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35236a4032c0f01ea" w:history="1">
+      <w:hyperlink r:id="rId48226a8d0a9fc8ed3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://caes2.caes.uga.edu/tswv/tobacco/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -19136,137 +19136,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93088916">
+  <w:abstractNum w:abstractNumId="52765923">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98201136">
+    <w:lvl w:ilvl="0" w:tplc="58986658">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98201136" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58986658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98201136" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58986658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98201136" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58986658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98201136" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58986658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98201136" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58986658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98201136" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58986658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98201136" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58986658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98201136" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58986658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93088915">
+  <w:abstractNum w:abstractNumId="52765922">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25185473">
+    <w:lvl w:ilvl="0" w:tplc="29539654">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20018,55 +20018,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93088915">
-    <w:abstractNumId w:val="93088915"/>
+  <w:num w:numId="52765922">
+    <w:abstractNumId w:val="52765922"/>
   </w:num>
-  <w:num w:numId="93088916">
-    <w:abstractNumId w:val="93088916"/>
+  <w:num w:numId="52765923">
+    <w:abstractNumId w:val="52765923"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -31611,51 +31611,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId265748164" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId75056a4032c0eb68b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId60976a4032c0eda94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/><Relationship Id="rId72446a4032c0eeb1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0007-PDN" TargetMode="External"/><Relationship Id="rId96566a4032c0ef0f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/><Relationship Id="rId88596a4032c0efbe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/><Relationship Id="rId35236a4032c0f01ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caes2.caes.uga.edu/tswv/tobacco/index.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId415432463" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId75876a8d0a9fc44f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId74636a8d0a9fc6855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/><Relationship Id="rId90086a8d0a9fc78d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-14-0007-PDN" TargetMode="External"/><Relationship Id="rId58316a8d0a9fc7e8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/><Relationship Id="rId95416a8d0a9fc8969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showadpv.php?dpvno=363" TargetMode="External"/><Relationship Id="rId48226a8d0a9fc8ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caes2.caes.uga.edu/tswv/tobacco/index.html" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>