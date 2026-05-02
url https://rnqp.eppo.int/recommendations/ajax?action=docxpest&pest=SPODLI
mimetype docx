--- v1 (2026-03-10)
+++ v2 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spodoptera littoralis (SPODLI)</w:t>
+        <w:t xml:space="preserve">Spodoptera littoralis SPODLI</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -457,80 +495,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId289269b01ab41eb7f" w:history="1">
+      <w:hyperlink r:id="rId632269f579bbc11d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum (Dendranthema) (1DDMG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -759,50 +797,344 @@
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It is not possible to eradicate S. littoralis from areas where it is established and appropriate control strategies are required to limit the damage. S. littoralis is generally difficult to control owing to its extreme polyphagy, capacity to develop resistance, lack of natural enemies, the presence of greenhouses, mild winters, availability of food plants and characteristics of the species (high fertility, lack of diapause and resistance to common insecticides). It is established outdoors only in the southernmost areas of the EU and elsewhere is transient, arriving by trade in planting material (EFSA PLH, 2015). Although adults can fly up to 1.5km, the short lifespan and the evidence of some long distance dispersal in the EU suggests they will rarely reach Northern Europe in large enough numbers naturally to cause problems in protected environments, and are only likely to cause outbreaks in outdoor crops (EFSA PLH, 2015).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">In conclusion, experts considered that plants for planting are a pathway, but not a significant pathway compared to natural infestation in southern EU. For crops cultivated in Northern EU, experts considered that after the season the greenhouse can be disinfested.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transient outbreaks occur from time to time in protected crops throughout the EU, notably to ornamental crops such as chrysanthemum (EFSA 2015).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Plants for planting is not the main pathway in southern Europe. For crops cultivated in Northern EU, experts considered that after the season the greenhouses can be disinfested.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -971,83 +1303,83 @@
         <w:t xml:space="preserve">A Panel on Plant Health (PLH) (2015) Scientific Opinion on the pest categorisation of Spodoptera littoralis. EFSA Journal 13, 3987.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId179569b01ab41ee0b" w:history="1">
+      <w:hyperlink r:id="rId239469f579bbc1680" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dianthus (1DING)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -1276,50 +1608,344 @@
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It is not possible to eradicate S. littoralis from areas where it is established and appropriate control strategies are required to limit the damage. S. littoralis is generally difficult to control owing to its extreme polyphagy, capacity to develop resistance, lack of natural enemies, the presence of greenhouses, mild winters, availability of food plants and characteristics of the species (high fertility, lack of diapause and resistance to common insecticides). It is established outdoors only in the southernmost areas of the EU and elsewhere is transient, arriving by trade in planting material (EFSA PLH, 2015). Although adults can fly up to 1.5km, the short lifespan and the evidence of some long distance dispersal in the EU suggests they will rarely reach Northern Europe in large enough numbers naturally to cause problems in protected environments, and are only likely to cause outbreaks in outdoor crops (EFSA PLH, 2015).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">In conclusion, experts considered that plants for planting are a pathway, but not a significant pathway compared to natural infestation in southern EU. For crops cultivated in Northern EU, experts considered that after the season the greenhouse can be disinfested.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transient outbreaks occur from time to time in protected crops throughout the EU, notably to ornamental crops such as chrysanthemum (EFSA 2015).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Plants for planting is not the main pathway in southern Europe. For crops cultivated in Northern EU, experts considered that after the season the greenhouses can be disinfested.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1488,83 +2114,83 @@
         <w:t xml:space="preserve">A Panel on Plant Health (PLH) (2015) Scientific Opinion on the pest categorisation of Spodoptera littoralis. EFSA Journal 13, 3987.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId564869b01ab41f05f" w:history="1">
+      <w:hyperlink r:id="rId445969f579bbc1aca" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelargonium (1PELG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -1793,50 +2419,344 @@
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It is not possible to eradicate S. littoralis from areas where it is established and appropriate control strategies are required to limit the damage. S. littoralis is generally difficult to control owing to its extreme polyphagy, capacity to develop resistance, lack of natural enemies, the presence of greenhouses, mild winters, availability of food plants and characteristics of the species (high fertility, lack of diapause and resistance to common insecticides). It is established outdoors only in the southernmost areas of the EU and elsewhere is transient, arriving by trade in planting material (EFSA PLH, 2015). Although adults can fly up to 1.5km, the short lifespan and the evidence of some long distance dispersal in the EU suggests they will rarely reach Northern Europe in large enough numbers naturally to cause problems in protected environments, and are only likely to cause outbreaks in outdoor crops (EFSA PLH, 2015).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">In conclusion, experts considered that plants for planting are a pathway, but not a significant pathway compared to natural infestation in southern EU. For crops cultivated in Northern EU, experts considered that after the season the greenhouse can be disinfested.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transient outbreaks occur from time to time in protected crops throughout the EU, notably to ornamental crops such as chrysanthemum (EFSA 2015).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Plants for planting is not the main pathway in southern Europe. For crops cultivated in Northern EU, experts considered that after the season the greenhouses can be disinfested.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2005,51 +2925,51 @@
         <w:t xml:space="preserve">A Panel on Plant Health (PLH) (2015) Scientific Opinion on the pest categorisation of Spodoptera littoralis. EFSA Journal 13, 3987.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId322969b01ab41f297" w:history="1">
+      <w:hyperlink r:id="rId216769f579bbc1eed" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -2142,137 +3062,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70723294">
+  <w:abstractNum w:abstractNumId="96177356">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79092539">
+    <w:lvl w:ilvl="0" w:tplc="81768010">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79092539" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81768010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79092539" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81768010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79092539" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81768010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79092539" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81768010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79092539" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81768010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79092539" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81768010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79092539" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81768010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79092539" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81768010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70723293">
+  <w:abstractNum w:abstractNumId="96177355">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52182462">
+    <w:lvl w:ilvl="0" w:tplc="32687951">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3024,55 +3944,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70723293">
-    <w:abstractNumId w:val="70723293"/>
+  <w:num w:numId="96177355">
+    <w:abstractNumId w:val="96177355"/>
   </w:num>
-  <w:num w:numId="70723294">
-    <w:abstractNumId w:val="70723294"/>
+  <w:num w:numId="96177356">
+    <w:abstractNumId w:val="96177356"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14617,51 +15537,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId531391965" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId289269b01ab41eb7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId179569b01ab41ee0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf" TargetMode="External"/><Relationship Id="rId564869b01ab41f05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf" TargetMode="External"/><Relationship Id="rId322969b01ab41f297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId310438814" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId632269f579bbc11d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId239469f579bbc1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf" TargetMode="External"/><Relationship Id="rId445969f579bbc1aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf" TargetMode="External"/><Relationship Id="rId216769f579bbc1eed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>