--- v2 (2026-05-02)
+++ v3 (2026-06-17)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId632269f579bbc11d8" w:history="1">
+      <w:hyperlink r:id="rId83746a32ac9e25cac" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1303,51 +1303,51 @@
         <w:t xml:space="preserve">A Panel on Plant Health (PLH) (2015) Scientific Opinion on the pest categorisation of Spodoptera littoralis. EFSA Journal 13, 3987.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId239469f579bbc1680" w:history="1">
+      <w:hyperlink r:id="rId35846a32ac9e276e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -2114,51 +2114,51 @@
         <w:t xml:space="preserve">A Panel on Plant Health (PLH) (2015) Scientific Opinion on the pest categorisation of Spodoptera littoralis. EFSA Journal 13, 3987.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId445969f579bbc1aca" w:history="1">
+      <w:hyperlink r:id="rId94766a32ac9e27b63" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -2925,51 +2925,51 @@
         <w:t xml:space="preserve">A Panel on Plant Health (PLH) (2015) Scientific Opinion on the pest categorisation of Spodoptera littoralis. EFSA Journal 13, 3987.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId216769f579bbc1eed" w:history="1">
+      <w:hyperlink r:id="rId10666a32ac9e27fcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -3062,137 +3062,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96177356">
+  <w:abstractNum w:abstractNumId="35350834">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81768010">
+    <w:lvl w:ilvl="0" w:tplc="68373933">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81768010" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68373933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81768010" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68373933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81768010" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68373933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81768010" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68373933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81768010" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68373933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81768010" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68373933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81768010" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68373933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81768010" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68373933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96177355">
+  <w:abstractNum w:abstractNumId="35350833">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32687951">
+    <w:lvl w:ilvl="0" w:tplc="62437518">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3944,55 +3944,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96177355">
-    <w:abstractNumId w:val="96177355"/>
+  <w:num w:numId="35350833">
+    <w:abstractNumId w:val="35350833"/>
   </w:num>
-  <w:num w:numId="96177356">
-    <w:abstractNumId w:val="96177356"/>
+  <w:num w:numId="35350834">
+    <w:abstractNumId w:val="35350834"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15537,51 +15537,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId310438814" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId632269f579bbc11d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId239469f579bbc1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf" TargetMode="External"/><Relationship Id="rId445969f579bbc1aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf" TargetMode="External"/><Relationship Id="rId216769f579bbc1eed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId254425198" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId83746a32ac9e25cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId35846a32ac9e276e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf" TargetMode="External"/><Relationship Id="rId94766a32ac9e27b63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf" TargetMode="External"/><Relationship Id="rId10666a32ac9e27fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>