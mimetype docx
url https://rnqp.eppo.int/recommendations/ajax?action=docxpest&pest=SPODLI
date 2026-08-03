--- v3 (2026-06-17)
+++ v4 (2026-08-03)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId83746a32ac9e25cac" w:history="1">
+      <w:hyperlink r:id="rId98376a7029220a432" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1303,51 +1303,51 @@
         <w:t xml:space="preserve">A Panel on Plant Health (PLH) (2015) Scientific Opinion on the pest categorisation of Spodoptera littoralis. EFSA Journal 13, 3987.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35846a32ac9e276e5" w:history="1">
+      <w:hyperlink r:id="rId58256a7029220a8b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -2114,51 +2114,51 @@
         <w:t xml:space="preserve">A Panel on Plant Health (PLH) (2015) Scientific Opinion on the pest categorisation of Spodoptera littoralis. EFSA Journal 13, 3987.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94766a32ac9e27b63" w:history="1">
+      <w:hyperlink r:id="rId40846a7029220acf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -2925,51 +2925,51 @@
         <w:t xml:space="preserve">A Panel on Plant Health (PLH) (2015) Scientific Opinion on the pest categorisation of Spodoptera littoralis. EFSA Journal 13, 3987.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10666a32ac9e27fcb" w:history="1">
+      <w:hyperlink r:id="rId74216a7029220b354" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -3062,137 +3062,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35350834">
+  <w:abstractNum w:abstractNumId="44251401">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68373933">
+    <w:lvl w:ilvl="0" w:tplc="66922184">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68373933" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66922184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68373933" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66922184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68373933" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66922184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68373933" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66922184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68373933" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66922184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68373933" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66922184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68373933" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66922184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68373933" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66922184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35350833">
+  <w:abstractNum w:abstractNumId="44251400">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62437518">
+    <w:lvl w:ilvl="0" w:tplc="67349405">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3944,55 +3944,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35350833">
-    <w:abstractNumId w:val="35350833"/>
+  <w:num w:numId="44251400">
+    <w:abstractNumId w:val="44251400"/>
   </w:num>
-  <w:num w:numId="35350834">
-    <w:abstractNumId w:val="35350834"/>
+  <w:num w:numId="44251401">
+    <w:abstractNumId w:val="44251401"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15537,51 +15537,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId254425198" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId83746a32ac9e25cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId35846a32ac9e276e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf" TargetMode="External"/><Relationship Id="rId94766a32ac9e27b63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf" TargetMode="External"/><Relationship Id="rId10666a32ac9e27fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId442856226" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId98376a7029220a432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId58256a7029220a8b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf" TargetMode="External"/><Relationship Id="rId40846a7029220acf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf" TargetMode="External"/><Relationship Id="rId74216a7029220b354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2015.3987/epdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>