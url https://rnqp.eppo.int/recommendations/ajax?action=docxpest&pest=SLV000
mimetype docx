--- v1 (2026-03-10)
+++ v2 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shallot latent virus (SLV000)</w:t>
+        <w:t xml:space="preserve">Shallot latent virus SLV000</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Vegetable propagating and planting material (other than seeds) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Vegetable propagating and planting material (other than seeds) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -375,50 +413,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Presence in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -441,51 +498,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This pest was dentified in the Netherlands and Denmark, but similar viruses were recorded from England and France. It probably occurs world-wide (Bos, 1982). The pest has also been seen in Belgium, Czech Republic, Greece and Italy during reference searches.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium cepa (ALLCE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -891,50 +948,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Experts concluded that Economic impact is considered acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: economic impact is considered acceptable. The pest will be covered by the general 'substantially free from' requirement.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1080,92 +1270,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bos L (1982) Descriptions of plant Viruses Shallot latent virus. Research Institute for Plant Protection, Wageningen, The Netherlands. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId298969b01799dbf89" w:history="1">
+      <w:hyperlink r:id="rId822669f578a62951d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brunt A A, Crabtree K, Dallwitz M J, Gibbs A J, Watson L. &amp; Zurcher E J (1996 onwards) Plant Viruses Online: Descriptions and Lists from the VIDE Database. Version: 16th January 1997. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId153869b01799dbfc7" w:history="1">
+      <w:hyperlink r:id="rId787869f578a62955b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sdb.im.ac.cn/vide/descr716.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1176,51 +1366,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Loebenstein G &amp; Lecoq H (2012) Advances in virus research, volume 84. Viruses and Virus Diseases of Vegetables in the Mediterranean Basin. Academic Press. Elsevier. First edition;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium cepa Aggregatum types (Allium ascalonicum) (ALLAS)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1659,50 +1849,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Experts concluded that Economic impact is considered acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: economic impact is considered acceptable. The pest will be covered by the general 'substantially free from' requirement.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1848,92 +2171,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bos L (1982) Descriptions of plant Viruses. Shallot latent virus. Research Institute for Plant Protection, Wageningen, The Netherlands. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId599469b01799dc3ce" w:history="1">
+      <w:hyperlink r:id="rId272869f578a629a14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brunt AA, Crabtree K, Dallwitz M J, Gibbs A J, Watson L &amp; Zurcher E J (1996 onwards) Plant Viruses Online: Descriptions and Lists from the VIDE Database. Version: 16th January 1997. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId649969b01799dc407" w:history="1">
+      <w:hyperlink r:id="rId104469f578a629a48" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sdb.im.ac.cn/vide/descr716.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1967,51 +2290,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Messiaen JM, Leroux JP, Pichon M &amp; Beyries A (1993) "les allium alimentaires reproduits par voie végétative" du labo au terrain. Edition INRA;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium fistulosum (ALLFI)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -2441,50 +2764,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Experts concluded that Economic impact is considered acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: economic impact is considered acceptable. The pest will be covered by the general 'substantially free from' requirement.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2630,92 +3086,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bos L (1982) Descriptions of plant Viruses Shallot latent virus. Research Institute for Plant Protection, Wageningen, The Netherlands. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId235469b01799dc7bc" w:history="1">
+      <w:hyperlink r:id="rId610869f578a629e9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brunt A A, Crabtree K, Dallwitz M J, Gibbs A J, Watson L. &amp; Zurcher E J (1996 onwards) Plant Viruses Online: Descriptions and Lists from the VIDE Database. Version: 16th January 1997. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId741469b01799dc7ed" w:history="1">
+      <w:hyperlink r:id="rId498069f578a629ecf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sdb.im.ac.cn/vide/descr716.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2749,51 +3205,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Loebenstein G &amp; Lecoq H (2012) Advances in virus research, volume 84. Viruses and Virus Diseases of Vegetables in the Mediterranean Basin. Academic Press. Elsevier. First edition;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium porrum (ALLPO)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -3223,50 +3679,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Experts concluded that Economic impact is considered acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: economic impact is considered acceptable. The pest will be covered by the general 'substantially free from' requirement.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3412,92 +4001,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bos L (1982) Descriptions of plant Viruses Shallot latent virus. Research Institute for Plant Protection, Wageningen, The Netherlands. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId685869b01799dcb87" w:history="1">
+      <w:hyperlink r:id="rId945969f578a62a39d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brunt A A, Crabtree K, Dallwitz M J, Gibbs A J, Watson L. &amp; Zurcher E J (1996 onwards) Plant Viruses Online: Descriptions and Lists from the VIDE Database. Version: 16th January 1997. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId921369b01799dcbc1" w:history="1">
+      <w:hyperlink r:id="rId800169f578a62a3cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sdb.im.ac.cn/vide/descr716.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3508,51 +4097,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Loebenstein G &amp; Lecoq H (2012) Advances in virus research, volume 84. Viruses and Virus Diseases of Vegetables in the Mediterranean Basin. Academic Press. Elsevier. First edition;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium sativum (ALLSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -3982,50 +4571,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Experts concluded that Economic impact is considered acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: economic impact is considered acceptable. The pest will be covered by the general 'substantially free from' requirement.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4171,84 +4893,84 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bos L (1982) Descriptions of plant Viruses Shallot latent virus. Research Institute for Plant Protection, Wageningen, The Netherlands. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311269b01799dcf3e" w:history="1">
+      <w:hyperlink r:id="rId684869f578a62a7ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=250</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brunt A A, Crabtree K, Dallwitz M J, Gibbs A J, Watson L &amp; Zurcher E J (1996 onwards) Plant Viruses Online: Descriptions and Lists from the VIDE Database. Version: 16th January 1997. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId943069b01799dcf64" w:history="1">
+      <w:hyperlink r:id="rId832669f578a62a812" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sdb.im.ac.cn/vide/descr716.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4479,137 +5201,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41331048">
+  <w:abstractNum w:abstractNumId="88170012">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94999597">
+    <w:lvl w:ilvl="0" w:tplc="56071628">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94999597" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56071628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94999597" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56071628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94999597" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56071628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94999597" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56071628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94999597" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56071628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94999597" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56071628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94999597" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56071628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94999597" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56071628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41331047">
+  <w:abstractNum w:abstractNumId="88170011">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82347610">
+    <w:lvl w:ilvl="0" w:tplc="59267659">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5361,55 +6083,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41331047">
-    <w:abstractNumId w:val="41331047"/>
+  <w:num w:numId="88170011">
+    <w:abstractNumId w:val="88170011"/>
   </w:num>
-  <w:num w:numId="41331048">
-    <w:abstractNumId w:val="41331048"/>
+  <w:num w:numId="88170012">
+    <w:abstractNumId w:val="88170012"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -16954,51 +17676,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId897634227" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId298969b01799dbf89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId153869b01799dbfc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId599469b01799dc3ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId649969b01799dc407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId235469b01799dc7bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId741469b01799dc7ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId685869b01799dcb87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId921369b01799dcbc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId311269b01799dcf3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId943069b01799dcf64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId899017081" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId822669f578a62951d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId787869f578a62955b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId272869f578a629a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId104469f578a629a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId610869f578a629e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId498069f578a629ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId945969f578a62a39d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId800169f578a62a3cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId684869f578a62a7ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId832669f578a62a812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>