--- v2 (2026-05-02)
+++ v3 (2026-06-17)
@@ -1270,92 +1270,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bos L (1982) Descriptions of plant Viruses Shallot latent virus. Research Institute for Plant Protection, Wageningen, The Netherlands. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId822669f578a62951d" w:history="1">
+      <w:hyperlink r:id="rId44136a32ac24323c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brunt A A, Crabtree K, Dallwitz M J, Gibbs A J, Watson L. &amp; Zurcher E J (1996 onwards) Plant Viruses Online: Descriptions and Lists from the VIDE Database. Version: 16th January 1997. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId787869f578a62955b" w:history="1">
+      <w:hyperlink r:id="rId76576a32ac243240a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sdb.im.ac.cn/vide/descr716.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2171,92 +2171,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bos L (1982) Descriptions of plant Viruses. Shallot latent virus. Research Institute for Plant Protection, Wageningen, The Netherlands. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId272869f578a629a14" w:history="1">
+      <w:hyperlink r:id="rId94606a32ac2432929" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brunt AA, Crabtree K, Dallwitz M J, Gibbs A J, Watson L &amp; Zurcher E J (1996 onwards) Plant Viruses Online: Descriptions and Lists from the VIDE Database. Version: 16th January 1997. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId104469f578a629a48" w:history="1">
+      <w:hyperlink r:id="rId22076a32ac2432961" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sdb.im.ac.cn/vide/descr716.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3086,92 +3086,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bos L (1982) Descriptions of plant Viruses Shallot latent virus. Research Institute for Plant Protection, Wageningen, The Netherlands. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId610869f578a629e9e" w:history="1">
+      <w:hyperlink r:id="rId37336a32ac2432e89" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brunt A A, Crabtree K, Dallwitz M J, Gibbs A J, Watson L. &amp; Zurcher E J (1996 onwards) Plant Viruses Online: Descriptions and Lists from the VIDE Database. Version: 16th January 1997. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId498069f578a629ecf" w:history="1">
+      <w:hyperlink r:id="rId97596a32ac2432ebc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sdb.im.ac.cn/vide/descr716.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4001,92 +4001,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bos L (1982) Descriptions of plant Viruses Shallot latent virus. Research Institute for Plant Protection, Wageningen, The Netherlands. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId945969f578a62a39d" w:history="1">
+      <w:hyperlink r:id="rId97796a32ac2433358" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brunt A A, Crabtree K, Dallwitz M J, Gibbs A J, Watson L. &amp; Zurcher E J (1996 onwards) Plant Viruses Online: Descriptions and Lists from the VIDE Database. Version: 16th January 1997. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId800169f578a62a3cf" w:history="1">
+      <w:hyperlink r:id="rId37076a32ac243338f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sdb.im.ac.cn/vide/descr716.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4893,84 +4893,84 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bos L (1982) Descriptions of plant Viruses Shallot latent virus. Research Institute for Plant Protection, Wageningen, The Netherlands. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId684869f578a62a7ec" w:history="1">
+      <w:hyperlink r:id="rId92136a32ac243390a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=250</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brunt A A, Crabtree K, Dallwitz M J, Gibbs A J, Watson L &amp; Zurcher E J (1996 onwards) Plant Viruses Online: Descriptions and Lists from the VIDE Database. Version: 16th January 1997. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId832669f578a62a812" w:history="1">
+      <w:hyperlink r:id="rId38256a32ac2433948" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sdb.im.ac.cn/vide/descr716.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5201,137 +5201,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88170012">
+  <w:abstractNum w:abstractNumId="91972240">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56071628">
+    <w:lvl w:ilvl="0" w:tplc="36106682">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56071628" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36106682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56071628" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36106682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56071628" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36106682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56071628" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36106682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56071628" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36106682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56071628" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36106682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56071628" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36106682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56071628" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36106682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88170011">
+  <w:abstractNum w:abstractNumId="91972239">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59267659">
+    <w:lvl w:ilvl="0" w:tplc="49423539">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6083,55 +6083,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88170011">
-    <w:abstractNumId w:val="88170011"/>
+  <w:num w:numId="91972239">
+    <w:abstractNumId w:val="91972239"/>
   </w:num>
-  <w:num w:numId="88170012">
-    <w:abstractNumId w:val="88170012"/>
+  <w:num w:numId="91972240">
+    <w:abstractNumId w:val="91972240"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17676,51 +17676,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId899017081" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId822669f578a62951d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId787869f578a62955b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId272869f578a629a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId104469f578a629a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId610869f578a629e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId498069f578a629ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId945969f578a62a39d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId800169f578a62a3cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId684869f578a62a7ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId832669f578a62a812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId190662520" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId44136a32ac24323c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId76576a32ac243240a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId94606a32ac2432929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId22076a32ac2432961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId37336a32ac2432e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId97596a32ac2432ebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId97796a32ac2433358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId37076a32ac243338f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId92136a32ac243390a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId38256a32ac2433948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>