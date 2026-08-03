--- v3 (2026-06-17)
+++ v4 (2026-08-03)
@@ -1270,92 +1270,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bos L (1982) Descriptions of plant Viruses Shallot latent virus. Research Institute for Plant Protection, Wageningen, The Netherlands. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44136a32ac24323c7" w:history="1">
+      <w:hyperlink r:id="rId10636a7028d61e861" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brunt A A, Crabtree K, Dallwitz M J, Gibbs A J, Watson L. &amp; Zurcher E J (1996 onwards) Plant Viruses Online: Descriptions and Lists from the VIDE Database. Version: 16th January 1997. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76576a32ac243240a" w:history="1">
+      <w:hyperlink r:id="rId53246a7028d61e937" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sdb.im.ac.cn/vide/descr716.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2171,92 +2171,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bos L (1982) Descriptions of plant Viruses. Shallot latent virus. Research Institute for Plant Protection, Wageningen, The Netherlands. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94606a32ac2432929" w:history="1">
+      <w:hyperlink r:id="rId18196a7028d61ee01" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brunt AA, Crabtree K, Dallwitz M J, Gibbs A J, Watson L &amp; Zurcher E J (1996 onwards) Plant Viruses Online: Descriptions and Lists from the VIDE Database. Version: 16th January 1997. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22076a32ac2432961" w:history="1">
+      <w:hyperlink r:id="rId36916a7028d61ee36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sdb.im.ac.cn/vide/descr716.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3086,92 +3086,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bos L (1982) Descriptions of plant Viruses Shallot latent virus. Research Institute for Plant Protection, Wageningen, The Netherlands. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37336a32ac2432e89" w:history="1">
+      <w:hyperlink r:id="rId73986a7028d61f316" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brunt A A, Crabtree K, Dallwitz M J, Gibbs A J, Watson L. &amp; Zurcher E J (1996 onwards) Plant Viruses Online: Descriptions and Lists from the VIDE Database. Version: 16th January 1997. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97596a32ac2432ebc" w:history="1">
+      <w:hyperlink r:id="rId46046a7028d61f34b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sdb.im.ac.cn/vide/descr716.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4001,92 +4001,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bos L (1982) Descriptions of plant Viruses Shallot latent virus. Research Institute for Plant Protection, Wageningen, The Netherlands. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97796a32ac2433358" w:history="1">
+      <w:hyperlink r:id="rId73176a7028d61f831" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brunt A A, Crabtree K, Dallwitz M J, Gibbs A J, Watson L. &amp; Zurcher E J (1996 onwards) Plant Viruses Online: Descriptions and Lists from the VIDE Database. Version: 16th January 1997. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37076a32ac243338f" w:history="1">
+      <w:hyperlink r:id="rId11036a7028d61f865" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sdb.im.ac.cn/vide/descr716.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4893,84 +4893,84 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bos L (1982) Descriptions of plant Viruses Shallot latent virus. Research Institute for Plant Protection, Wageningen, The Netherlands. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92136a32ac243390a" w:history="1">
+      <w:hyperlink r:id="rId84106a7028d61fca0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=250</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brunt A A, Crabtree K, Dallwitz M J, Gibbs A J, Watson L &amp; Zurcher E J (1996 onwards) Plant Viruses Online: Descriptions and Lists from the VIDE Database. Version: 16th January 1997. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38256a32ac2433948" w:history="1">
+      <w:hyperlink r:id="rId56216a7028d61fcc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sdb.im.ac.cn/vide/descr716.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5201,137 +5201,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91972240">
+  <w:abstractNum w:abstractNumId="30711442">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36106682">
+    <w:lvl w:ilvl="0" w:tplc="18490405">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36106682" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18490405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36106682" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18490405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36106682" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18490405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36106682" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18490405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36106682" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18490405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36106682" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18490405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36106682" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18490405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36106682" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18490405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91972239">
+  <w:abstractNum w:abstractNumId="30711441">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49423539">
+    <w:lvl w:ilvl="0" w:tplc="46006137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6083,55 +6083,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91972239">
-    <w:abstractNumId w:val="91972239"/>
+  <w:num w:numId="30711441">
+    <w:abstractNumId w:val="30711441"/>
   </w:num>
-  <w:num w:numId="91972240">
-    <w:abstractNumId w:val="91972240"/>
+  <w:num w:numId="30711442">
+    <w:abstractNumId w:val="30711442"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17676,51 +17676,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId190662520" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId44136a32ac24323c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId76576a32ac243240a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId94606a32ac2432929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId22076a32ac2432961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId37336a32ac2432e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId97596a32ac2432ebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId97796a32ac2433358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId37076a32ac243338f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId92136a32ac243390a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId38256a32ac2433948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId533148796" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId10636a7028d61e861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId53246a7028d61e937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId18196a7028d61ee01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId36916a7028d61ee36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId73986a7028d61f316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId46046a7028d61f34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId73176a7028d61f831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId11036a7028d61f865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/><Relationship Id="rId84106a7028d61fca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=250" TargetMode="External"/><Relationship Id="rId56216a7028d61fcc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sdb.im.ac.cn/vide/descr716.htm" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>