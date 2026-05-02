--- v1 (2026-03-10)
+++ v2 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raspberry ringspot virus (RPRSV0)</w:t>
+        <w:t xml:space="preserve">Raspberry ringspot virus RPRSV0</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Fruits (including hops) sector, Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Fruits (including hops) sector, Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -457,80 +495,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId257769b0175d71d86" w:history="1">
+      <w:hyperlink r:id="rId104369f577d48947d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fragaria (1FRAG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -650,50 +688,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -910,51 +1302,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId240869b0175d7203f" w:history="1">
+      <w:hyperlink r:id="rId822069f577d4898e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -965,51 +1357,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fragaria (1FRAG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -1442,50 +1834,199 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no data available on the economic impact on ornamental strawberry. Experts considered that ornamental Fragaria is a very minor use. Therefore they concluded that the ‘substantially free from’ requirement is sufficient to prevent indirect unacceptable economic impacts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There are no data available on the economic impact on ornamental strawberry.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: no data of economic impact on ornamentals. Experts considered that ornamental Fragaria is a very minor use. Therefore they concluded that the ‘substantially free from’ requirement is sufficient to prevent indirect unacceptable economic impacts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1631,51 +2172,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId413669b0175d7248d" w:history="1">
+      <w:hyperlink r:id="rId419669f577d489da7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1703,51 +2244,51 @@
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus avium (PRNAV)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -1775,51 +2316,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus cerasus (PRNCE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -1848,51 +2389,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ribes (1RIBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -1924,51 +2465,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus (1RUBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -2089,50 +2630,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2323,51 +3218,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId987369b0175d727ee" w:history="1">
+      <w:hyperlink r:id="rId445369f577d48a2f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2378,51 +3273,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus (1RUBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -2855,50 +3750,199 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no data available on the economic impact on ornamental rubus. Experts considered that ornamental Rubus is a very minor use. Therefore they concluded that the ‘substantially free from’ requirement is sufficient to prevent indirect unacceptable economic impacts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There are no data available on the economic impact on ornamental Rubus.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: no data of economic impact on ornamentals. Experts considered that ornamental Rubus is a very minor use. Therefore they concluded that the ‘substantially free from’ requirement is sufficient to prevent indirect unacceptable economic impacts.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3044,51 +4088,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId394669b0175d72b57" w:history="1">
+      <w:hyperlink r:id="rId351069f577d48a74f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3227,137 +4271,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68427588">
+  <w:abstractNum w:abstractNumId="56163031">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38986642">
+    <w:lvl w:ilvl="0" w:tplc="81284763">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38986642" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81284763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38986642" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81284763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38986642" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81284763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38986642" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81284763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38986642" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81284763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38986642" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81284763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38986642" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81284763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38986642" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81284763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68427587">
+  <w:abstractNum w:abstractNumId="56163030">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37247424">
+    <w:lvl w:ilvl="0" w:tplc="51547008">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4109,55 +5153,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68427587">
-    <w:abstractNumId w:val="68427587"/>
+  <w:num w:numId="56163030">
+    <w:abstractNumId w:val="56163030"/>
   </w:num>
-  <w:num w:numId="68427588">
-    <w:abstractNumId w:val="68427588"/>
+  <w:num w:numId="56163031">
+    <w:abstractNumId w:val="56163031"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15702,51 +16746,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId298958958" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId257769b0175d71d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId240869b0175d7203f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId413669b0175d7248d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId987369b0175d727ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId394669b0175d72b57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId421178094" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId104369f577d48947d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId822069f577d4898e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId419669f577d489da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId445369f577d48a2f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId351069f577d48a74f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>