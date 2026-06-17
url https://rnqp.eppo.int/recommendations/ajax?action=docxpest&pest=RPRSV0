--- v2 (2026-05-02)
+++ v3 (2026-06-17)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId104369f577d48947d" w:history="1">
+      <w:hyperlink r:id="rId26886a32ababd6123" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1302,51 +1302,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId822069f577d4898e5" w:history="1">
+      <w:hyperlink r:id="rId12266a32ababd660b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2172,51 +2172,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId419669f577d489da7" w:history="1">
+      <w:hyperlink r:id="rId94246a32ababd6af9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3218,51 +3218,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId445369f577d48a2f7" w:history="1">
+      <w:hyperlink r:id="rId17696a32ababd7075" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4088,51 +4088,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId351069f577d48a74f" w:history="1">
+      <w:hyperlink r:id="rId23076a32ababd7526" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4271,137 +4271,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56163031">
+  <w:abstractNum w:abstractNumId="48595144">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81284763">
+    <w:lvl w:ilvl="0" w:tplc="99575133">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81284763" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99575133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81284763" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99575133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81284763" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99575133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81284763" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99575133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81284763" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99575133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81284763" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99575133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81284763" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99575133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81284763" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99575133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56163030">
+  <w:abstractNum w:abstractNumId="48595143">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51547008">
+    <w:lvl w:ilvl="0" w:tplc="63647185">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5153,55 +5153,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56163030">
-    <w:abstractNumId w:val="56163030"/>
+  <w:num w:numId="48595143">
+    <w:abstractNumId w:val="48595143"/>
   </w:num>
-  <w:num w:numId="56163031">
-    <w:abstractNumId w:val="56163031"/>
+  <w:num w:numId="48595144">
+    <w:abstractNumId w:val="48595144"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -16746,51 +16746,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId421178094" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId104369f577d48947d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId822069f577d4898e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId419669f577d489da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId445369f577d48a2f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId351069f577d48a74f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId174120808" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId26886a32ababd6123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId12266a32ababd660b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId94246a32ababd6af9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId17696a32ababd7075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId23076a32ababd7526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>