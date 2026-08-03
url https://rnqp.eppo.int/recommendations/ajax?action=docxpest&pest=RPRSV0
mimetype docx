--- v3 (2026-06-17)
+++ v4 (2026-08-03)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26886a32ababd6123" w:history="1">
+      <w:hyperlink r:id="rId38116a7028c76822f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1302,51 +1302,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12266a32ababd660b" w:history="1">
+      <w:hyperlink r:id="rId24956a7028c768f72" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2172,51 +2172,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94246a32ababd6af9" w:history="1">
+      <w:hyperlink r:id="rId88286a7028c76951f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3218,51 +3218,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17696a32ababd7075" w:history="1">
+      <w:hyperlink r:id="rId25086a7028c769ac9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4088,51 +4088,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23076a32ababd7526" w:history="1">
+      <w:hyperlink r:id="rId14786a7028c769fff" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4271,137 +4271,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48595144">
+  <w:abstractNum w:abstractNumId="48236575">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99575133">
+    <w:lvl w:ilvl="0" w:tplc="99786693">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99575133" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99786693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99575133" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99786693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99575133" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99786693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99575133" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99786693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99575133" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99786693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99575133" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99786693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99575133" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99786693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99575133" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99786693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48595143">
+  <w:abstractNum w:abstractNumId="48236574">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63647185">
+    <w:lvl w:ilvl="0" w:tplc="55806562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5153,55 +5153,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48595143">
-    <w:abstractNumId w:val="48595143"/>
+  <w:num w:numId="48236574">
+    <w:abstractNumId w:val="48236574"/>
   </w:num>
-  <w:num w:numId="48595144">
-    <w:abstractNumId w:val="48595144"/>
+  <w:num w:numId="48236575">
+    <w:abstractNumId w:val="48236575"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -16746,51 +16746,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId174120808" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId26886a32ababd6123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId12266a32ababd660b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId94246a32ababd6af9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId17696a32ababd7075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId23076a32ababd7526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId584384321" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId38116a7028c76822f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId24956a7028c768f72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId88286a7028c76951f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId25086a7028c769ac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId14786a7028c769fff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>