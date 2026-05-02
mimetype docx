--- v1 (2026-03-10)
+++ v2 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Potato virus Y (PVY000)</w:t>
+        <w:t xml:space="preserve">Potato virus Y PVY000</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Seed potato sector, Vegetable propagating and planting material (other than seeds) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -443,89 +462,126 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Conclusion:</w:t>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
-[...7 lines deleted...]
-        <w:br/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capsicum annuum (CPSAN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -738,50 +794,377 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PVY has a relatively wide host range including mainly Solanaceous crops as well as Solanaceous and non-Solanaceous weeds, the latter constituting a natural virus reservoir (Kaliciak &amp; Syller, 2009; Kerlan, 2006). PVY is an unusual potyvirus in having numerous vector aphid species (Shukla et al., 1994), but in most areas and seasons, Myzus persicae is the most important vector given that it is widespread and that its efficiency of transmission is high. In tomato and pepper crops, solanaceous weeds, often primarily infected from potato crops, are the sources of infection in many countries (e.g. S. nigrum and S. dulcamara in Southern Europe) (Marchoux et al., 1976; Gebre-Selassie et al., 1985; 1987). Plants for planting are not considered to be a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PVY is responsible for severe diseases in widely cultivated crops, including tomato, pepper, and eggplant.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">PVY in pepper is associated with mottle, vein banding and crinkling of the leaves and sometimes with severe leaf distortion and abscission, and stunting and collapse of the plants (Edwardson &amp; Christie, 1997).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depending on the climate, in warm climates and with aphid populations out of control, the impact can be moderate in pepper. In cooler climates, with good control of aphid populations the impact will be minor. Infected plants may pose a treat to several other agricultural crops, mainly for Solanaceous crops.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: prominent role of weed reservoir hosts. A 'substantially free from' requirement would be sufficient. Hence, it is recommended that the virus in pepper is treated similar to tomato and eggplant. For these hosts, the “substantially free from requirement” was considered to be appropriate by all countries answering to the questionnaire.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1073,51 +1456,51 @@
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Shukla DD, Ward CW and Brunt AA (1994) The Potyviridae. CAB International, Wallingford, UK;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum lycopersicum (LYPES)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1145,51 +1528,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: This pest/host combination was not identified by any EU MS in the RNQP Questionnaire as requiring a revision of current thresholds and or a revision of current management measures. This pest/host combination was not identified by the experts of the vegetable SEWG as being a candidate for the RNQP Status with specific tolerance levels and/or specific risk management measures. Experts recommended that this pest/host combination should be covered in the future by the 'substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum melongena (SOLME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
@@ -1221,51 +1604,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: This pest/host combination was not identified by any EU MS in the RNQP Questionnaire as requiring a revision of current thresholds and or a revision of current management measures. This pest/host combination was not identified by the experts of the vegetable SEWG as being a candidate for the RNQP Status with specific tolerance levels and/or specific risk management measures. Experts recommended that this pest/host combination should be covered in the future by the 'substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum tuberosum (SOLTU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Seed potato sector.</w:t>
@@ -1386,50 +1769,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1655,137 +2392,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82725498">
+  <w:abstractNum w:abstractNumId="25716959">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80739543">
+    <w:lvl w:ilvl="0" w:tplc="22462283">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80739543" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22462283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80739543" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22462283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80739543" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22462283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80739543" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22462283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80739543" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22462283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80739543" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22462283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80739543" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22462283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80739543" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22462283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82725497">
+  <w:abstractNum w:abstractNumId="25716958">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60033702">
+    <w:lvl w:ilvl="0" w:tplc="95162657">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2537,55 +3274,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82725497">
-    <w:abstractNumId w:val="82725497"/>
+  <w:num w:numId="25716958">
+    <w:abstractNumId w:val="25716958"/>
   </w:num>
-  <w:num w:numId="82725498">
-    <w:abstractNumId w:val="82725498"/>
+  <w:num w:numId="25716959">
+    <w:abstractNumId w:val="25716959"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14130,51 +14867,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId744463316" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId828396904" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>