--- v2 (2026-05-02)
+++ v3 (2026-06-17)
@@ -2392,137 +2392,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25716959">
+  <w:abstractNum w:abstractNumId="96687801">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22462283">
+    <w:lvl w:ilvl="0" w:tplc="83730719">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22462283" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83730719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22462283" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83730719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22462283" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83730719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22462283" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83730719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22462283" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83730719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22462283" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83730719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22462283" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83730719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22462283" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83730719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25716958">
+  <w:abstractNum w:abstractNumId="96687800">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95162657">
+    <w:lvl w:ilvl="0" w:tplc="18228932">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3274,55 +3274,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25716958">
-    <w:abstractNumId w:val="25716958"/>
+  <w:num w:numId="96687800">
+    <w:abstractNumId w:val="96687800"/>
   </w:num>
-  <w:num w:numId="25716959">
-    <w:abstractNumId w:val="25716959"/>
+  <w:num w:numId="96687801">
+    <w:abstractNumId w:val="96687801"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14867,51 +14867,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId828396904" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId300725818" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>