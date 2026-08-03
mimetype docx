--- v3 (2026-06-17)
+++ v4 (2026-08-03)
@@ -2392,137 +2392,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96687801">
+  <w:abstractNum w:abstractNumId="91317875">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83730719">
+    <w:lvl w:ilvl="0" w:tplc="23761886">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83730719" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23761886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83730719" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23761886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83730719" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23761886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83730719" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23761886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83730719" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23761886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83730719" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23761886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83730719" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23761886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83730719" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23761886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96687800">
+  <w:abstractNum w:abstractNumId="91317874">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18228932">
+    <w:lvl w:ilvl="0" w:tplc="62809505">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3274,55 +3274,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96687800">
-    <w:abstractNumId w:val="96687800"/>
+  <w:num w:numId="91317874">
+    <w:abstractNumId w:val="91317874"/>
   </w:num>
-  <w:num w:numId="96687801">
-    <w:abstractNumId w:val="96687801"/>
+  <w:num w:numId="91317875">
+    <w:abstractNumId w:val="91317875"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14867,51 +14867,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId300725818" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId793653240" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>