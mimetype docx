--- v2 (2026-03-10)
+++ v3 (2026-05-13)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Potato spindle tuber viroid (PSTVD0)</w:t>
+        <w:t xml:space="preserve">Potato spindle tuber viroid PSTVD0</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Seed potato sector, Vegetable seed sector, Vegetable propagating and planting material (other than seeds) sector, Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -327,57 +346,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: Seed potato sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -480,107 +518,107 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId136869b0175d82140" w:history="1">
+      <w:hyperlink r:id="rId57856a04ec6eba6c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This pest is considered to be already a quarantine pest for the whole EU (annex IA1 of the directive 2000/29/EC). However, in view of its presence in the EU (see data of the presence of this pest on the EU territory available in EPPO Global Database: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId413169b0175d82171" w:history="1">
+      <w:hyperlink r:id="rId30656a04ec6eba6f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), classification within the directive should be revised. This pest is not evaluated in the context of the EU RNQP Project but because it was submitted for evaluation by the Working Party on Phytosanitary Regulation (WPPR, 2016). As a consequence, evaluation continues.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capsicum annuum (CPSAN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable seed sector.</w:t>
       </w:r>
@@ -1379,83 +1417,83 @@
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2011) Scientific Opinion on the assessment of the risk of solanaceous pospiviroids for the EU territory and the identification and evaluation of risk management options. EFSA Journal 2011;9(8):2330 [132 pp.]. doi:10.2903/j.efsa.2011. 2330; www.efsa.europa.eu/efsajournal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAF (2012) Import Risk Analysis: Tomato and Capsicum seed for sowing from all countries. Ministry of Agriculture and Forestry of New-Zealand, Information Bureau. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId859369b0175d8262e" w:history="1">
+      <w:hyperlink r:id="rId19786a04ec6ebabea" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mpi.govt.nz/document-vault/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capsicum annuum (CPSAN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -2254,83 +2292,83 @@
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2011) Scientific Opinion on the assessment of the risk of solanaceous pospiviroids for the EU territory and the identification and evaluation of risk management options. EFSA Journal 2011;9(8):2330 [132 pp.]. doi:10.2903/j.efsa.2011. 2330; www.efsa.europa.eu/efsajournal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAF (2012) Import Risk Analysis: Tomato and Capsicum seed for sowing from all countries. Ministry of Agriculture and Forestry of New-Zealand, Information Bureau. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId473369b0175d82af3" w:history="1">
+      <w:hyperlink r:id="rId93186a04ec6ebb0a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mpi.govt.nz/document-vault/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capsicum annuum (CPSAN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -3112,51 +3150,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2011) Scientific Opinion on the assessment of the risk of solanaceous pospiviroids for the EU territory and the identification and evaluation of risk management options. EFSA Journal 2011;9(8):2330 [132 pp.]. doi:10.2903/j.efsa.2011. 2330; www.efsa.europa.eu/efsajournal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum lycopersicum (LYPES)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable seed sector.</w:t>
       </w:r>
@@ -3485,50 +3523,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3919,83 +3976,83 @@
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2011) Scientific Opinion on the assessment of the risk of solanaceous pospiviroids for the EU territory and the identification and evaluation of risk management options. EFSA Journal 2011;9(8):2330 [132 pp.]. doi:10.2903/j.efsa.2011. 2330; www.efsa.europa.eu/efsajournal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAF (2012) Import Risk Analysis: Tomato and Capsicum seed for sowing from all countries. Ministry of Agriculture and Forestry of New-Zealand, Information Bureau. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId965469b0175d833eb" w:history="1">
+      <w:hyperlink r:id="rId89386a04ec6ebb9f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mpi.govt.nz/document-vault/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum lycopersicum (LYPES)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -4324,50 +4381,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4758,83 +4834,83 @@
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2011) Scientific Opinion on the assessment of the risk of solanaceous pospiviroids for the EU territory and the identification and evaluation of risk management options. EFSA Journal 2011;9(8):2330 [132 pp.]. doi:10.2903/j.efsa.2011. 2330; www.efsa.europa.eu/efsajournal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAF (2012) Import Risk Analysis: Tomato and Capsicum seed for sowing from all countries. Ministry of Agriculture and Forestry of New-Zealand, Information Bureau. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId165369b0175d8382d" w:history="1">
+      <w:hyperlink r:id="rId44306a04ec6ebbe60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mpi.govt.nz/document-vault/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum tuberosum (SOLTU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Seed potato sector.</w:t>
       </w:r>
@@ -4980,78 +5056,432 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remark: This pest is considered to be already a quarantine pest for the whole EU (annex IA1 of the directive 2000/29/EC). However, in view of its presence in the EU (see data of the presence of this pest on the EU territory available in EPPO Global Database: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId640469b0175d8393e" w:history="1">
+      <w:hyperlink r:id="rId36426a04ec6ebbf76" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="149613"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), classification within the directive should be revised. This pest was not submitted for evaluation by the European Commission in the context of the EU RNQP Project but was submitted by the Working Party on Phytosanitary Regulation (WPPR, 2016).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard, if the Quarantine Pest Status is changed. Evaluation is performed for the EPPO region. The SEWG is not competent to advise on whether the quarantine status of this organism should be changed, and is not recommending any such change. If the quarantine status of the organism were to change based on its distribution within relevant parts of the EPPO region then it would clearly qualify for RNQP status.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5399,137 +5829,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39067276">
+  <w:abstractNum w:abstractNumId="78080015">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10434036">
+    <w:lvl w:ilvl="0" w:tplc="39038010">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10434036" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39038010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10434036" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39038010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10434036" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39038010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10434036" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39038010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10434036" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39038010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10434036" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39038010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10434036" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39038010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10434036" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39038010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39067275">
+  <w:abstractNum w:abstractNumId="78080014">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48616594">
+    <w:lvl w:ilvl="0" w:tplc="26229873">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6281,55 +6711,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39067275">
-    <w:abstractNumId w:val="39067275"/>
+  <w:num w:numId="78080014">
+    <w:abstractNumId w:val="78080014"/>
   </w:num>
-  <w:num w:numId="39067276">
-    <w:abstractNumId w:val="39067276"/>
+  <w:num w:numId="78080015">
+    <w:abstractNumId w:val="78080015"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17874,51 +18304,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId165138041" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId136869b0175d82140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId413169b0175d82171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId859369b0175d8262e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId473369b0175d82af3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId965469b0175d833eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId165369b0175d8382d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId640469b0175d8393e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId190948618" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId57856a04ec6eba6c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId30656a04ec6eba6f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId19786a04ec6ebabea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId93186a04ec6ebb0a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId89386a04ec6ebb9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId44306a04ec6ebbe60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId36426a04ec6ebbf76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>