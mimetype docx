--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -518,78 +518,78 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId57856a04ec6eba6c3" w:history="1">
+      <w:hyperlink r:id="rId50426a405ca42edd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This pest is considered to be already a quarantine pest for the whole EU (annex IA1 of the directive 2000/29/EC). However, in view of its presence in the EU (see data of the presence of this pest on the EU territory available in EPPO Global Database: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30656a04ec6eba6f0" w:history="1">
+      <w:hyperlink r:id="rId99686a405ca42ee18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), classification within the directive should be revised. This pest is not evaluated in the context of the EU RNQP Project but because it was submitted for evaluation by the Working Party on Phytosanitary Regulation (WPPR, 2016). As a consequence, evaluation continues.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1417,51 +1417,51 @@
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2011) Scientific Opinion on the assessment of the risk of solanaceous pospiviroids for the EU territory and the identification and evaluation of risk management options. EFSA Journal 2011;9(8):2330 [132 pp.]. doi:10.2903/j.efsa.2011. 2330; www.efsa.europa.eu/efsajournal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAF (2012) Import Risk Analysis: Tomato and Capsicum seed for sowing from all countries. Ministry of Agriculture and Forestry of New-Zealand, Information Bureau. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19786a04ec6ebabea" w:history="1">
+      <w:hyperlink r:id="rId36056a405ca42f33b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mpi.govt.nz/document-vault/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -2292,51 +2292,51 @@
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2011) Scientific Opinion on the assessment of the risk of solanaceous pospiviroids for the EU territory and the identification and evaluation of risk management options. EFSA Journal 2011;9(8):2330 [132 pp.]. doi:10.2903/j.efsa.2011. 2330; www.efsa.europa.eu/efsajournal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAF (2012) Import Risk Analysis: Tomato and Capsicum seed for sowing from all countries. Ministry of Agriculture and Forestry of New-Zealand, Information Bureau. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93186a04ec6ebb0a1" w:history="1">
+      <w:hyperlink r:id="rId87906a405ca42f8bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mpi.govt.nz/document-vault/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -3976,51 +3976,51 @@
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2011) Scientific Opinion on the assessment of the risk of solanaceous pospiviroids for the EU territory and the identification and evaluation of risk management options. EFSA Journal 2011;9(8):2330 [132 pp.]. doi:10.2903/j.efsa.2011. 2330; www.efsa.europa.eu/efsajournal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAF (2012) Import Risk Analysis: Tomato and Capsicum seed for sowing from all countries. Ministry of Agriculture and Forestry of New-Zealand, Information Bureau. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89386a04ec6ebb9f1" w:history="1">
+      <w:hyperlink r:id="rId40896a405ca43033a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mpi.govt.nz/document-vault/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -4834,51 +4834,51 @@
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2011) Scientific Opinion on the assessment of the risk of solanaceous pospiviroids for the EU territory and the identification and evaluation of risk management options. EFSA Journal 2011;9(8):2330 [132 pp.]. doi:10.2903/j.efsa.2011. 2330; www.efsa.europa.eu/efsajournal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAF (2012) Import Risk Analysis: Tomato and Capsicum seed for sowing from all countries. Ministry of Agriculture and Forestry of New-Zealand, Information Bureau. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44306a04ec6ebbe60" w:history="1">
+      <w:hyperlink r:id="rId26596a405ca430866" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mpi.govt.nz/document-vault/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -5056,51 +5056,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remark: This pest is considered to be already a quarantine pest for the whole EU (annex IA1 of the directive 2000/29/EC). However, in view of its presence in the EU (see data of the presence of this pest on the EU territory available in EPPO Global Database: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36426a04ec6ebbf76" w:history="1">
+      <w:hyperlink r:id="rId43786a405ca43098e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="149613"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), classification within the directive should be revised. This pest was not submitted for evaluation by the European Commission in the context of the EU RNQP Project but was submitted by the Working Party on Phytosanitary Regulation (WPPR, 2016).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -5829,137 +5829,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78080015">
+  <w:abstractNum w:abstractNumId="70791172">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39038010">
+    <w:lvl w:ilvl="0" w:tplc="40652130">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39038010" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40652130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39038010" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40652130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39038010" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40652130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39038010" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40652130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39038010" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40652130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39038010" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40652130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39038010" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40652130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39038010" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40652130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78080014">
+  <w:abstractNum w:abstractNumId="70791171">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26229873">
+    <w:lvl w:ilvl="0" w:tplc="96337083">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6711,55 +6711,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78080014">
-    <w:abstractNumId w:val="78080014"/>
+  <w:num w:numId="70791171">
+    <w:abstractNumId w:val="70791171"/>
   </w:num>
-  <w:num w:numId="78080015">
-    <w:abstractNumId w:val="78080015"/>
+  <w:num w:numId="70791172">
+    <w:abstractNumId w:val="70791172"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -18304,51 +18304,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId190948618" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId57856a04ec6eba6c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId30656a04ec6eba6f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId19786a04ec6ebabea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId93186a04ec6ebb0a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId89386a04ec6ebb9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId44306a04ec6ebbe60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId36426a04ec6ebbf76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId738564889" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId50426a405ca42edd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId99686a405ca42ee18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId36056a405ca42f33b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId87906a405ca42f8bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId40896a405ca43033a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId26596a405ca430866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId43786a405ca43098e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>