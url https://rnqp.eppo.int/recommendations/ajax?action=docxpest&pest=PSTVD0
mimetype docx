--- v4 (2026-06-27)
+++ v5 (2026-08-25)
@@ -518,78 +518,78 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId50426a405ca42edd4" w:history="1">
+      <w:hyperlink r:id="rId65406a8d0a7c73a30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">This pest is considered to be already a quarantine pest for the whole EU (annex IA1 of the directive 2000/29/EC). However, in view of its presence in the EU (see data of the presence of this pest on the EU territory available in EPPO Global Database: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99686a405ca42ee18" w:history="1">
+      <w:hyperlink r:id="rId83726a8d0a7c73a5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), classification within the directive should be revised. This pest is not evaluated in the context of the EU RNQP Project but because it was submitted for evaluation by the Working Party on Phytosanitary Regulation (WPPR, 2016). As a consequence, evaluation continues.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1417,51 +1417,51 @@
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2011) Scientific Opinion on the assessment of the risk of solanaceous pospiviroids for the EU territory and the identification and evaluation of risk management options. EFSA Journal 2011;9(8):2330 [132 pp.]. doi:10.2903/j.efsa.2011. 2330; www.efsa.europa.eu/efsajournal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAF (2012) Import Risk Analysis: Tomato and Capsicum seed for sowing from all countries. Ministry of Agriculture and Forestry of New-Zealand, Information Bureau. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36056a405ca42f33b" w:history="1">
+      <w:hyperlink r:id="rId30176a8d0a7c74013" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mpi.govt.nz/document-vault/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -2292,51 +2292,51 @@
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2011) Scientific Opinion on the assessment of the risk of solanaceous pospiviroids for the EU territory and the identification and evaluation of risk management options. EFSA Journal 2011;9(8):2330 [132 pp.]. doi:10.2903/j.efsa.2011. 2330; www.efsa.europa.eu/efsajournal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAF (2012) Import Risk Analysis: Tomato and Capsicum seed for sowing from all countries. Ministry of Agriculture and Forestry of New-Zealand, Information Bureau. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87906a405ca42f8bc" w:history="1">
+      <w:hyperlink r:id="rId74756a8d0a7c74516" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mpi.govt.nz/document-vault/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -3976,51 +3976,51 @@
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2011) Scientific Opinion on the assessment of the risk of solanaceous pospiviroids for the EU territory and the identification and evaluation of risk management options. EFSA Journal 2011;9(8):2330 [132 pp.]. doi:10.2903/j.efsa.2011. 2330; www.efsa.europa.eu/efsajournal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAF (2012) Import Risk Analysis: Tomato and Capsicum seed for sowing from all countries. Ministry of Agriculture and Forestry of New-Zealand, Information Bureau. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40896a405ca43033a" w:history="1">
+      <w:hyperlink r:id="rId43986a8d0a7c7506d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mpi.govt.nz/document-vault/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -4834,51 +4834,51 @@
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2011) Scientific Opinion on the assessment of the risk of solanaceous pospiviroids for the EU territory and the identification and evaluation of risk management options. EFSA Journal 2011;9(8):2330 [132 pp.]. doi:10.2903/j.efsa.2011. 2330; www.efsa.europa.eu/efsajournal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MAF (2012) Import Risk Analysis: Tomato and Capsicum seed for sowing from all countries. Ministry of Agriculture and Forestry of New-Zealand, Information Bureau. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26596a405ca430866" w:history="1">
+      <w:hyperlink r:id="rId88036a8d0a7c754e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.mpi.govt.nz/document-vault/2887</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -5056,51 +5056,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remark: This pest is considered to be already a quarantine pest for the whole EU (annex IA1 of the directive 2000/29/EC). However, in view of its presence in the EU (see data of the presence of this pest on the EU territory available in EPPO Global Database: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43786a405ca43098e" w:history="1">
+      <w:hyperlink r:id="rId24146a8d0a7c7560a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="149613"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), classification within the directive should be revised. This pest was not submitted for evaluation by the European Commission in the context of the EU RNQP Project but was submitted by the Working Party on Phytosanitary Regulation (WPPR, 2016).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -5829,137 +5829,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70791172">
+  <w:abstractNum w:abstractNumId="77904507">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40652130">
+    <w:lvl w:ilvl="0" w:tplc="82427363">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40652130" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82427363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40652130" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82427363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40652130" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82427363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40652130" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82427363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40652130" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82427363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40652130" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82427363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40652130" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82427363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40652130" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82427363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70791171">
+  <w:abstractNum w:abstractNumId="77904506">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96337083">
+    <w:lvl w:ilvl="0" w:tplc="16465363">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6711,55 +6711,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70791171">
-    <w:abstractNumId w:val="70791171"/>
+  <w:num w:numId="77904506">
+    <w:abstractNumId w:val="77904506"/>
   </w:num>
-  <w:num w:numId="70791172">
-    <w:abstractNumId w:val="70791172"/>
+  <w:num w:numId="77904507">
+    <w:abstractNumId w:val="77904507"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -18304,51 +18304,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId738564889" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId50426a405ca42edd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId99686a405ca42ee18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId36056a405ca42f33b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId87906a405ca42f8bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId40896a405ca43033a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId26596a405ca430866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId43786a405ca43098e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId693537122" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId65406a8d0a7c73a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId83726a8d0a7c73a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId30176a8d0a7c74013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId74756a8d0a7c74516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId43986a8d0a7c7506d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId88036a8d0a7c754e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mpi.govt.nz/document-vault/2887" TargetMode="External"/><Relationship Id="rId24146a8d0a7c7560a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>