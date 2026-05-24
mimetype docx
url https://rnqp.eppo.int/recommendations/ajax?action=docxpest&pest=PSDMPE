--- v1 (2026-03-10)
+++ v2 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pseudomonas syringae pv. persicae (PSDMPE)</w:t>
+        <w:t xml:space="preserve">Pseudomonas syringae pv. persicae PSDMPE</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Fruits (including hops) sector, Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -411,126 +430,153 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Conclusion:</w:t>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Croatia (1996); France (1994)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId627869b0175c29c0a" w:history="1">
+      <w:hyperlink r:id="rId17856a138e05e430b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The pest occurs in Portugal, France, Germany, and it has been found in Croatia, France and UK (EU COM, 2014). Remark: There is a moderate uncertainty about the distribution of P. s. pv. persicae in the EU because of the limited number of surveys, the lack of rapid detection tools, and the non specific symptoms (cf. similar symptoms caused by the other Pseudomonas). It may be much more widespread than officially reported (EU COM, 2014).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus persica (PRNPS)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -859,50 +905,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1386,51 +1451,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Pseudomonas syringae pv. persicae (Prunier et al.) Young et al. EFSA Journal 2014;12(10):3855, 26 pp. doi:10.2903/j.efsa.2014.3855". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId122669b0175c2b427" w:history="1">
+      <w:hyperlink r:id="rId50256a138e05e4bb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1441,51 +1506,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Pseudomonas syringae pv. persicae;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus persica (PRNPS)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -2345,83 +2410,83 @@
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Pseudomonas syringae pv. persicae;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Pseudomonas syringae pv. persicae (Prunier et al.) Young et al. EFSA Journal 2014;12(10):3855, 26 pp. doi:10.2903/j.efsa.2014.3855". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193069b0175c2b975" w:history="1">
+      <w:hyperlink r:id="rId18806a138e05e5231" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus salicina (PRNSC)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -2750,50 +2815,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3277,51 +3361,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Pseudomonas syringae pv. persicae (Prunier et al.) Young et al. EFSA Journal 2014;12(10):3855, 26 pp. doi:10.2903/j.efsa.2014.3855". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId511369b0175c2e18f" w:history="1">
+      <w:hyperlink r:id="rId19706a138e05e57d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3332,51 +3416,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Pseudomonas syringae pv. persicae;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus salicina (PRNSC)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -4236,51 +4320,51 @@
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Pseudomonas syringae pv. persicae;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Pseudomonas syringae pv. persicae (Prunier et al.) Young et al. EFSA Journal 2014;12(10):3855, 26 pp. doi:10.2903/j.efsa.2014.3855". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId827069b0175c2e6d3" w:history="1">
+      <w:hyperlink r:id="rId95556a138e05e5cce" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -4373,137 +4457,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32024711">
+  <w:abstractNum w:abstractNumId="27154942">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64646352">
+    <w:lvl w:ilvl="0" w:tplc="99029825">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64646352" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99029825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64646352" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99029825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64646352" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99029825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64646352" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99029825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64646352" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99029825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64646352" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99029825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64646352" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99029825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64646352" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99029825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32024710">
+  <w:abstractNum w:abstractNumId="27154941">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79012429">
+    <w:lvl w:ilvl="0" w:tplc="41659570">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5255,55 +5339,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32024710">
-    <w:abstractNumId w:val="32024710"/>
+  <w:num w:numId="27154941">
+    <w:abstractNumId w:val="27154941"/>
   </w:num>
-  <w:num w:numId="32024711">
-    <w:abstractNumId w:val="32024711"/>
+  <w:num w:numId="27154942">
+    <w:abstractNumId w:val="27154942"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -16848,51 +16932,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId427067998" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId627869b0175c29c0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId122669b0175c2b427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf" TargetMode="External"/><Relationship Id="rId193069b0175c2b975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf" TargetMode="External"/><Relationship Id="rId511369b0175c2e18f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf" TargetMode="External"/><Relationship Id="rId827069b0175c2e6d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId170230128" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17856a138e05e430b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId50256a138e05e4bb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf" TargetMode="External"/><Relationship Id="rId18806a138e05e5231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf" TargetMode="External"/><Relationship Id="rId19706a138e05e57d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf" TargetMode="External"/><Relationship Id="rId95556a138e05e5cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>