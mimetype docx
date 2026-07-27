--- v2 (2026-05-24)
+++ v3 (2026-07-27)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17856a138e05e430b" w:history="1">
+      <w:hyperlink r:id="rId64406a66d8b2b83a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The pest occurs in Portugal, France, Germany, and it has been found in Croatia, France and UK (EU COM, 2014). Remark: There is a moderate uncertainty about the distribution of P. s. pv. persicae in the EU because of the limited number of surveys, the lack of rapid detection tools, and the non specific symptoms (cf. similar symptoms caused by the other Pseudomonas). It may be much more widespread than officially reported (EU COM, 2014).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1451,51 +1451,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Pseudomonas syringae pv. persicae (Prunier et al.) Young et al. EFSA Journal 2014;12(10):3855, 26 pp. doi:10.2903/j.efsa.2014.3855". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50256a138e05e4bb4" w:history="1">
+      <w:hyperlink r:id="rId54746a66d8b2b8bcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2410,51 +2410,51 @@
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Pseudomonas syringae pv. persicae;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Pseudomonas syringae pv. persicae (Prunier et al.) Young et al. EFSA Journal 2014;12(10):3855, 26 pp. doi:10.2903/j.efsa.2014.3855". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18806a138e05e5231" w:history="1">
+      <w:hyperlink r:id="rId96246a66d8b2b92c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -3361,51 +3361,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Pseudomonas syringae pv. persicae (Prunier et al.) Young et al. EFSA Journal 2014;12(10):3855, 26 pp. doi:10.2903/j.efsa.2014.3855". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19706a138e05e57d3" w:history="1">
+      <w:hyperlink r:id="rId10326a66d8b2b97b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4320,51 +4320,51 @@
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Pseudomonas syringae pv. persicae;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Pseudomonas syringae pv. persicae (Prunier et al.) Young et al. EFSA Journal 2014;12(10):3855, 26 pp. doi:10.2903/j.efsa.2014.3855". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95556a138e05e5cce" w:history="1">
+      <w:hyperlink r:id="rId85196a66d8b2b9c5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -4457,137 +4457,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27154942">
+  <w:abstractNum w:abstractNumId="80616161">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99029825">
+    <w:lvl w:ilvl="0" w:tplc="65786548">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99029825" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65786548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99029825" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65786548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99029825" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65786548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99029825" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65786548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99029825" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65786548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99029825" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65786548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99029825" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65786548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99029825" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65786548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27154941">
+  <w:abstractNum w:abstractNumId="80616160">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41659570">
+    <w:lvl w:ilvl="0" w:tplc="38179937">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5339,55 +5339,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27154941">
-    <w:abstractNumId w:val="27154941"/>
+  <w:num w:numId="80616160">
+    <w:abstractNumId w:val="80616160"/>
   </w:num>
-  <w:num w:numId="27154942">
-    <w:abstractNumId w:val="27154942"/>
+  <w:num w:numId="80616161">
+    <w:abstractNumId w:val="80616161"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -16932,51 +16932,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId170230128" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17856a138e05e430b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId50256a138e05e4bb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf" TargetMode="External"/><Relationship Id="rId18806a138e05e5231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf" TargetMode="External"/><Relationship Id="rId19706a138e05e57d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf" TargetMode="External"/><Relationship Id="rId95556a138e05e5cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId370364950" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId64406a66d8b2b83a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId54746a66d8b2b8bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf" TargetMode="External"/><Relationship Id="rId96246a66d8b2b92c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf" TargetMode="External"/><Relationship Id="rId10326a66d8b2b97b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf" TargetMode="External"/><Relationship Id="rId85196a66d8b2b9c5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3855.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>