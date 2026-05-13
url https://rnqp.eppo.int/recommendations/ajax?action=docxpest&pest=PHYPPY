--- v0 (2026-03-10)
+++ v1 (2026-05-13)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Candidatus Phytoplasma pyri (Pear decline mycoplasm) (PHYPPY)</w:t>
+        <w:t xml:space="preserve">Candidatus Phytoplasma pyri (Pear decline mycoplasm) PHYPPY</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pear decline mycoplasm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -240,50 +240,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Fruits (including hops) sector, Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -312,57 +331,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Fruits (including hops) sector, Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -465,80 +503,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId452869b0193e062d7" w:history="1">
+      <w:hyperlink r:id="rId15016a04db75ae5f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cydonia (1CYDG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -995,50 +1033,199 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Economic impact/damage is very different depending of the varieties and the age of orchards (Older trees tend to have less damage). Infections can disappear after a year, depending on winter conditions. Impact for quince and for pear on quince rootstocks is minor and considered acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Combination of roguing infected plants, keeping area clean, controlling of psyllids and using less susceptible rootstocks can keep the problems with PD on an acceptable level</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: impact for quince and for pear on quince rootstocks is minor and considered acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1184,51 +1371,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId431169b0193e066c9" w:history="1">
+      <w:hyperlink r:id="rId41276a04db75aeb14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1248,83 +1435,83 @@
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Candidatus Phytoplasma pyri [Pear decline mycoplasma];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195569b0193e06716" w:history="1">
+      <w:hyperlink r:id="rId48526a04db75aeb70" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cydonia (1CYDG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -1781,50 +1968,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">There is usually no economic impact for the ornamental use. In coherence with the fruit sector, indirect impact for quince and for pear is considered acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: direct impact on ornamentals is considered minor and indirect impact for quince and for pear on quince rootstocks is considered acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1970,51 +2290,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId283569b0193e06aca" w:history="1">
+      <w:hyperlink r:id="rId11546a04db75b0c04" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2034,51 +2354,51 @@
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Candidatus Phytoplasma pyri [Pear decline mycoplasma];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId799369b0193e06b15" w:history="1">
+      <w:hyperlink r:id="rId41736a04db75b0d85" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2089,51 +2409,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Seemüller E, Schneider B &amp; Jarausch B (2011) Pear Decline Phytoplasma. In: Virus and virus-like diseases of pome and stone fruits. St. Paul, Minnesota, APS Press/American Phytopathological Society;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus (1PYUG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -2516,50 +2836,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3115,51 +3454,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId792769b0193e070d0" w:history="1">
+      <w:hyperlink r:id="rId21706a04db75b1751" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3179,83 +3518,83 @@
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Candidatus Phytoplasma pyri [Pear decline mycoplasma];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId576669b0193e07119" w:history="1">
+      <w:hyperlink r:id="rId56046a04db75b413d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus (1PYUG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -4130,51 +4469,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId421369b0193e07823" w:history="1">
+      <w:hyperlink r:id="rId98006a04db75b46c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4194,51 +4533,51 @@
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Candidatus Phytoplasma pyri [Pear decline mycoplasma];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId267769b0193e07895" w:history="1">
+      <w:hyperlink r:id="rId31146a04db75b470e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -4331,137 +4670,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40962064">
+  <w:abstractNum w:abstractNumId="97735369">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57802018">
+    <w:lvl w:ilvl="0" w:tplc="16050528">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57802018" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16050528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57802018" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16050528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57802018" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16050528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57802018" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16050528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57802018" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16050528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57802018" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16050528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57802018" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16050528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57802018" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16050528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40962063">
+  <w:abstractNum w:abstractNumId="97735368">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46942185">
+    <w:lvl w:ilvl="0" w:tplc="43876229">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5213,55 +5552,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40962063">
-    <w:abstractNumId w:val="40962063"/>
+  <w:num w:numId="97735368">
+    <w:abstractNumId w:val="97735368"/>
   </w:num>
-  <w:num w:numId="40962064">
-    <w:abstractNumId w:val="40962064"/>
+  <w:num w:numId="97735369">
+    <w:abstractNumId w:val="97735369"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -16806,51 +17145,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId826615143" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId452869b0193e062d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId431169b0193e066c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId195569b0193e06716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId283569b0193e06aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId799369b0193e06b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId792769b0193e070d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId576669b0193e07119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId421369b0193e07823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId267769b0193e07895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId579240119" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId15016a04db75ae5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId41276a04db75aeb14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId48526a04db75aeb70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId11546a04db75b0c04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId41736a04db75b0d85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId21706a04db75b1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId56046a04db75b413d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId98006a04db75b46c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId31146a04db75b470e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>