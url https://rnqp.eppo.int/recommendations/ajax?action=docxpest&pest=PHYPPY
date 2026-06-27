--- v1 (2026-05-13)
+++ v2 (2026-06-27)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15016a04db75ae5f6" w:history="1">
+      <w:hyperlink r:id="rId20946a405ced42666" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1371,51 +1371,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41276a04db75aeb14" w:history="1">
+      <w:hyperlink r:id="rId94996a405ced42b3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1435,51 +1435,51 @@
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Candidatus Phytoplasma pyri [Pear decline mycoplasma];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48526a04db75aeb70" w:history="1">
+      <w:hyperlink r:id="rId36176a405ced42b8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -2290,51 +2290,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11546a04db75b0c04" w:history="1">
+      <w:hyperlink r:id="rId36356a405ced4303e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2354,51 +2354,51 @@
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Candidatus Phytoplasma pyri [Pear decline mycoplasma];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41736a04db75b0d85" w:history="1">
+      <w:hyperlink r:id="rId14506a405ced4308d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3454,51 +3454,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21706a04db75b1751" w:history="1">
+      <w:hyperlink r:id="rId72816a405ced4366c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3518,51 +3518,51 @@
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Candidatus Phytoplasma pyri [Pear decline mycoplasma];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56046a04db75b413d" w:history="1">
+      <w:hyperlink r:id="rId82546a405ced436bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -4469,51 +4469,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98006a04db75b46c1" w:history="1">
+      <w:hyperlink r:id="rId56886a405ced43b9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4533,51 +4533,51 @@
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Candidatus Phytoplasma pyri [Pear decline mycoplasma];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31146a04db75b470e" w:history="1">
+      <w:hyperlink r:id="rId77636a405ced43be2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -4670,137 +4670,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97735369">
+  <w:abstractNum w:abstractNumId="11993044">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16050528">
+    <w:lvl w:ilvl="0" w:tplc="41174591">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16050528" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41174591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16050528" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41174591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16050528" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41174591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16050528" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41174591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16050528" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41174591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16050528" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41174591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16050528" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41174591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16050528" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41174591" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97735368">
+  <w:abstractNum w:abstractNumId="11993043">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43876229">
+    <w:lvl w:ilvl="0" w:tplc="46159127">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5552,55 +5552,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97735368">
-    <w:abstractNumId w:val="97735368"/>
+  <w:num w:numId="11993043">
+    <w:abstractNumId w:val="11993043"/>
   </w:num>
-  <w:num w:numId="97735369">
-    <w:abstractNumId w:val="97735369"/>
+  <w:num w:numId="11993044">
+    <w:abstractNumId w:val="11993044"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17145,51 +17145,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId579240119" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId15016a04db75ae5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId41276a04db75aeb14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId48526a04db75aeb70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId11546a04db75b0c04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId41736a04db75b0d85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId21706a04db75b1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId56046a04db75b413d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId98006a04db75b46c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId31146a04db75b470e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId325166091" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId20946a405ced42666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId94996a405ced42b3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId36176a405ced42b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId36356a405ced4303e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId14506a405ced4308d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId72816a405ced4366c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId82546a405ced436bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId56886a405ced43b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId77636a405ced43be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>