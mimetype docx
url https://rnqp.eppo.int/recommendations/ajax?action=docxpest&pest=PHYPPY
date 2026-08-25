--- v2 (2026-06-27)
+++ v3 (2026-08-25)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20946a405ced42666" w:history="1">
+      <w:hyperlink r:id="rId34986a8d0ac51a2eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1371,51 +1371,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94996a405ced42b3d" w:history="1">
+      <w:hyperlink r:id="rId69136a8d0ac51ab22" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1435,51 +1435,51 @@
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Candidatus Phytoplasma pyri [Pear decline mycoplasma];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36176a405ced42b8e" w:history="1">
+      <w:hyperlink r:id="rId25946a8d0ac51ab82" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -2290,51 +2290,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36356a405ced4303e" w:history="1">
+      <w:hyperlink r:id="rId95946a8d0ac51b2e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2354,51 +2354,51 @@
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Candidatus Phytoplasma pyri [Pear decline mycoplasma];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14506a405ced4308d" w:history="1">
+      <w:hyperlink r:id="rId96016a8d0ac51b332" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3454,51 +3454,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72816a405ced4366c" w:history="1">
+      <w:hyperlink r:id="rId77756a8d0ac51ba89" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3518,51 +3518,51 @@
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Candidatus Phytoplasma pyri [Pear decline mycoplasma];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82546a405ced436bd" w:history="1">
+      <w:hyperlink r:id="rId24666a8d0ac51bad7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -4469,51 +4469,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56886a405ced43b9e" w:history="1">
+      <w:hyperlink r:id="rId84776a8d0ac51c009" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4533,51 +4533,51 @@
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Candidatus Phytoplasma pyri [Pear decline mycoplasma];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77636a405ced43be2" w:history="1">
+      <w:hyperlink r:id="rId13916a8d0ac51c053" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -4670,137 +4670,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11993044">
+  <w:abstractNum w:abstractNumId="81573336">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41174591">
+    <w:lvl w:ilvl="0" w:tplc="33863718">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41174591" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33863718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41174591" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33863718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41174591" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33863718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41174591" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33863718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41174591" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33863718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41174591" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33863718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41174591" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33863718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41174591" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33863718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11993043">
+  <w:abstractNum w:abstractNumId="81573335">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46159127">
+    <w:lvl w:ilvl="0" w:tplc="47392523">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5552,55 +5552,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11993043">
-    <w:abstractNumId w:val="11993043"/>
+  <w:num w:numId="81573335">
+    <w:abstractNumId w:val="81573335"/>
   </w:num>
-  <w:num w:numId="11993044">
-    <w:abstractNumId w:val="11993044"/>
+  <w:num w:numId="81573336">
+    <w:abstractNumId w:val="81573336"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17145,51 +17145,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId325166091" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId20946a405ced42666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId94996a405ced42b3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId36176a405ced42b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId36356a405ced4303e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId14506a405ced4308d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId72816a405ced4366c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId82546a405ced436bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId56886a405ced43b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId77636a405ced43be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId781761542" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId34986a8d0ac51a2eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId69136a8d0ac51ab22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId25946a8d0ac51ab82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId95946a8d0ac51b2e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId96016a8d0ac51b332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId77756a8d0ac51ba89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId24666a8d0ac51bad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId84776a8d0ac51c009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId13916a8d0ac51c053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>