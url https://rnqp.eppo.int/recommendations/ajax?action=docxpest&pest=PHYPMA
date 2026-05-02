--- v1 (2026-03-10)
+++ v2 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Candidatus Phytoplasma mali (Apple proliferation mycoplasm) (PHYPMA)</w:t>
+        <w:t xml:space="preserve">Candidatus Phytoplasma mali (Apple proliferation mycoplasm) PHYPMA</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Apple proliferation mycoplasm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -240,50 +240,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Fruits (including hops) sector, Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -492,80 +511,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId102769b0175c1a8d5" w:history="1">
+      <w:hyperlink r:id="rId349869f577dc1acf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Malus (1MABG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -930,50 +949,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1536,51 +1574,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId275169b0175c1b01f" w:history="1">
+      <w:hyperlink r:id="rId870269f577dc1b2f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1600,51 +1638,51 @@
         <w:t xml:space="preserve">Bertaccini A, Duduk B, Paltrinieri S &amp; Contaldo N (2014) Phytoplasmas and phytoplasma diseases: a severe threat to agriculture. American Journal of Plant Sciences, 2014;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulgari D, Casati P, Quaglino F &amp; Bianco P A (2014) Isolation of potential biocontrol agents of ‘Candidatus Phytoplasma mali’. Phytoplasmas and phytoplasma disease management: how to reduce their economic impact. International Phytoplasmologist Working Group. Food and Agriculture COST Action FA0807, 226. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId780469b0175c1b079" w:history="1">
+      <w:hyperlink r:id="rId158069f577dc1b34a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cost.eu/download/FAP_FA0807</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1687,51 +1725,51 @@
         <w:t xml:space="preserve">Mittelberger C, Obkircher L, Oettl S, Oppedisano T, Pedrazzoli F, Panassiti B, Kerschbamer C, Anfora G &amp; Janik K (2017) The insect vector Cacopsylla picta vertically transmits the bacterium ‘Candidatus Phytoplasma mali’ to its progeny. Plant Pathology.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId290469b0175c1b0e5" w:history="1">
+      <w:hyperlink r:id="rId892069f577dc1b3aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1788,51 +1826,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by Hadidi A, Barba M, Candresse T and Jelkman W, p. 67-73;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Malus (1MABG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -2723,92 +2761,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId567169b0175c1bc59" w:history="1">
+      <w:hyperlink r:id="rId617269f577dc1b887" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Celetti M (2013) Apple Proliferation Disease. Orchard Network. Ontario Ministry of Agriculture, Food and Rural Affairs. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId239869b0175c1bc98" w:history="1">
+      <w:hyperlink r:id="rId996869f577dc1b8b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.omafra.gov.on.ca/english/crops/hort/news/orchnews/2013/on-0413a9.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2920,51 +2958,51 @@
         <w:t xml:space="preserve">Kaminska M &amp; Sliwa H (2008b) First report of ‘Candidatus Phytoplasma mali’ in oriental lilies and its association with leaf scorch in Poland, Plant Pathology, 57:363;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId657969b0175c1bd41" w:history="1">
+      <w:hyperlink r:id="rId214069f577dc1b94a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -3057,137 +3095,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11514142">
+  <w:abstractNum w:abstractNumId="41266127">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48644720">
+    <w:lvl w:ilvl="0" w:tplc="55846587">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48644720" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55846587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48644720" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55846587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48644720" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55846587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48644720" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55846587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48644720" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55846587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48644720" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55846587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48644720" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55846587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48644720" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55846587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11514141">
+  <w:abstractNum w:abstractNumId="41266126">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45104254">
+    <w:lvl w:ilvl="0" w:tplc="26579148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3939,55 +3977,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11514141">
-    <w:abstractNumId w:val="11514141"/>
+  <w:num w:numId="41266126">
+    <w:abstractNumId w:val="41266126"/>
   </w:num>
-  <w:num w:numId="11514142">
-    <w:abstractNumId w:val="11514142"/>
+  <w:num w:numId="41266127">
+    <w:abstractNumId w:val="41266127"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15532,51 +15570,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId488966269" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId102769b0175c1a8d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId275169b0175c1b01f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId780469b0175c1b079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cost.eu/download/FAP_FA0807" TargetMode="External"/><Relationship Id="rId290469b0175c1b0e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId567169b0175c1bc59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId239869b0175c1bc98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/hort/news/orchnews/2013/on-0413a9.htm" TargetMode="External"/><Relationship Id="rId657969b0175c1bd41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId374305679" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId349869f577dc1acf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId870269f577dc1b2f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId158069f577dc1b34a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cost.eu/download/FAP_FA0807" TargetMode="External"/><Relationship Id="rId892069f577dc1b3aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId617269f577dc1b887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId996869f577dc1b8b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/hort/news/orchnews/2013/on-0413a9.htm" TargetMode="External"/><Relationship Id="rId214069f577dc1b94a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>