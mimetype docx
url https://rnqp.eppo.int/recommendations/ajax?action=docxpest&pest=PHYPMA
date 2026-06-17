--- v2 (2026-05-02)
+++ v3 (2026-06-17)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId349869f577dc1acf3" w:history="1">
+      <w:hyperlink r:id="rId11176a32abbc56e4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1574,51 +1574,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId870269f577dc1b2f5" w:history="1">
+      <w:hyperlink r:id="rId30226a32abbc57469" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1638,51 +1638,51 @@
         <w:t xml:space="preserve">Bertaccini A, Duduk B, Paltrinieri S &amp; Contaldo N (2014) Phytoplasmas and phytoplasma diseases: a severe threat to agriculture. American Journal of Plant Sciences, 2014;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulgari D, Casati P, Quaglino F &amp; Bianco P A (2014) Isolation of potential biocontrol agents of ‘Candidatus Phytoplasma mali’. Phytoplasmas and phytoplasma disease management: how to reduce their economic impact. International Phytoplasmologist Working Group. Food and Agriculture COST Action FA0807, 226. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId158069f577dc1b34a" w:history="1">
+      <w:hyperlink r:id="rId15226a32abbc574b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cost.eu/download/FAP_FA0807</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1725,51 +1725,51 @@
         <w:t xml:space="preserve">Mittelberger C, Obkircher L, Oettl S, Oppedisano T, Pedrazzoli F, Panassiti B, Kerschbamer C, Anfora G &amp; Janik K (2017) The insect vector Cacopsylla picta vertically transmits the bacterium ‘Candidatus Phytoplasma mali’ to its progeny. Plant Pathology.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId892069f577dc1b3aa" w:history="1">
+      <w:hyperlink r:id="rId62896a32abbc5751d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2761,92 +2761,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId617269f577dc1b887" w:history="1">
+      <w:hyperlink r:id="rId71276a32abbc57a48" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Celetti M (2013) Apple Proliferation Disease. Orchard Network. Ontario Ministry of Agriculture, Food and Rural Affairs. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId996869f577dc1b8b5" w:history="1">
+      <w:hyperlink r:id="rId80286a32abbc57a76" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.omafra.gov.on.ca/english/crops/hort/news/orchnews/2013/on-0413a9.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2958,51 +2958,51 @@
         <w:t xml:space="preserve">Kaminska M &amp; Sliwa H (2008b) First report of ‘Candidatus Phytoplasma mali’ in oriental lilies and its association with leaf scorch in Poland, Plant Pathology, 57:363;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId214069f577dc1b94a" w:history="1">
+      <w:hyperlink r:id="rId47106a32abbc57b0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -3095,137 +3095,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41266127">
+  <w:abstractNum w:abstractNumId="18284489">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55846587">
+    <w:lvl w:ilvl="0" w:tplc="58191710">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55846587" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58191710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55846587" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58191710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55846587" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58191710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55846587" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58191710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55846587" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58191710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55846587" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58191710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55846587" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58191710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55846587" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58191710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41266126">
+  <w:abstractNum w:abstractNumId="18284488">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26579148">
+    <w:lvl w:ilvl="0" w:tplc="13394651">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3977,55 +3977,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41266126">
-    <w:abstractNumId w:val="41266126"/>
+  <w:num w:numId="18284488">
+    <w:abstractNumId w:val="18284488"/>
   </w:num>
-  <w:num w:numId="41266127">
-    <w:abstractNumId w:val="41266127"/>
+  <w:num w:numId="18284489">
+    <w:abstractNumId w:val="18284489"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15570,51 +15570,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId374305679" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId349869f577dc1acf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId870269f577dc1b2f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId158069f577dc1b34a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cost.eu/download/FAP_FA0807" TargetMode="External"/><Relationship Id="rId892069f577dc1b3aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId617269f577dc1b887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId996869f577dc1b8b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/hort/news/orchnews/2013/on-0413a9.htm" TargetMode="External"/><Relationship Id="rId214069f577dc1b94a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId216066197" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId11176a32abbc56e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId30226a32abbc57469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId15226a32abbc574b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cost.eu/download/FAP_FA0807" TargetMode="External"/><Relationship Id="rId62896a32abbc5751d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId71276a32abbc57a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId80286a32abbc57a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/hort/news/orchnews/2013/on-0413a9.htm" TargetMode="External"/><Relationship Id="rId47106a32abbc57b0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>