--- v3 (2026-06-17)
+++ v4 (2026-08-03)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11176a32abbc56e4b" w:history="1">
+      <w:hyperlink r:id="rId30416a7028c66e9e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1574,51 +1574,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30226a32abbc57469" w:history="1">
+      <w:hyperlink r:id="rId98366a7028c66ef96" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1638,51 +1638,51 @@
         <w:t xml:space="preserve">Bertaccini A, Duduk B, Paltrinieri S &amp; Contaldo N (2014) Phytoplasmas and phytoplasma diseases: a severe threat to agriculture. American Journal of Plant Sciences, 2014;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulgari D, Casati P, Quaglino F &amp; Bianco P A (2014) Isolation of potential biocontrol agents of ‘Candidatus Phytoplasma mali’. Phytoplasmas and phytoplasma disease management: how to reduce their economic impact. International Phytoplasmologist Working Group. Food and Agriculture COST Action FA0807, 226. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15226a32abbc574b9" w:history="1">
+      <w:hyperlink r:id="rId44866a7028c66efe2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cost.eu/download/FAP_FA0807</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1725,51 +1725,51 @@
         <w:t xml:space="preserve">Mittelberger C, Obkircher L, Oettl S, Oppedisano T, Pedrazzoli F, Panassiti B, Kerschbamer C, Anfora G &amp; Janik K (2017) The insect vector Cacopsylla picta vertically transmits the bacterium ‘Candidatus Phytoplasma mali’ to its progeny. Plant Pathology.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62896a32abbc5751d" w:history="1">
+      <w:hyperlink r:id="rId23866a7028c66f040" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2761,92 +2761,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ANSES (2012) Rapport d'expertise collective. Groupe de travail "ARP phytoplasmes des arbres fruitiers". Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71276a32abbc57a48" w:history="1">
+      <w:hyperlink r:id="rId44856a7028c66f561" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Celetti M (2013) Apple Proliferation Disease. Orchard Network. Ontario Ministry of Agriculture, Food and Rural Affairs. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80286a32abbc57a76" w:history="1">
+      <w:hyperlink r:id="rId13416a7028c66f591" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.omafra.gov.on.ca/english/crops/hort/news/orchnews/2013/on-0413a9.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2958,51 +2958,51 @@
         <w:t xml:space="preserve">Kaminska M &amp; Sliwa H (2008b) First report of ‘Candidatus Phytoplasma mali’ in oriental lilies and its association with leaf scorch in Poland, Plant Pathology, 57:363;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prima phacie (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. External scientific report by group of authors: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47106a32abbc57b0f" w:history="1">
+      <w:hyperlink r:id="rId85106a7028c66f626" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -3095,137 +3095,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18284489">
+  <w:abstractNum w:abstractNumId="91643746">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58191710">
+    <w:lvl w:ilvl="0" w:tplc="60351731">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58191710" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60351731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58191710" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60351731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58191710" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60351731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58191710" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60351731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58191710" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60351731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58191710" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60351731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58191710" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60351731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58191710" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60351731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18284488">
+  <w:abstractNum w:abstractNumId="91643745">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13394651">
+    <w:lvl w:ilvl="0" w:tplc="80955166">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3977,55 +3977,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18284488">
-    <w:abstractNumId w:val="18284488"/>
+  <w:num w:numId="91643745">
+    <w:abstractNumId w:val="91643745"/>
   </w:num>
-  <w:num w:numId="18284489">
-    <w:abstractNumId w:val="18284489"/>
+  <w:num w:numId="91643746">
+    <w:abstractNumId w:val="91643746"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15570,51 +15570,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId216066197" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId11176a32abbc56e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId30226a32abbc57469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId15226a32abbc574b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cost.eu/download/FAP_FA0807" TargetMode="External"/><Relationship Id="rId62896a32abbc5751d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId71276a32abbc57a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId80286a32abbc57a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/hort/news/orchnews/2013/on-0413a9.htm" TargetMode="External"/><Relationship Id="rId47106a32abbc57b0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId403727288" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId30416a7028c66e9e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId98366a7028c66ef96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId44866a7028c66efe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cost.eu/download/FAP_FA0807" TargetMode="External"/><Relationship Id="rId23866a7028c66f040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/><Relationship Id="rId44856a7028c66f561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2011sa0137Ra.pdf" TargetMode="External"/><Relationship Id="rId13416a7028c66f591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/hort/news/orchnews/2013/on-0413a9.htm" TargetMode="External"/><Relationship Id="rId85106a7028c66f626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/fr/supporting/doc/319e.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>