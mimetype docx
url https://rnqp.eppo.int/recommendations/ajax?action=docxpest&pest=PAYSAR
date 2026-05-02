--- v1 (2026-03-10)
+++ v2 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Paysandisia archon (PAYSAR)</w:t>
+        <w:t xml:space="preserve">Paysandisia archon PAYSAR</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -457,80 +495,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId831469b01ac450866" w:history="1">
+      <w:hyperlink r:id="rId459969f578df1368f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brahea (1BHQG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -750,50 +788,352 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest can be carried by palmae plants for planting. All the immature stages (eggs, larvae and pupae) can be carried in the plant material as they and their symptoms are usually invisible (EFSA-PLH, 2014). Plants for planting are not the main pathway in areas where the pest is present because of the natural dispersal capacity of the pest: The pest is a strong flier. "CIRAD (unpublished data) registered for females a daily flight distance of minimum 6 m, mean 310 m and maximum 3 km" (EFSA-PLH, 2014). Plants for planting are the main pathway for introduction into areas where the pest is not yet present (EFSA-PLH, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Although the pest was considered as a candidate for the RNQP Status by the IIA2AWG, experts considered that plants for planting are not the main pathway in area where the pest is present. This pest is not recommended for a RNQP status. A protected zone status would be more adapted to protect area where the pest is not yet present (quarantine pest status).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -976,51 +1316,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Paysandisia archon;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Butia (1BUJG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -1240,50 +1580,352 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest can be carried by palmae plants for planting. All the immature stages (eggs, larvae and pupae) can be carried in the plant material as they and their symptoms are usually invisible (EFSA-PLH, 2014). Plants for planting are not the main pathway in areas where the pest is present because of the natural dispersal capacity of the pest: The pest is a strong flier. "CIRAD (unpublished data) registered for females a daily flight distance of minimum 6 m, mean 310 m and maximum 3 km" (EFSA-PLH, 2014). Plants for planting are the main pathway for introduction into areas where the pest is not yet present (EFSA-PLH, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Although the pest was considered as a candidate for the RNQP Status by the IIA2AWG, experts considered that plants for planting are not the main pathway in area where the pest is present. This pest is not recommended for a RNQP status. A protected zone status would be more adapted to protect area where the pest is not yet present (quarantine pest status).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1466,51 +2108,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Paysandisia archon;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chamaerops (1CMEG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -1730,50 +2372,352 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest can be carried by palmae plants for planting. All the immature stages (eggs, larvae and pupae) can be carried in the plant material as they and their symptoms are usually invisible (EFSA-PLH, 2014). Plants for planting are not the main pathway in areas where the pest is present because of the natural dispersal capacity of the pest: The pest is a strong flier. "CIRAD (unpublished data) registered for females a daily flight distance of minimum 6 m, mean 310 m and maximum 3 km" (EFSA-PLH, 2014). Plants for planting are the main pathway for introduction into areas where the pest is not yet present (EFSA-PLH, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Although the pest was considered as a candidate for the RNQP Status by the IIA2AWG, experts considered that plants for planting are not the main pathway in area where the pest is present. This pest is not recommended for a RNQP status. A protected zone status would be more adapted to protect area where the pest is not yet present (quarantine pest status).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1956,51 +2900,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Paysandisia archon;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jubaea (1IUBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -2220,50 +3164,352 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest can be carried by palmae plants for planting. All the immature stages (eggs, larvae and pupae) can be carried in the plant material as they and their symptoms are usually invisible (EFSA-PLH, 2014). Plants for planting are not the main pathway in areas where the pest is present because of the natural dispersal capacity of the pest: The pest is a strong flier. "CIRAD (unpublished data) registered for females a daily flight distance of minimum 6 m, mean 310 m and maximum 3 km" (EFSA-PLH, 2014). Plants for planting are the main pathway for introduction into areas where the pest is not yet present (EFSA-PLH, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Although the pest was considered as a candidate for the RNQP Status by the IIA2AWG, experts considered that plants for planting are not the main pathway in area where the pest is present. This pest is not recommended for a RNQP status. A protected zone status would be more adapted to protect area where the pest is not yet present (quarantine pest status).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2446,51 +3692,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Paysandisia archon;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Livistona (1LIVG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -2710,50 +3956,352 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest can be carried by palmae plants for planting. All the immature stages (eggs, larvae and pupae) can be carried in the plant material as they and their symptoms are usually invisible (EFSA-PLH, 2014). Plants for planting are not the main pathway in areas where the pest is present because of the natural dispersal capacity of the pest: The pest is a strong flier. "CIRAD (unpublished data) registered for females a daily flight distance of minimum 6 m, mean 310 m and maximum 3 km" (EFSA-PLH, 2014). Plants for planting are the main pathway for introduction into areas where the pest is not yet present (EFSA-PLH, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Although the pest was considered as a candidate for the RNQP Status by the IIA2AWG, experts considered that plants for planting are not the main pathway in area where the pest is present. This pest is not recommended for a RNQP status. A protected zone status would be more adapted to protect area where the pest is not yet present (quarantine pest status).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2936,51 +4484,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Paysandisia archon;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoenix (1PHXG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -3200,50 +4748,352 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest can be carried by palmae plants for planting. All the immature stages (eggs, larvae and pupae) can be carried in the plant material as they and their symptoms are usually invisible (EFSA-PLH, 2014). Plants for planting are not the main pathway in areas where the pest is present because of the natural dispersal capacity of the pest: The pest is a strong flier. "CIRAD (unpublished data) registered for females a daily flight distance of minimum 6 m, mean 310 m and maximum 3 km" (EFSA-PLH, 2014). Plants for planting are the main pathway for introduction into areas where the pest is not yet present (EFSA-PLH, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Although the pest was considered as a candidate for the RNQP Status by the IIA2AWG, experts considered that plants for planting are not the main pathway in area where the pest is present. This pest is not recommended for a RNQP status. A protected zone status would be more adapted to protect area where the pest is not yet present (quarantine pest status).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3426,51 +5276,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Paysandisia archon;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabal (1SABG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -3690,50 +5540,352 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest can be carried by palmae plants for planting. All the immature stages (eggs, larvae and pupae) can be carried in the plant material as they and their symptoms are usually invisible (EFSA-PLH, 2014). Plants for planting are not the main pathway in areas where the pest is present because of the natural dispersal capacity of the pest: The pest is a strong flier. "CIRAD (unpublished data) registered for females a daily flight distance of minimum 6 m, mean 310 m and maximum 3 km" (EFSA-PLH, 2014). Plants for planting are the main pathway for introduction into areas where the pest is not yet present (EFSA-PLH, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Although the pest was considered as a candidate for the RNQP Status by the IIA2AWG, experts considered that plants for planting are not the main pathway in area where the pest is present. This pest is not recommended for a RNQP status. A protected zone status would be more adapted to protect area where the pest is not yet present (quarantine pest status).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3916,51 +6068,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Paysandisia archon;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Syagrus (1SYAGG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -4180,50 +6332,352 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest can be carried by palmae plants for planting. All the immature stages (eggs, larvae and pupae) can be carried in the plant material as they and their symptoms are usually invisible (EFSA-PLH, 2014). Plants for planting are not the main pathway in areas where the pest is present because of the natural dispersal capacity of the pest: The pest is a strong flier. "CIRAD (unpublished data) registered for females a daily flight distance of minimum 6 m, mean 310 m and maximum 3 km" (EFSA-PLH, 2014). Plants for planting are the main pathway for introduction into areas where the pest is not yet present (EFSA-PLH, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Although the pest was considered as a candidate for the RNQP Status by the IIA2AWG, experts considered that plants for planting are not the main pathway in area where the pest is present. This pest is not recommended for a RNQP status. A protected zone status would be more adapted to protect area where the pest is not yet present (quarantine pest status).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4406,51 +6860,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Paysandisia archon;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°9: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trachycarpus (1TRRG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -4670,50 +7124,352 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest can be carried by palmae plants for planting. All the immature stages (eggs, larvae and pupae) can be carried in the plant material as they and their symptoms are usually invisible (EFSA-PLH, 2014). Plants for planting are not the main pathway in areas where the pest is present because of the natural dispersal capacity of the pest: The pest is a strong flier. "CIRAD (unpublished data) registered for females a daily flight distance of minimum 6 m, mean 310 m and maximum 3 km" (EFSA-PLH, 2014). Plants for planting are the main pathway for introduction into areas where the pest is not yet present (EFSA-PLH, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Although the pest was considered as a candidate for the RNQP Status by the IIA2AWG, experts considered that plants for planting are not the main pathway in area where the pest is present. This pest is not recommended for a RNQP status. A protected zone status would be more adapted to protect area where the pest is not yet present (quarantine pest status).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4896,51 +7652,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Paysandisia archon;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°10: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trithrinax (1TTXG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -5160,50 +7916,352 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest can be carried by palmae plants for planting. All the immature stages (eggs, larvae and pupae) can be carried in the plant material as they and their symptoms are usually invisible (EFSA-PLH, 2014). Plants for planting are not the main pathway in areas where the pest is present because of the natural dispersal capacity of the pest: The pest is a strong flier. "CIRAD (unpublished data) registered for females a daily flight distance of minimum 6 m, mean 310 m and maximum 3 km" (EFSA-PLH, 2014). Plants for planting are the main pathway for introduction into areas where the pest is not yet present (EFSA-PLH, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Although the pest was considered as a candidate for the RNQP Status by the IIA2AWG, experts considered that plants for planting are not the main pathway in area where the pest is present. This pest is not recommended for a RNQP status. A protected zone status would be more adapted to protect area where the pest is not yet present (quarantine pest status).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5386,51 +8444,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Paysandisia archon;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°11: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Washingtonia (1WATG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -5650,50 +8708,352 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest can be carried by palmae plants for planting. All the immature stages (eggs, larvae and pupae) can be carried in the plant material as they and their symptoms are usually invisible (EFSA-PLH, 2014). Plants for planting are not the main pathway in areas where the pest is present because of the natural dispersal capacity of the pest: The pest is a strong flier. "CIRAD (unpublished data) registered for females a daily flight distance of minimum 6 m, mean 310 m and maximum 3 km" (EFSA-PLH, 2014). Plants for planting are the main pathway for introduction into areas where the pest is not yet present (EFSA-PLH, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Although the pest was considered as a candidate for the RNQP Status by the IIA2AWG, experts considered that plants for planting are not the main pathway in area where the pest is present. This pest is not recommended for a RNQP status. A protected zone status would be more adapted to protect area where the pest is not yet present (quarantine pest status).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5981,137 +9341,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57991171">
+  <w:abstractNum w:abstractNumId="73537499">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94790049">
+    <w:lvl w:ilvl="0" w:tplc="12928145">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94790049" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12928145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94790049" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12928145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94790049" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12928145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94790049" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12928145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94790049" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12928145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94790049" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12928145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94790049" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12928145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94790049" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12928145" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57991170">
+  <w:abstractNum w:abstractNumId="73537498">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17207302">
+    <w:lvl w:ilvl="0" w:tplc="66026526">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6863,55 +10223,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57991170">
-    <w:abstractNumId w:val="57991170"/>
+  <w:num w:numId="73537498">
+    <w:abstractNumId w:val="73537498"/>
   </w:num>
-  <w:num w:numId="57991171">
-    <w:abstractNumId w:val="57991171"/>
+  <w:num w:numId="73537499">
+    <w:abstractNumId w:val="73537499"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -18456,51 +21816,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId476964417" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId831469b01ac450866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId236416830" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId459969f578df1368f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>