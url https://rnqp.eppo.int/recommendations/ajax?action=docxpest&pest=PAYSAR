--- v2 (2026-05-02)
+++ v3 (2026-06-17)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId459969f578df1368f" w:history="1">
+      <w:hyperlink r:id="rId77306a32acd386873" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9341,137 +9341,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73537499">
+  <w:abstractNum w:abstractNumId="30999068">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12928145">
+    <w:lvl w:ilvl="0" w:tplc="48519605">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12928145" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48519605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12928145" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48519605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12928145" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48519605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12928145" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48519605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12928145" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48519605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12928145" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48519605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12928145" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48519605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12928145" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48519605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73537498">
+  <w:abstractNum w:abstractNumId="30999067">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66026526">
+    <w:lvl w:ilvl="0" w:tplc="13227254">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10223,55 +10223,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73537498">
-    <w:abstractNumId w:val="73537498"/>
+  <w:num w:numId="30999067">
+    <w:abstractNumId w:val="30999067"/>
   </w:num>
-  <w:num w:numId="73537499">
-    <w:abstractNumId w:val="73537499"/>
+  <w:num w:numId="30999068">
+    <w:abstractNumId w:val="30999068"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -21816,51 +21816,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId236416830" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId459969f578df1368f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId596522853" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId77306a32acd386873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>