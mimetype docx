--- v3 (2026-06-17)
+++ v4 (2026-08-03)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId77306a32acd386873" w:history="1">
+      <w:hyperlink r:id="rId57116a7029213c57b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9341,137 +9341,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30999068">
+  <w:abstractNum w:abstractNumId="86143125">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48519605">
+    <w:lvl w:ilvl="0" w:tplc="74192902">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48519605" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74192902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48519605" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74192902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48519605" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74192902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48519605" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74192902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48519605" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74192902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48519605" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74192902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48519605" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74192902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48519605" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74192902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30999067">
+  <w:abstractNum w:abstractNumId="86143124">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13227254">
+    <w:lvl w:ilvl="0" w:tplc="29154040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10223,55 +10223,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30999067">
-    <w:abstractNumId w:val="30999067"/>
+  <w:num w:numId="86143124">
+    <w:abstractNumId w:val="86143124"/>
   </w:num>
-  <w:num w:numId="30999068">
-    <w:abstractNumId w:val="30999068"/>
+  <w:num w:numId="86143125">
+    <w:abstractNumId w:val="86143125"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -21816,51 +21816,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId596522853" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId77306a32acd386873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId610627254" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId57116a7029213c57b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>