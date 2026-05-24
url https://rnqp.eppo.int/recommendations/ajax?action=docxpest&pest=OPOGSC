--- v2 (2026-03-10)
+++ v3 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Opogona sacchari (OPOGSC)</w:t>
+        <w:t xml:space="preserve">Opogona sacchari OPOGSC</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Ornamental sector, Vegetable propagating and planting material (other than seeds) sector, Fruits (including hops) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -502,80 +521,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId330169b017512847b" w:history="1">
+      <w:hyperlink r:id="rId90086a138de363399" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All plants ()</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -988,50 +1007,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Experts concluded that it is not an important pest for the fruit production and proposed to keep this pest only for discussions during the ornamental SEWG.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Experts concluded that it is not an important pest for the fruit production and proposed to keep this pest only for discussions during the ornamental SEWG.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1214,51 +1366,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">van der Gaag DJ, van der Straten M, Ramel J-M, Baufeld P &amp; Schrader G (2013) Pest Risk Analysis for Opogona sacchari. Netherlands Food and Consumer Product Safety Authority, Utrecht, the Netherlands. Version 1,0.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All plants ()</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1478,50 +1630,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The moth Opogona sacchari has a wide host range and is mainly known as a pest of tropical and subtropical plants like banana, pineapple and various ornamentals from (sub)tropical origin. However for vegetable species covered by EU directive 2008/72/EU, none are hosts according to a Dutch PRA prepared in 2013 (van der Gaag et al., 2013). In recent scientific literature (2013-2017), no information was found on the presence of Opogona sacchari on Capsicum annuum and Solanum melongena either. For this reason, it is concluded that no species in this vegetable sector are known to be host plants. Plants for planting of the vegetable sector are not considered to be a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: no species in the vegetable sector are known to be host plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1704,51 +2134,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">van der Gaag DJ, van der Straten M, Ramel J-M, Baufeld P &amp; Schrader G (2013) Pest Risk Analysis for Opogona sacchari. Netherlands Food and Consumer Product Safety Authority, Utrecht, the Netherlands. Version 1,0.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Arecaceae (Palmae), Beaucarnea, Bougainvillea, Crassula, Crinum, Dracaena, Ficus, Musa, Pachira, Sansevieria and Yucca (All plants) ()</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -2122,50 +2552,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2788,137 +3237,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27134226">
+  <w:abstractNum w:abstractNumId="26077133">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13751782">
+    <w:lvl w:ilvl="0" w:tplc="26302040">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13751782" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26302040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13751782" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26302040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13751782" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26302040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13751782" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26302040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13751782" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26302040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13751782" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26302040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13751782" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26302040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13751782" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26302040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27134225">
+  <w:abstractNum w:abstractNumId="26077132">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53062696">
+    <w:lvl w:ilvl="0" w:tplc="49068561">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3670,55 +4119,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27134225">
-    <w:abstractNumId w:val="27134225"/>
+  <w:num w:numId="26077132">
+    <w:abstractNumId w:val="26077132"/>
   </w:num>
-  <w:num w:numId="27134226">
-    <w:abstractNumId w:val="27134226"/>
+  <w:num w:numId="26077133">
+    <w:abstractNumId w:val="26077133"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15263,51 +15712,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId368477235" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId330169b017512847b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId547564545" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId90086a138de363399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>