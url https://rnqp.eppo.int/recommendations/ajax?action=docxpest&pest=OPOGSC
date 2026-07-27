--- v3 (2026-05-24)
+++ v4 (2026-07-27)
@@ -521,51 +521,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId90086a138de363399" w:history="1">
+      <w:hyperlink r:id="rId32056a66d89b41573" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). This pest is a candidate for the RNQP status according to the IIA2AWG</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3237,137 +3237,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26077133">
+  <w:abstractNum w:abstractNumId="80491079">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26302040">
+    <w:lvl w:ilvl="0" w:tplc="95100920">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26302040" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95100920" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26302040" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95100920" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26302040" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95100920" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26302040" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95100920" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26302040" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95100920" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26302040" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95100920" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26302040" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95100920" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26302040" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95100920" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26077132">
+  <w:abstractNum w:abstractNumId="80491078">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49068561">
+    <w:lvl w:ilvl="0" w:tplc="50331608">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4119,55 +4119,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26077132">
-    <w:abstractNumId w:val="26077132"/>
+  <w:num w:numId="80491078">
+    <w:abstractNumId w:val="80491078"/>
   </w:num>
-  <w:num w:numId="26077133">
-    <w:abstractNumId w:val="26077133"/>
+  <w:num w:numId="80491079">
+    <w:abstractNumId w:val="80491079"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15712,51 +15712,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId547564545" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId90086a138de363399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId537879709" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId32056a66d89b41573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>