--- v1 (2026-03-10)
+++ v2 (2026-05-13)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liriomyza huidobrensis (LIRIHU)</w:t>
+        <w:t xml:space="preserve">Liriomyza huidobrensis LIRIHU</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Fruits (including hops) sector, Ornamental sector, Vegetable propagating and planting material (other than seeds) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -511,80 +530,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId661669b0184d2464f" w:history="1">
+      <w:hyperlink r:id="rId24366a04dbac37e20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fragaria (herbaceous species) ()</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -804,50 +823,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">There are no reports showing that L. huidobrensis and/or L. trifolii can cause damage/infestations in Fragaria crops. There is no indication that these pests are able to cause economic damage to strawberry crops. Consequently Fragaria plants for planting are not considered to be a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No impact are reported on 'fruit' species. No herbaceous 'fruit' species is considered as a major host. Impacts are mainly reported for ornamentals and vegetables (EFSA PLH, 2012).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: In absence of infestation reports of Fragaria plants, this host is not considered to be a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -993,51 +1306,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2012) Scientific Opinion on the risks to plant health posed by Liriomyza huidobrensis (Blanchard) and Liriomyza trifolii (Burgess) to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2012;10(12):3028. [190 pp.] doi:10.2903/j.efsa.2012.3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId675769b0184d248be" w:history="1">
+      <w:hyperlink r:id="rId62226a04dbac38368" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1048,51 +1361,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Liriomyza huidobrensis (Branchard) and Liriomyza trifolii (Burgess);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">herbaceous species ()</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -1330,50 +1643,395 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Liriomyza spp. are also regularly associated with cut flowers, branches with foliage and leafy vegetables for consumption (EFSA, 2012; Europhyt, 1994 -2012 on Liriomyza, Liriomyza sp., L. huidobrensis). Outdoor populations are widespread in the Mediterranean area. There is little information on the natural dispersal of Liriomyza. L. huidobrensis is a larger and stronger flyer than L. trifolii but all Liriomyza adults are capable of only limited flight. The two species are therefore expected to fly only from a greenhouse to the nearest field or other greenhouse and vice versa (EFSA PLH, 2012).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">In conclusion plants for planting are a pathway, but it is suggested not a significant pathway for Mediterranean countries due to their polyphagy, the frequent occurrence of alternate vegetable and ornamental hosts and suitable environmental conditions, and their capacity for flight. Experts considered that the 'substantially free from' requirement should suffice.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L. huidobrensis and L. trifolii include are highly polyphagous, have a high reproductive potential (may have 10 generations per year) and are difficult to detect during early stages of infestation (freshly laid eggs and mines made by young larvae together with pupae on the plant or attached soil may be overlooked).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In countries with a Mediterranean climate the impact is minor, because outdoor and protected crop production is rarely reduced by either Liriomyza species and, if so, only to a limited extent; additional control measures are rarely necessary.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In countries with a non-Mediterranean climate the impact in protected crops is moderate because production is occasionally reduced by both L. species to a limited extent; additional control measures are occasionally necessary. The impact of both the Liriomyza species in the past was major at some locations and, at present, it is generally minor in field crops and occasionally moderate on indoor ornamentals and tomatoes.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In countries with a non-Mediterranean climate the impact on outdoor crops is minimal for L. trifolii as differences in outdoor host crop production are within normal day-to-day variation; no additional control measures are required (EFSA PLH, 2013).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impact is minor to medium. Moreover ornamentals infested with Liriomyza may pose an unacceptable risk to vegetable crops which sometimes are grown in the same premises.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: general requirement for substantial freedom should be sufficient for all ornamental hosts, given that symptoms are usually visible on young plants, and in line with the decisions taken in the vegetable sector where impacts are potentially greater because of limited control options. Plants for planting are not (any longer) the main pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1519,51 +2177,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2012) Scientific Opinion on the risks to plant health posed by Liriomyza huidobrensis (Blanchard) and Liriomyza trifolii (Burgess) to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2012;10(12):3028. [190 pp.] doi:10.2903/j.efsa.2012.3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId218669b0184d24b45" w:history="1">
+      <w:hyperlink r:id="rId24086a04dbac38816" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1574,51 +2232,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Liriomyza huidobrensis (Branchard) and Liriomyza trifolii (Burgess);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">herbaceous species ()</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1838,50 +2496,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pests are easily transported with plant material. Long distance infestation may also occur via cut flowers and leafy vegetables. Outdoor populations are widespread in the Mediterranean area. There is little information on the natural dispersal of Liriomyza. L. huidobrensis is a larger and stronger flyer than L. trifolii but all Liriomyza adults are capable of only limited flight. The two species are therefore expected to fly only from a greenhouse to the nearest field or other greenhouse and vice versa (EFSA PLH, 2012). The vegetable SEWG concluded that the pest does not qualify for RNQP status because of the importance of other pathways (including local spread from established populations).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: this pest/host combination does not qualify for RNQP status because of the importance of other pathways (including local spread from established populations). Propagating material should be “substantially free” (i.e. no tolerance of symptoms on the marketed plants).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2027,51 +2963,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2012) Scientific Opinion on the risks to plant health posed by Liriomyza huidobrensis (Blanchard) and Liriomyza trifolii (Burgess) to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2012;10(12):3028. [190 pp.] doi:10.2903/j.efsa.2012.3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969069b0184d24d91" w:history="1">
+      <w:hyperlink r:id="rId12436a04dbac38bf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2187,137 +3123,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38553875">
+  <w:abstractNum w:abstractNumId="70800449">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51774936">
+    <w:lvl w:ilvl="0" w:tplc="37384157">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51774936" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37384157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51774936" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37384157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51774936" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37384157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51774936" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37384157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51774936" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37384157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51774936" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37384157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51774936" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37384157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51774936" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37384157" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38553874">
+  <w:abstractNum w:abstractNumId="70800448">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84923758">
+    <w:lvl w:ilvl="0" w:tplc="74219246">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3069,55 +4005,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38553874">
-    <w:abstractNumId w:val="38553874"/>
+  <w:num w:numId="70800448">
+    <w:abstractNumId w:val="70800448"/>
   </w:num>
-  <w:num w:numId="38553875">
-    <w:abstractNumId w:val="38553875"/>
+  <w:num w:numId="70800449">
+    <w:abstractNumId w:val="70800449"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14662,51 +15598,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId965920386" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId661669b0184d2464f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId675769b0184d248be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf" TargetMode="External"/><Relationship Id="rId218669b0184d24b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf" TargetMode="External"/><Relationship Id="rId969069b0184d24d91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId520971580" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId24366a04dbac37e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId62226a04dbac38368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf" TargetMode="External"/><Relationship Id="rId24086a04dbac38816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf" TargetMode="External"/><Relationship Id="rId12436a04dbac38bf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>