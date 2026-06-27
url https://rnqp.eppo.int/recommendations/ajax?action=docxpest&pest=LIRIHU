--- v2 (2026-05-13)
+++ v3 (2026-06-27)
@@ -530,51 +530,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24366a04dbac37e20" w:history="1">
+      <w:hyperlink r:id="rId13816a405cec683f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1306,51 +1306,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2012) Scientific Opinion on the risks to plant health posed by Liriomyza huidobrensis (Blanchard) and Liriomyza trifolii (Burgess) to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2012;10(12):3028. [190 pp.] doi:10.2903/j.efsa.2012.3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62226a04dbac38368" w:history="1">
+      <w:hyperlink r:id="rId78796a405cec6881c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2177,51 +2177,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2012) Scientific Opinion on the risks to plant health posed by Liriomyza huidobrensis (Blanchard) and Liriomyza trifolii (Burgess) to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2012;10(12):3028. [190 pp.] doi:10.2903/j.efsa.2012.3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24086a04dbac38816" w:history="1">
+      <w:hyperlink r:id="rId81336a405cec68c5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2963,51 +2963,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2012) Scientific Opinion on the risks to plant health posed by Liriomyza huidobrensis (Blanchard) and Liriomyza trifolii (Burgess) to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2012;10(12):3028. [190 pp.] doi:10.2903/j.efsa.2012.3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12436a04dbac38bf7" w:history="1">
+      <w:hyperlink r:id="rId65036a405cec6902d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3123,137 +3123,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70800449">
+  <w:abstractNum w:abstractNumId="88317921">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37384157">
+    <w:lvl w:ilvl="0" w:tplc="91877483">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37384157" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91877483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37384157" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91877483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37384157" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91877483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37384157" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91877483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37384157" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91877483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37384157" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91877483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37384157" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91877483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37384157" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91877483" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70800448">
+  <w:abstractNum w:abstractNumId="88317920">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74219246">
+    <w:lvl w:ilvl="0" w:tplc="64905724">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4005,55 +4005,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70800448">
-    <w:abstractNumId w:val="70800448"/>
+  <w:num w:numId="88317920">
+    <w:abstractNumId w:val="88317920"/>
   </w:num>
-  <w:num w:numId="70800449">
-    <w:abstractNumId w:val="70800449"/>
+  <w:num w:numId="88317921">
+    <w:abstractNumId w:val="88317921"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15598,51 +15598,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId520971580" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId24366a04dbac37e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId62226a04dbac38368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf" TargetMode="External"/><Relationship Id="rId24086a04dbac38816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf" TargetMode="External"/><Relationship Id="rId12436a04dbac38bf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId622293113" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13816a405cec683f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId78796a405cec6881c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf" TargetMode="External"/><Relationship Id="rId81336a405cec68c5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf" TargetMode="External"/><Relationship Id="rId65036a405cec6902d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>