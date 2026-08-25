--- v3 (2026-06-27)
+++ v4 (2026-08-25)
@@ -530,51 +530,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13816a405cec683f4" w:history="1">
+      <w:hyperlink r:id="rId51786a8d0ac440b4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1306,51 +1306,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2012) Scientific Opinion on the risks to plant health posed by Liriomyza huidobrensis (Blanchard) and Liriomyza trifolii (Burgess) to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2012;10(12):3028. [190 pp.] doi:10.2903/j.efsa.2012.3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78796a405cec6881c" w:history="1">
+      <w:hyperlink r:id="rId41516a8d0ac440fa1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2177,51 +2177,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2012) Scientific Opinion on the risks to plant health posed by Liriomyza huidobrensis (Blanchard) and Liriomyza trifolii (Burgess) to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2012;10(12):3028. [190 pp.] doi:10.2903/j.efsa.2012.3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81336a405cec68c5f" w:history="1">
+      <w:hyperlink r:id="rId50286a8d0ac441463" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2963,51 +2963,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2012) Scientific Opinion on the risks to plant health posed by Liriomyza huidobrensis (Blanchard) and Liriomyza trifolii (Burgess) to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2012;10(12):3028. [190 pp.] doi:10.2903/j.efsa.2012.3028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65036a405cec6902d" w:history="1">
+      <w:hyperlink r:id="rId91686a8d0ac441af5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3123,137 +3123,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88317921">
+  <w:abstractNum w:abstractNumId="10928561">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91877483">
+    <w:lvl w:ilvl="0" w:tplc="23721449">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91877483" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23721449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91877483" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23721449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91877483" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23721449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91877483" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23721449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91877483" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23721449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91877483" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23721449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91877483" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23721449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91877483" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23721449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88317920">
+  <w:abstractNum w:abstractNumId="10928560">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64905724">
+    <w:lvl w:ilvl="0" w:tplc="26555872">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4005,55 +4005,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88317920">
-    <w:abstractNumId w:val="88317920"/>
+  <w:num w:numId="10928560">
+    <w:abstractNumId w:val="10928560"/>
   </w:num>
-  <w:num w:numId="88317921">
-    <w:abstractNumId w:val="88317921"/>
+  <w:num w:numId="10928561">
+    <w:abstractNumId w:val="10928561"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15598,51 +15598,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId622293113" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13816a405cec683f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId78796a405cec6881c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf" TargetMode="External"/><Relationship Id="rId81336a405cec68c5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf" TargetMode="External"/><Relationship Id="rId65036a405cec6902d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId475280850" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId51786a8d0ac440b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId41516a8d0ac440fa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf" TargetMode="External"/><Relationship Id="rId50286a8d0ac441463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf" TargetMode="External"/><Relationship Id="rId91686a8d0ac441af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/3028.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>