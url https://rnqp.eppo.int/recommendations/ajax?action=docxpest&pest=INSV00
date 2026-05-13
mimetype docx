--- v2 (2026-03-10)
+++ v3 (2026-05-13)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Impatiens necrotic spot tospovirus (Impatiens necrotic spot virus) (INSV00)</w:t>
+        <w:t xml:space="preserve">Impatiens necrotic spot tospovirus (Impatiens necrotic spot virus) INSV00</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -484,80 +503,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId381969b0175bef422" w:history="1">
+      <w:hyperlink r:id="rId93916a04db7bb43d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Begonia (Begonia x hiemalis) (BEGEH)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -713,50 +732,502 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest is listed in EPPO PM 4/19 Standard on Begonia. Because publications mainly refer to Begonia sp., experts agreed to refer to the host plant as Begonia rather than only Begonia x hiemalis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSV has a broad host range of more than 300 species, mostly ornamentals. INSV presents a serious problem to the ornamentals industry (Daughtrey et al., 1997; Elliott et al., 2009). Approximately 80 % of of greenhouse ornamentals tospovirus problems in USA have been identified as INSV; and less than 20% for TSWV (Daughtrey et al., 1997). Symptoms of tospoviruses vary significantly depending on local or systemic infections, on the host species, its development stage, the virus strain, and environmental (growth) factors (EFSA, 2012).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">On Begonia spp. infected with INSV, systemic and local infections are commonly seen. Initial symptoms are mosaic patterns, followed by necrotic spots on leaves, concentric rings, then necrotic areas on flowers, stem and vein necrosis, followed by systemic infection of upper leaves and finally stunting and burning of foliage (Daughtrey et al., 1997; EFSA, 2012; Tian et al., 2013; Trkulja et al., 2013). In some cases, infection of host plants by INSV, can be symptomless (Daughtrey et al., 1997; Hausbeck et al., 1992; Elliott et al., 2009) and the visual examination is not fully reliable for detecting INSV. Begonia x hiemalis is included in the plant species found infected with INSV in the Netherlands (Verhoeven and Roenhorst, 1998).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Canada, stunted plant growth and necrotic spots were observed on leaves of all Hiemalis begonias (Begonia x hiemalis) in a greenhouse. Initial symptoms were mosaic patterns, followed by necrotic spots on leaves, concentric rings, then necrotic areas on flowers, stem and vein necrosis, and finally stunting and burning of foliage similar to damage caused by sunburn or chemical injury. Thrips were observed colonizing nearby begonia plants (Tian et al., 2013).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">No other information on direct impacts on this host could be found (though it could potentially have an indirect impact on neighbouring host plants in the facility in the presence of vectors).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4/19 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1079,92 +1550,92 @@
         <w:t xml:space="preserve">International Committee on Taxonomy of Viruses (ICTV) (2015) Implementation of non-Latinized binomial species names in the family Bunyaviridae.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tian X, Zheng Y, Chintaluri K &amp; Meng B (2013) First report of Impatiens necrotic spot virus on Hiemalis begonia (Begonia × hiemalis) in Canada. Plant Disease 97, 291. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId691869b0175bef745" w:history="1">
+      <w:hyperlink r:id="rId81216a04db7bb495c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-12-0868-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trkulja V, Mihić, Salapura J, Ćurković B, Stanković I, Bulajić, A. Vučurović &amp; B. Krstić (2013) First Report of Impatiens necrotic spot virus on Begonia in Bosnia and Herzegovina. Plant Diseases 97, 7, 1004. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId922169b0175bef77b" w:history="1">
+      <w:hyperlink r:id="rId56376a04db7bb4990" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-13-0088-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1198,51 +1669,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verhoeven TJ &amp; Roenhorst JW (1998) Occurrence of tospoviruses in the Netherlands. Proceedings of the Fourth International Symposium on Tospoviruses and thrips in Floral and Vegetable Crops, Wageningen, Netherlands. 77-80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dianthus caryophyllus (DINCA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -1664,50 +2135,183 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Not recommended for RNQP status because of lack of evidence on economic impact and pathway importance on this host.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2005,51 +2609,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verhoeven TJ &amp; Roenhorst JW (1998) Occurrence of tospoviruses in the Netherlands. Proceedings of the Fourth International Symposium on Tospoviruses and thrips in Floral and Vegetable Crops, Wageningen, Netherlands. 77-80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia pulcherrima (EPHPU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -2278,50 +2882,328 @@
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">INSV has a broad host range of more than 300 species, mostly ornamentals. INSV presents a serious problem to the ornamentals industry (Daughtrey et al., 1997; Elliott et al., 2009). Approximately 80 % of of greenhouse ornamentals tospovirus problems in USA have been identified as INSV; and less than 20% for TSWV (Daughtrey et al., 1997). Symptoms of tospoviruses vary significantly depending on local or systemic infections, on the host species, its development stage, the virus strain, and environmental (growth) factors (EFSA, 2012).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Roses (Rosa hybrids) and poinsettias (Euphorbia pulcherrima) are the only major flower crops not susceptible to INSV or TSWV (Daughtrey et al., 1997). Euphorbia pulcherrima is not included in the plant species found infected with INSV in the Netherlands (Verhoeven and Roenhorst, 1998).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Not recommended for RNQP status because of lack of evidence on economic impact and pathway importance on this host.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2596,51 +3478,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verhoeven TJ &amp; Roenhorst JW (1998) Occurrence of tospoviruses in the Netherlands. Proceedings of the Fourth International Symposium on Tospoviruses and thrips in Floral and Vegetable Crops, Wageningen, Netherlands. 77-80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gerbera (1GEBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -3062,50 +3944,183 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Not recommended for RNQP status because of lack of evidence on economic impact and pathway importance on this host.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3403,51 +4418,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vicchi V &amp; Bellardi MG (1996) Evaluation of the ELISA technique in the diagnosis of tospoviruses in ornamental plants. Informatore Fitopatologico 46, 60-63;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Impatiens New Guinea hybrids (IPANG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -3603,50 +4618,428 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest is listed in EPPO PM 4/20 Standard for New Guinea hybrids of impatiens.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSV also has a broad host range of more than 300 species, mostly ornamentals. INSV has caused significant crop losses for growers of major flower crops, including Impatiens spp. and Impatiens New Guinea hybrids (Daughtrey et al., 1997; Elliott et al., 2009; Verhoeven &amp; Roenhorst, 1998). Approximately 80 % of of greenhouse ornamentals tospovirus problems in USA have been identified as INSV; and less than 20% for TSWV (Daughtrey et al., 1997). Symptoms of tospoviruses vary significantly depending on local or systemic infections, on the host species, its development stage, the virus strain, and environmental (growth) factors (EFSA, 2012).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The most common symptom of INSV infection on impatiens is dark purple ring spots, black rings and line patterns and systemic chlorotic to necrotic spots on the leaves. Dark streaks on the stems or leaves may also occur. Yellowing of the foliage and development of “strap-like” leaves often accompany ring spotting and streaking (Daughtrey et al., 1997).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4/20 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4052,51 +5445,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verhoeven TJ &amp; Roenhorst JW (1998) Occurrence of tospoviruses in the Netherlands. Proceedings of the Fourth International Symposium on Tospoviruses and thrips in Floral and Vegetable Crops, Wageningen, Netherlands. 77-80;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelargonium (1PELG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -4530,50 +5923,183 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Not recommended for the RNQP Status despite listed in a EPPO PM 4 Standard on this host, because of lack of evidence on economic impact and pathway importance on this host.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5045,137 +6571,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54695787">
+  <w:abstractNum w:abstractNumId="14944839">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39587025">
+    <w:lvl w:ilvl="0" w:tplc="20649648">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39587025" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20649648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39587025" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20649648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39587025" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20649648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39587025" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20649648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39587025" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20649648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39587025" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20649648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39587025" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20649648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39587025" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20649648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54695786">
+  <w:abstractNum w:abstractNumId="14944838">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83116833">
+    <w:lvl w:ilvl="0" w:tplc="30643509">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5927,55 +7453,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54695786">
-    <w:abstractNumId w:val="54695786"/>
+  <w:num w:numId="14944838">
+    <w:abstractNumId w:val="14944838"/>
   </w:num>
-  <w:num w:numId="54695787">
-    <w:abstractNumId w:val="54695787"/>
+  <w:num w:numId="14944839">
+    <w:abstractNumId w:val="14944839"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17520,51 +19046,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId515806825" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId381969b0175bef422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId691869b0175bef745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-12-0868-PDN" TargetMode="External"/><Relationship Id="rId922169b0175bef77b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-13-0088-PDN" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId406462797" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId93916a04db7bb43d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId81216a04db7bb495c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-12-0868-PDN" TargetMode="External"/><Relationship Id="rId56376a04db7bb4990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-13-0088-PDN" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>