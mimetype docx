--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId93916a04db7bb43d2" w:history="1">
+      <w:hyperlink r:id="rId79396a405ca41c1fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1550,92 +1550,92 @@
         <w:t xml:space="preserve">International Committee on Taxonomy of Viruses (ICTV) (2015) Implementation of non-Latinized binomial species names in the family Bunyaviridae.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tian X, Zheng Y, Chintaluri K &amp; Meng B (2013) First report of Impatiens necrotic spot virus on Hiemalis begonia (Begonia × hiemalis) in Canada. Plant Disease 97, 291. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81216a04db7bb495c" w:history="1">
+      <w:hyperlink r:id="rId37286a405ca41c7bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-12-0868-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trkulja V, Mihić, Salapura J, Ćurković B, Stanković I, Bulajić, A. Vučurović &amp; B. Krstić (2013) First Report of Impatiens necrotic spot virus on Begonia in Bosnia and Herzegovina. Plant Diseases 97, 7, 1004. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56376a04db7bb4990" w:history="1">
+      <w:hyperlink r:id="rId48876a405ca41c7f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-13-0088-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6571,137 +6571,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14944839">
+  <w:abstractNum w:abstractNumId="12999210">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20649648">
+    <w:lvl w:ilvl="0" w:tplc="74112351">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20649648" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74112351" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20649648" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74112351" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20649648" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74112351" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20649648" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74112351" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20649648" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74112351" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20649648" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74112351" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20649648" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74112351" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20649648" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74112351" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14944838">
+  <w:abstractNum w:abstractNumId="12999209">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30643509">
+    <w:lvl w:ilvl="0" w:tplc="34794757">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7453,55 +7453,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14944838">
-    <w:abstractNumId w:val="14944838"/>
+  <w:num w:numId="12999209">
+    <w:abstractNumId w:val="12999209"/>
   </w:num>
-  <w:num w:numId="14944839">
-    <w:abstractNumId w:val="14944839"/>
+  <w:num w:numId="12999210">
+    <w:abstractNumId w:val="12999210"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -19046,51 +19046,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId406462797" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId93916a04db7bb43d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId81216a04db7bb495c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-12-0868-PDN" TargetMode="External"/><Relationship Id="rId56376a04db7bb4990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-13-0088-PDN" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId759087412" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId79396a405ca41c1fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId37286a405ca41c7bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-12-0868-PDN" TargetMode="External"/><Relationship Id="rId48876a405ca41c7f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-13-0088-PDN" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>