--- v4 (2026-06-27)
+++ v5 (2026-08-25)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId79396a405ca41c1fb" w:history="1">
+      <w:hyperlink r:id="rId93686a8d0a7b7d7eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1550,92 +1550,92 @@
         <w:t xml:space="preserve">International Committee on Taxonomy of Viruses (ICTV) (2015) Implementation of non-Latinized binomial species names in the family Bunyaviridae.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tian X, Zheng Y, Chintaluri K &amp; Meng B (2013) First report of Impatiens necrotic spot virus on Hiemalis begonia (Begonia × hiemalis) in Canada. Plant Disease 97, 291. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37286a405ca41c7bc" w:history="1">
+      <w:hyperlink r:id="rId21676a8d0a7b7de0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-12-0868-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trkulja V, Mihić, Salapura J, Ćurković B, Stanković I, Bulajić, A. Vučurović &amp; B. Krstić (2013) First Report of Impatiens necrotic spot virus on Begonia in Bosnia and Herzegovina. Plant Diseases 97, 7, 1004. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48876a405ca41c7f4" w:history="1">
+      <w:hyperlink r:id="rId34496a8d0a7b7de45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-13-0088-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6571,137 +6571,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12999210">
+  <w:abstractNum w:abstractNumId="80295263">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74112351">
+    <w:lvl w:ilvl="0" w:tplc="61186524">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74112351" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61186524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74112351" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61186524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74112351" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61186524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74112351" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61186524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74112351" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61186524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74112351" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61186524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74112351" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61186524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74112351" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61186524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12999209">
+  <w:abstractNum w:abstractNumId="80295262">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34794757">
+    <w:lvl w:ilvl="0" w:tplc="20033057">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7453,55 +7453,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12999209">
-    <w:abstractNumId w:val="12999209"/>
+  <w:num w:numId="80295262">
+    <w:abstractNumId w:val="80295262"/>
   </w:num>
-  <w:num w:numId="12999210">
-    <w:abstractNumId w:val="12999210"/>
+  <w:num w:numId="80295263">
+    <w:abstractNumId w:val="80295263"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -19046,51 +19046,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId759087412" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId79396a405ca41c1fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId37286a405ca41c7bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-12-0868-PDN" TargetMode="External"/><Relationship Id="rId48876a405ca41c7f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-13-0088-PDN" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId624159974" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId93686a8d0a7b7d7eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId21676a8d0a7b7de0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-12-0868-PDN" TargetMode="External"/><Relationship Id="rId34496a8d0a7b7de45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-13-0088-PDN" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>