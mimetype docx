--- v4 (2026-08-03)
+++ v5 (2026-09-17)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId33596a70292075222" w:history="1">
+      <w:hyperlink r:id="rId14996aabbc0f98106" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1303,51 +1303,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38376a702920756b4" w:history="1">
+      <w:hyperlink r:id="rId62406aabbc0f9855e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2226,51 +2226,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42346a70292075bcb" w:history="1">
+      <w:hyperlink r:id="rId43006aabbc0f989fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3113,51 +3113,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50806a702920760c9" w:history="1">
+      <w:hyperlink r:id="rId56556aabbc0f98e7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4008,51 +4008,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81656a70292078678" w:history="1">
+      <w:hyperlink r:id="rId44396aabbc0f992dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4931,51 +4931,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61176a70292078b86" w:history="1">
+      <w:hyperlink r:id="rId23116aabbc0f99777" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5818,51 +5818,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73836a70292079051" w:history="1">
+      <w:hyperlink r:id="rId28816aabbc0f99be8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6713,51 +6713,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14096a70292079543" w:history="1">
+      <w:hyperlink r:id="rId20446aabbc0f9a057" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7608,51 +7608,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91796a70292079a10" w:history="1">
+      <w:hyperlink r:id="rId93556aabbc0f9a503" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8503,51 +8503,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93006a70292079ed5" w:history="1">
+      <w:hyperlink r:id="rId43756aabbc0f9a966" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9398,51 +9398,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30436a7029207a3b8" w:history="1">
+      <w:hyperlink r:id="rId11086aabbc0f9affe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10293,51 +10293,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92486a7029207a870" w:history="1">
+      <w:hyperlink r:id="rId59796aabbc0f9b480" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11188,51 +11188,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13226a7029207ad40" w:history="1">
+      <w:hyperlink r:id="rId18726aabbc0f9b8e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12083,51 +12083,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84466a7029207b244" w:history="1">
+      <w:hyperlink r:id="rId70886aabbc0f9bd6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12978,51 +12978,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28416a7029207b6e2" w:history="1">
+      <w:hyperlink r:id="rId67396aabbc0f9c1c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13865,51 +13865,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24486a7029207bb95" w:history="1">
+      <w:hyperlink r:id="rId37176aabbc0f9c657" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14760,51 +14760,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79636a7029207c065" w:history="1">
+      <w:hyperlink r:id="rId78986aabbc0f9cac3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15655,51 +15655,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26276a7029207c580" w:history="1">
+      <w:hyperlink r:id="rId62426aabbc0f9cf25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16550,51 +16550,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47836a7029207ca3f" w:history="1">
+      <w:hyperlink r:id="rId17056aabbc0f9d3b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17437,51 +17437,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19846a7029207cfa1" w:history="1">
+      <w:hyperlink r:id="rId54886aabbc0f9d80c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17666,137 +17666,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96811187">
+  <w:abstractNum w:abstractNumId="16799704">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35568626">
+    <w:lvl w:ilvl="0" w:tplc="20473134">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35568626" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20473134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35568626" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20473134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35568626" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20473134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35568626" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20473134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35568626" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20473134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35568626" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20473134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35568626" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20473134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35568626" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20473134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96811186">
+  <w:abstractNum w:abstractNumId="16799703">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24458173">
+    <w:lvl w:ilvl="0" w:tplc="12641555">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18548,55 +18548,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96811186">
-    <w:abstractNumId w:val="96811186"/>
+  <w:num w:numId="16799703">
+    <w:abstractNumId w:val="16799703"/>
   </w:num>
-  <w:num w:numId="96811187">
-    <w:abstractNumId w:val="96811187"/>
+  <w:num w:numId="16799704">
+    <w:abstractNumId w:val="16799704"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -30141,51 +30141,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId726167983" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId33596a70292075222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId38376a702920756b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId42346a70292075bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId50806a702920760c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId81656a70292078678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId61176a70292078b86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId73836a70292079051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId14096a70292079543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId91796a70292079a10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId93006a70292079ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId30436a7029207a3b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId92486a7029207a870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId13226a7029207ad40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId84466a7029207b244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId28416a7029207b6e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId24486a7029207bb95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId79636a7029207c065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId26276a7029207c580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId47836a7029207ca3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId19846a7029207cfa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId142344612" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14996aabbc0f98106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId62406aabbc0f9855e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId43006aabbc0f989fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId56556aabbc0f98e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId44396aabbc0f992dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId23116aabbc0f99777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId28816aabbc0f99be8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId20446aabbc0f9a057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId93556aabbc0f9a503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId43756aabbc0f9a966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId11086aabbc0f9affe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId59796aabbc0f9b480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId18726aabbc0f9b8e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId70886aabbc0f9bd6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId67396aabbc0f9c1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId37176aabbc0f9c657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId78986aabbc0f9cac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId62426aabbc0f9cf25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId17056aabbc0f9d3b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId54886aabbc0f9d80c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>