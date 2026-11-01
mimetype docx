--- v5 (2026-09-17)
+++ v6 (2026-11-01)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14996aabbc0f98106" w:history="1">
+      <w:hyperlink r:id="rId33036ae762ee69a01" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1303,51 +1303,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62406aabbc0f9855e" w:history="1">
+      <w:hyperlink r:id="rId36596ae762ee69c73" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2226,51 +2226,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43006aabbc0f989fe" w:history="1">
+      <w:hyperlink r:id="rId43816ae762ee69f99" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3113,51 +3113,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56556aabbc0f98e7b" w:history="1">
+      <w:hyperlink r:id="rId16146ae762ee6a296" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4008,51 +4008,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44396aabbc0f992dd" w:history="1">
+      <w:hyperlink r:id="rId78856ae762ee6a4eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4931,51 +4931,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23116aabbc0f99777" w:history="1">
+      <w:hyperlink r:id="rId85526ae762ee6a799" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5818,51 +5818,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28816aabbc0f99be8" w:history="1">
+      <w:hyperlink r:id="rId10656ae762ee6a9e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6713,51 +6713,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20446aabbc0f9a057" w:history="1">
+      <w:hyperlink r:id="rId27026ae762ee6ac44" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7608,51 +7608,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93556aabbc0f9a503" w:history="1">
+      <w:hyperlink r:id="rId67626ae762ee6ae8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8503,51 +8503,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43756aabbc0f9a966" w:history="1">
+      <w:hyperlink r:id="rId72076ae762ee6b0c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9398,51 +9398,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11086aabbc0f9affe" w:history="1">
+      <w:hyperlink r:id="rId41836ae762ee6b326" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10293,51 +10293,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59796aabbc0f9b480" w:history="1">
+      <w:hyperlink r:id="rId73046ae762ee6b563" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11188,51 +11188,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18726aabbc0f9b8e5" w:history="1">
+      <w:hyperlink r:id="rId19756ae762ee6b7d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12083,51 +12083,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70886aabbc0f9bd6a" w:history="1">
+      <w:hyperlink r:id="rId90026ae762ee6ba14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12978,51 +12978,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67396aabbc0f9c1c8" w:history="1">
+      <w:hyperlink r:id="rId97856ae762ee6bc62" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13865,51 +13865,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37176aabbc0f9c657" w:history="1">
+      <w:hyperlink r:id="rId28016ae762ee6be98" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14760,51 +14760,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78986aabbc0f9cac3" w:history="1">
+      <w:hyperlink r:id="rId57646ae762ee6c217" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15655,51 +15655,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62426aabbc0f9cf25" w:history="1">
+      <w:hyperlink r:id="rId79046ae762ee6c494" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16550,51 +16550,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17056aabbc0f9d3b1" w:history="1">
+      <w:hyperlink r:id="rId60926ae762ee6c6fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17437,51 +17437,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54886aabbc0f9d80c" w:history="1">
+      <w:hyperlink r:id="rId10206ae762ee6c922" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17666,137 +17666,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16799704">
+  <w:abstractNum w:abstractNumId="18232969">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20473134">
+    <w:lvl w:ilvl="0" w:tplc="91386506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20473134" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91386506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20473134" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91386506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20473134" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91386506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20473134" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91386506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20473134" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91386506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20473134" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91386506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20473134" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91386506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20473134" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91386506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16799703">
+  <w:abstractNum w:abstractNumId="18232968">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12641555">
+    <w:lvl w:ilvl="0" w:tplc="32452050">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18548,55 +18548,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16799703">
-    <w:abstractNumId w:val="16799703"/>
+  <w:num w:numId="18232968">
+    <w:abstractNumId w:val="18232968"/>
   </w:num>
-  <w:num w:numId="16799704">
-    <w:abstractNumId w:val="16799704"/>
+  <w:num w:numId="18232969">
+    <w:abstractNumId w:val="18232969"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -30141,51 +30141,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId142344612" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14996aabbc0f98106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId62406aabbc0f9855e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId43006aabbc0f989fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId56556aabbc0f98e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId44396aabbc0f992dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId23116aabbc0f99777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId28816aabbc0f99be8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId20446aabbc0f9a057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId93556aabbc0f9a503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId43756aabbc0f9a966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId11086aabbc0f9affe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId59796aabbc0f9b480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId18726aabbc0f9b8e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId70886aabbc0f9bd6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId67396aabbc0f9c1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId37176aabbc0f9c657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId78986aabbc0f9cac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId62426aabbc0f9cf25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId17056aabbc0f9d3b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId54886aabbc0f9d80c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId126051928" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId33036ae762ee69a01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId36596ae762ee69c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId43816ae762ee69f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId16146ae762ee6a296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId78856ae762ee6a4eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId85526ae762ee6a799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId10656ae762ee6a9e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId27026ae762ee6ac44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId67626ae762ee6ae8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId72076ae762ee6b0c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId41836ae762ee6b326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId73046ae762ee6b563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId19756ae762ee6b7d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId90026ae762ee6ba14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId97856ae762ee6bc62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId28016ae762ee6be98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId57646ae762ee6c217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId79046ae762ee6c494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId60926ae762ee6c6fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/><Relationship Id="rId10206ae762ee6c922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>