--- v2 (2026-03-10)
+++ v3 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Erwinia amylovora (ERWIAM)</w:t>
+        <w:t xml:space="preserve">Erwinia amylovora ERWIAM</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Ornamental sector, Fruits (including hops) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -484,80 +503,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId434269b0175610bfa" w:history="1">
+      <w:hyperlink r:id="rId92736a138e08a8f1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Amelanchier (1AMEG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -895,50 +914,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -1381,51 +1419,51 @@
         <w:t xml:space="preserve">Bobev SG, van Vaerenbergh J &amp; Maes M (2007) First report of fire blight on Pyrus elaeagrifolia and Amelanchier sp. in Bulgaria. Plant Disease 91, pp.110;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId341069b01756110f8" w:history="1">
+      <w:hyperlink r:id="rId19666a138e08a9469" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1459,51 +1497,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Giorgi S &amp; Scortichini M (2005) Molecular characterization of Erwinia amylovora strains from different host plants through RFLP analysis and sequencing of hrpN and dspA/E genes. Plant Pathology 54, 789-798;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chaenomeles (1CNMG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -1841,50 +1879,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -2304,51 +2361,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId566169b01756115f8" w:history="1">
+      <w:hyperlink r:id="rId40406a138e08a9987" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2382,51 +2439,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Myung I S, Yun M J, Lee Y H, Kim G D &amp; Lee Y K (2016) First report of fire blight caused by Erwinia amylovora on Chinese quince in South Korea. Plant Disease 100; 2521;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cotoneaster (1CTTG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -2764,50 +2821,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -3227,51 +3303,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId800969b0175611afa" w:history="1">
+      <w:hyperlink r:id="rId66526a138e08a9eca" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3282,51 +3358,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Erwinia amylovora (Burr.) Winsl. et al.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Crataegus (1CSCG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -3673,50 +3749,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -4136,51 +4231,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId812369b0175611fda" w:history="1">
+      <w:hyperlink r:id="rId89516a138e08aa3f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4191,51 +4286,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Erwinia amylovora (Burr.) Winsl. et al.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cydonia (1CYDG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -4355,50 +4450,412 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP - based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4608,51 +5065,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId417369b0175612257" w:history="1">
+      <w:hyperlink r:id="rId22206a138e08aa887" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4663,51 +5120,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Erwinia amylovora (Burr.) Winsl. et al.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cydonia (1CYDG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -4863,50 +5320,436 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PM 4/27 is also suitable for the certification of ornamental plants of Malus, Pyrus and Cydonia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ornamental Cydonia were found to be susceptible in tests (Zeller, 1979). Therefore whatever the direct economic impacts on ornamental Cydonia, E. amylovora can be assumed to also have indirect unacceptable economic impacts on Malus and Pyrus plants for planting for fruit production, i.e. the conclusions for the fruit sector can be assumed to also apply to ornamental Cydonia.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Existing control is mainly based on prevention and exclusion. The use of chemical or biological products can prevent infection, and sanitation methods applied to infected plants can control the disease to a certain extent. No curative chemical control agents are available to eradicate E. amylovora (EFSA, 2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5105,51 +5948,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId615469b01756124e7" w:history="1">
+      <w:hyperlink r:id="rId62596a138e08aad6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5206,51 +6049,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zeller W (1979) Resistance and resistance breeding in ornamentals. Report of the EPPO colloquium on fireblight, Wageningen, 29-30 November 1977. Bulletin OEPP/EPPO Bulletin 9, 35-44;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Eriobotrya (1EIOG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -5588,50 +6431,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -6108,51 +6970,51 @@
         <w:t xml:space="preserve">Bastas K K &amp; Maden S (2007) Evaluation of host resistance inducers and conventional products for fire blight management in loquat and quince. Phytoprotection 88, 93-101;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932069b0175612a4d" w:history="1">
+      <w:hyperlink r:id="rId27356a138e08ab36a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6347,51 +7209,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zilberstaine M, Herzog Z, Manulis S &amp; Zutra D (1996) Outbreak of fire blight threatening the loquat industry in Israel. Acta Horticulturae 411, 177-178;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Eriobotrya (1EIOG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -6729,50 +7591,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -7238,51 +8119,51 @@
         <w:t xml:space="preserve">Bastas K K &amp; Maden S (2007) Evaluation of host resistance inducers and conventional products for fire blight management in loquat and quince. Phytoprotection 88, 93-101;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId808069b0175613011" w:history="1">
+      <w:hyperlink r:id="rId11146a138e08ab950" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7477,51 +8358,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zilberstaine M, Herzog Z, Manulis S &amp; Zutra D (1996) Outbreak of fire blight threatening the loquat industry in Israel. Acta Horticulturae 411, 177-178;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°9: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Malus (1MABG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -7641,50 +8522,412 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP - based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -7894,51 +9137,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId683169b017561333f" w:history="1">
+      <w:hyperlink r:id="rId42066a138e08abec9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7949,51 +9192,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Erwinia amylovora (Burr.) Winsl. et al.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°10: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Malus (1MABG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -8149,50 +9392,436 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PM 4/27 is also suitable for the certification of ornamental plants of Malus, Pyrus and Cydonia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Some varieties of ornamental Malus were found to be very susceptible in tests in France (Lecomte et al., 2001). Therefore whatever the direct economic impacts on ornamental Malus, E. amylovora can be assumed to also have indirect unacceptable economic impacts on Malus and Pyrus plants for planting for fruit production, i.e. the conclusions for the fruit sector can be assumed to also apply to ornamental Malus.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Existing control is mainly based on prevention and exclusion. The use of chemical or biological products can prevent infection, and sanitation methods applied to infected plants can control the disease to a certain extent. No curative chemical control agents are available to eradicate E. amylovora (EFSA, 2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP - based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -8391,51 +10020,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId844669b01756135c5" w:history="1">
+      <w:hyperlink r:id="rId98746a138e08ac3ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8469,51 +10098,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecomte P; Cadic A, Chartier R &amp; Paulin JP (2001) Ornamental apple and fire blight: many resistant genotypes. PHM Revue Horticole 422, 58-60;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°11: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mespilus (1MSPG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -8851,50 +10480,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -9440,51 +11088,51 @@
         <w:t xml:space="preserve">Dimitrova E &amp; Andreev L (2004) Fireblight situation in Bulgaria and measures undertaken by the NPPO. Bulletin OEPP 34, 343-345;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId997269b0175613b42" w:history="1">
+      <w:hyperlink r:id="rId37116a138e08ac95a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9541,51 +11189,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zsolt M (2004) Fireblight in Bekes County (Hungary) in 1996/2002. Bulletin OEPP 34, 391-394;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°12: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mespilus (1MSPG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -9923,50 +11571,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -10524,51 +12191,51 @@
         <w:t xml:space="preserve">Dimitrova E &amp; Andreev L (2004) Fireblight situation in Bulgaria and measures undertaken by the NPPO. Bulletin OEPP 34, 343-345;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId375569b01756140b5" w:history="1">
+      <w:hyperlink r:id="rId36466a138e08acf39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10625,51 +12292,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zsolt M (2004) Fireblight in Bekes County (Hungary) in 1996/2002. Bulletin OEPP 34, 391-394;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°13: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Photinia davidiana (STVDA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -11505,51 +13172,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580869b01756145d5" w:history="1">
+      <w:hyperlink r:id="rId67946a138e08ad475" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11560,51 +13227,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Erwinia amylovora (Burr.) Winsl. et al.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°14: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyracantha (1PYEG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -11942,50 +13609,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -12405,51 +14091,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId783169b0175614aa7" w:history="1">
+      <w:hyperlink r:id="rId32476a138e08ad95d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12460,51 +14146,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Erwinia amylovora (Burr.) Winsl. et al.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°15: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus (1PYUG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -12624,50 +14310,412 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP - based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -12877,51 +14925,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId329869b0175614d22" w:history="1">
+      <w:hyperlink r:id="rId96206a138e08ade01" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12932,51 +14980,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Erwinia amylovora (Burr.) Winsl. et al.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°16: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus (1PYUG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -13132,50 +15180,436 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PM 4/27 is also suitable for the certification of ornamental plants of Malus, Pyrus and Cydonia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Some varieties of ornamental Pyrus, e.g. Callery pear (Pyrus calleryana), a commonly planted street tree, are known to be susceptible (Chatfield et al., 2002). Therefore whatever the direct economic impacts on ornamental Pyrus, E. amylovora can be assumed to also have indirect unacceptable economic impacts on Malus and Pyrus plants for planting for fruit production, i.e. the conclusions for the fruit sector can be assumed to also apply to ornamental Pyrus.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Existing control is mainly based on prevention and exclusion. The use of chemical or biological products can prevent infection, and sanitation methods applied to infected plants can control the disease to a certain extent. No curative chemical control agents are available to eradicate E. amylovora (EFSA, 2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP - based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -13397,51 +15831,51 @@
         <w:t xml:space="preserve">Chatfield JA, Taylor NA, Draper EA, Nameth S &amp; Boggs JF (2002) Infectious disease problems of ornamental plants in Ohio: 2001. Special Circular - Ohio Agricultural Research and Development Center 186, 46-52;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId791069b017561500e" w:history="1">
+      <w:hyperlink r:id="rId47216a138e08ae2ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13475,51 +15909,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Erwinia amylovora (Burr.) Winsl. et al.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°17: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sorbus (1SOUG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -13857,50 +16291,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -14320,51 +16773,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId773569b01756154b7" w:history="1">
+      <w:hyperlink r:id="rId76606a138e08ae7af" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14480,137 +16933,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93675570">
+  <w:abstractNum w:abstractNumId="51264449">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93040781">
+    <w:lvl w:ilvl="0" w:tplc="85171172">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93040781" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85171172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93040781" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85171172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93040781" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85171172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93040781" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85171172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93040781" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85171172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93040781" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85171172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93040781" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85171172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93040781" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85171172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93675569">
+  <w:abstractNum w:abstractNumId="51264448">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26682394">
+    <w:lvl w:ilvl="0" w:tplc="18554700">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15362,55 +17815,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93675569">
-    <w:abstractNumId w:val="93675569"/>
+  <w:num w:numId="51264448">
+    <w:abstractNumId w:val="51264448"/>
   </w:num>
-  <w:num w:numId="93675570">
-    <w:abstractNumId w:val="93675570"/>
+  <w:num w:numId="51264449">
+    <w:abstractNumId w:val="51264449"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -26955,51 +29408,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId121050673" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId434269b0175610bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId341069b01756110f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId566169b01756115f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId800969b0175611afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId812369b0175611fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId417369b0175612257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId615469b01756124e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId932069b0175612a4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId808069b0175613011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId683169b017561333f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId844669b01756135c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId997269b0175613b42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId375569b01756140b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId580869b01756145d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId783169b0175614aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId329869b0175614d22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId791069b017561500e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId773569b01756154b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId938749163" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId92736a138e08a8f1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId19666a138e08a9469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId40406a138e08a9987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId66526a138e08a9eca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId89516a138e08aa3f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId22206a138e08aa887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId62596a138e08aad6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId27356a138e08ab36a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId11146a138e08ab950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId42066a138e08abec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId98746a138e08ac3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId37116a138e08ac95a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId36466a138e08acf39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId67946a138e08ad475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId32476a138e08ad95d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId96206a138e08ade01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId47216a138e08ae2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId76606a138e08ae7af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>