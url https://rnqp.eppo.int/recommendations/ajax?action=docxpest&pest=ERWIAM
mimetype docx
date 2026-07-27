--- v3 (2026-05-24)
+++ v4 (2026-07-27)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId92736a138e08a8f1f" w:history="1">
+      <w:hyperlink r:id="rId12586a66d896af195" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1419,51 +1419,51 @@
         <w:t xml:space="preserve">Bobev SG, van Vaerenbergh J &amp; Maes M (2007) First report of fire blight on Pyrus elaeagrifolia and Amelanchier sp. in Bulgaria. Plant Disease 91, pp.110;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19666a138e08a9469" w:history="1">
+      <w:hyperlink r:id="rId19786a66d896af699" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2361,51 +2361,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40406a138e08a9987" w:history="1">
+      <w:hyperlink r:id="rId45896a66d896afc5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3303,51 +3303,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66526a138e08a9eca" w:history="1">
+      <w:hyperlink r:id="rId88016a66d896b05b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4231,51 +4231,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89516a138e08aa3f2" w:history="1">
+      <w:hyperlink r:id="rId12766a66d896b0c5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5065,51 +5065,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22206a138e08aa887" w:history="1">
+      <w:hyperlink r:id="rId10636a66d896b193c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5948,51 +5948,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62596a138e08aad6d" w:history="1">
+      <w:hyperlink r:id="rId10466a66d896b1f65" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6970,51 +6970,51 @@
         <w:t xml:space="preserve">Bastas K K &amp; Maden S (2007) Evaluation of host resistance inducers and conventional products for fire blight management in loquat and quince. Phytoprotection 88, 93-101;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27356a138e08ab36a" w:history="1">
+      <w:hyperlink r:id="rId59086a66d896b266a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8119,51 +8119,51 @@
         <w:t xml:space="preserve">Bastas K K &amp; Maden S (2007) Evaluation of host resistance inducers and conventional products for fire blight management in loquat and quince. Phytoprotection 88, 93-101;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11146a138e08ab950" w:history="1">
+      <w:hyperlink r:id="rId21726a66d896b2e53" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9137,51 +9137,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42066a138e08abec9" w:history="1">
+      <w:hyperlink r:id="rId32006a66d896b33f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10020,51 +10020,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98746a138e08ac3ac" w:history="1">
+      <w:hyperlink r:id="rId15186a66d896b3970" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11088,51 +11088,51 @@
         <w:t xml:space="preserve">Dimitrova E &amp; Andreev L (2004) Fireblight situation in Bulgaria and measures undertaken by the NPPO. Bulletin OEPP 34, 343-345;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37116a138e08ac95a" w:history="1">
+      <w:hyperlink r:id="rId79336a66d896b3fc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12191,51 +12191,51 @@
         <w:t xml:space="preserve">Dimitrova E &amp; Andreev L (2004) Fireblight situation in Bulgaria and measures undertaken by the NPPO. Bulletin OEPP 34, 343-345;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36466a138e08acf39" w:history="1">
+      <w:hyperlink r:id="rId13516a66d896b4623" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13172,51 +13172,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67946a138e08ad475" w:history="1">
+      <w:hyperlink r:id="rId28376a66d896b4bab" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14091,51 +14091,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32476a138e08ad95d" w:history="1">
+      <w:hyperlink r:id="rId28756a66d896b5129" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14925,51 +14925,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96206a138e08ade01" w:history="1">
+      <w:hyperlink r:id="rId39896a66d896b55dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15831,51 +15831,51 @@
         <w:t xml:space="preserve">Chatfield JA, Taylor NA, Draper EA, Nameth S &amp; Boggs JF (2002) Infectious disease problems of ornamental plants in Ohio: 2001. Special Circular - Ohio Agricultural Research and Development Center 186, 46-52;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47216a138e08ae2ce" w:history="1">
+      <w:hyperlink r:id="rId28746a66d896b5e7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16773,51 +16773,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76606a138e08ae7af" w:history="1">
+      <w:hyperlink r:id="rId13206a66d896b64c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16933,137 +16933,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51264449">
+  <w:abstractNum w:abstractNumId="11290858">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85171172">
+    <w:lvl w:ilvl="0" w:tplc="58474248">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85171172" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58474248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85171172" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58474248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85171172" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58474248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85171172" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58474248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85171172" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58474248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85171172" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58474248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85171172" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58474248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85171172" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58474248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51264448">
+  <w:abstractNum w:abstractNumId="11290857">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18554700">
+    <w:lvl w:ilvl="0" w:tplc="84319113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17815,55 +17815,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51264448">
-    <w:abstractNumId w:val="51264448"/>
+  <w:num w:numId="11290857">
+    <w:abstractNumId w:val="11290857"/>
   </w:num>
-  <w:num w:numId="51264449">
-    <w:abstractNumId w:val="51264449"/>
+  <w:num w:numId="11290858">
+    <w:abstractNumId w:val="11290858"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -29408,51 +29408,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId938749163" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId92736a138e08a8f1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId19666a138e08a9469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId40406a138e08a9987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId66526a138e08a9eca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId89516a138e08aa3f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId22206a138e08aa887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId62596a138e08aad6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId27356a138e08ab36a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId11146a138e08ab950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId42066a138e08abec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId98746a138e08ac3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId37116a138e08ac95a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId36466a138e08acf39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId67946a138e08ad475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId32476a138e08ad95d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId96206a138e08ade01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId47216a138e08ae2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId76606a138e08ae7af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId793824852" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId12586a66d896af195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId19786a66d896af699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId45896a66d896afc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId88016a66d896b05b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId12766a66d896b0c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId10636a66d896b193c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId10466a66d896b1f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId59086a66d896b266a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId21726a66d896b2e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId32006a66d896b33f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId15186a66d896b3970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId79336a66d896b3fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId13516a66d896b4623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId28376a66d896b4bab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId28756a66d896b5129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId39896a66d896b55dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId28746a66d896b5e7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId13206a66d896b64c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>