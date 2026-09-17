--- v4 (2026-07-27)
+++ v5 (2026-09-17)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12586a66d896af195" w:history="1">
+      <w:hyperlink r:id="rId86146aabbbeaf1d0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1419,51 +1419,51 @@
         <w:t xml:space="preserve">Bobev SG, van Vaerenbergh J &amp; Maes M (2007) First report of fire blight on Pyrus elaeagrifolia and Amelanchier sp. in Bulgaria. Plant Disease 91, pp.110;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19786a66d896af699" w:history="1">
+      <w:hyperlink r:id="rId46996aabbbeaf41e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2361,51 +2361,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45896a66d896afc5d" w:history="1">
+      <w:hyperlink r:id="rId10936aabbbeb00392" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3303,51 +3303,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88016a66d896b05b9" w:history="1">
+      <w:hyperlink r:id="rId75716aabbbeb0073c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4231,51 +4231,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12766a66d896b0c5c" w:history="1">
+      <w:hyperlink r:id="rId42776aabbbeb00ade" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5065,51 +5065,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10636a66d896b193c" w:history="1">
+      <w:hyperlink r:id="rId30026aabbbeb00e09" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5948,51 +5948,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10466a66d896b1f65" w:history="1">
+      <w:hyperlink r:id="rId96876aabbbeb01197" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6970,51 +6970,51 @@
         <w:t xml:space="preserve">Bastas K K &amp; Maden S (2007) Evaluation of host resistance inducers and conventional products for fire blight management in loquat and quince. Phytoprotection 88, 93-101;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59086a66d896b266a" w:history="1">
+      <w:hyperlink r:id="rId70176aabbbeb0158c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8119,51 +8119,51 @@
         <w:t xml:space="preserve">Bastas K K &amp; Maden S (2007) Evaluation of host resistance inducers and conventional products for fire blight management in loquat and quince. Phytoprotection 88, 93-101;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21726a66d896b2e53" w:history="1">
+      <w:hyperlink r:id="rId78446aabbbeb0199b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9137,51 +9137,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32006a66d896b33f7" w:history="1">
+      <w:hyperlink r:id="rId19476aabbbeb01d51" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10020,51 +10020,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15186a66d896b3970" w:history="1">
+      <w:hyperlink r:id="rId81846aabbbeb020c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11088,51 +11088,51 @@
         <w:t xml:space="preserve">Dimitrova E &amp; Andreev L (2004) Fireblight situation in Bulgaria and measures undertaken by the NPPO. Bulletin OEPP 34, 343-345;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79336a66d896b3fc8" w:history="1">
+      <w:hyperlink r:id="rId73426aabbbeb024bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12191,51 +12191,51 @@
         <w:t xml:space="preserve">Dimitrova E &amp; Andreev L (2004) Fireblight situation in Bulgaria and measures undertaken by the NPPO. Bulletin OEPP 34, 343-345;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13516a66d896b4623" w:history="1">
+      <w:hyperlink r:id="rId17856aabbbeb028ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13172,51 +13172,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28376a66d896b4bab" w:history="1">
+      <w:hyperlink r:id="rId90936aabbbeb02c40" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14091,51 +14091,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28756a66d896b5129" w:history="1">
+      <w:hyperlink r:id="rId37376aabbbeb02fc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14925,51 +14925,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39896a66d896b55dd" w:history="1">
+      <w:hyperlink r:id="rId46716aabbbeb032e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15831,51 +15831,51 @@
         <w:t xml:space="preserve">Chatfield JA, Taylor NA, Draper EA, Nameth S &amp; Boggs JF (2002) Infectious disease problems of ornamental plants in Ohio: 2001. Special Circular - Ohio Agricultural Research and Development Center 186, 46-52;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28746a66d896b5e7a" w:history="1">
+      <w:hyperlink r:id="rId48596aabbbeb0364e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16773,51 +16773,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Erwinia amylovora (Burr.) Winsl. et al. EFSA Journal 2014;12(12):3922, 37 pp. doi:10.2903/j.efsa.2014.3922 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13206a66d896b64c5" w:history="1">
+      <w:hyperlink r:id="rId32026aabbbeb039d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16933,137 +16933,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11290858">
+  <w:abstractNum w:abstractNumId="23191601">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58474248">
+    <w:lvl w:ilvl="0" w:tplc="91845047">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58474248" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91845047" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58474248" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91845047" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58474248" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91845047" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58474248" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91845047" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58474248" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91845047" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58474248" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91845047" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58474248" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91845047" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58474248" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91845047" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11290857">
+  <w:abstractNum w:abstractNumId="23191600">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84319113">
+    <w:lvl w:ilvl="0" w:tplc="95049416">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17815,55 +17815,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11290857">
-    <w:abstractNumId w:val="11290857"/>
+  <w:num w:numId="23191600">
+    <w:abstractNumId w:val="23191600"/>
   </w:num>
-  <w:num w:numId="11290858">
-    <w:abstractNumId w:val="11290858"/>
+  <w:num w:numId="23191601">
+    <w:abstractNumId w:val="23191601"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -29408,51 +29408,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId793824852" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId12586a66d896af195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId19786a66d896af699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId45896a66d896afc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId88016a66d896b05b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId12766a66d896b0c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId10636a66d896b193c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId10466a66d896b1f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId59086a66d896b266a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId21726a66d896b2e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId32006a66d896b33f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId15186a66d896b3970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId79336a66d896b3fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId13516a66d896b4623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId28376a66d896b4bab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId28756a66d896b5129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId39896a66d896b55dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId28746a66d896b5e7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId13206a66d896b64c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId396808007" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId86146aabbbeaf1d0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId46996aabbbeaf41e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId10936aabbbeb00392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId75716aabbbeb0073c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId42776aabbbeb00ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId30026aabbbeb00e09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId96876aabbbeb01197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId70176aabbbeb0158c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId78446aabbbeb0199b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId19476aabbbeb01d51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId81846aabbbeb020c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId73426aabbbeb024bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId17856aabbbeb028ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId90936aabbbeb02c40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId37376aabbbeb02fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId46716aabbbeb032e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId48596aabbbeb0364e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/><Relationship Id="rId32026aabbbeb039d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3922.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>