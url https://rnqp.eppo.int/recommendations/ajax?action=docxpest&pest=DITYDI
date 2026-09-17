--- v4 (2026-08-03)
+++ v5 (2026-09-17)
@@ -530,51 +530,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId71416a7028beecc28" w:history="1">
+      <w:hyperlink r:id="rId21276aabbbea839ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -822,51 +822,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A literature and Google search for species of Allium being used as an ornamental plant, as opposed to a vegetable plant, did not locate any specific references. For Allium species used as vegetable crop, more information is available on the pathway. E.g. transmission of D. dipsaci from infested seed to young seedlings for transplanting is well established and planting nematode-free transplants and onion sets is recognized as an important control practice for this pest. Other potential sources of infection are nematode-infested soil, infested debris and infested weeds. Field control can be by rotation, soil solarization or resistant cultivars, however chemical treatments of soil are not economic for large areas (CABI, 2015).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">There is a large number of Allium species (and within the species, varieties) that are used as ornamental (e.g. search for 'Allium' on the following database: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99546a7028beecdd9" w:history="1">
+      <w:hyperlink r:id="rId37136aabbbea84dcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.internationalplantnames.com/HTML/English/index_zoek.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The Dutch Flowerbulb Inspection Service BKD has included all ornamental Alliums in their inspection with the same standards as the other ornamental flower bulbs on which D. dipsaci is currently regulated. It is suggested to consider that all Allium species, with ornamental varieties, are host plants and are a significant pathway compare to other pathways when suitable control measures are carried out for the alternative inoculum sources.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -1424,51 +1424,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10966a7028beed14d" w:history="1">
+      <w:hyperlink r:id="rId14086aabbbea85110" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2210,51 +2210,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56476a7028beed5bc" w:history="1">
+      <w:hyperlink r:id="rId52946aabbbea85527" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -3108,51 +3108,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66146a7028beeda95" w:history="1">
+      <w:hyperlink r:id="rId38876aabbbea859b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4075,51 +4075,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14886a7028beedfd8" w:history="1">
+      <w:hyperlink r:id="rId48146aabbbea8a23e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5033,51 +5033,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64306a7028beee519" w:history="1">
+      <w:hyperlink r:id="rId78966aabbbea8d41a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5819,51 +5819,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25186a7028beee96a" w:history="1">
+      <w:hyperlink r:id="rId74186aabbbea8f17d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6740,51 +6740,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15286a7028beeee48" w:history="1">
+      <w:hyperlink r:id="rId95656aabbbea902de" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7598,51 +7598,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61896a7028beef304" w:history="1">
+      <w:hyperlink r:id="rId77916aabbbea90fbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8465,51 +8465,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75386a7028beef7d6" w:history="1">
+      <w:hyperlink r:id="rId42786aabbbea94876" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9370,51 +9370,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28996a7028beefcaf" w:history="1">
+      <w:hyperlink r:id="rId17966aabbbea94d15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10156,51 +10156,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92026a7028bef0107" w:history="1">
+      <w:hyperlink r:id="rId10416aabbbea9512e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11114,51 +11114,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11946a7028bef0753" w:history="1">
+      <w:hyperlink r:id="rId50296aabbbea965dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11972,51 +11972,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15596a7028bef0bf4" w:history="1">
+      <w:hyperlink r:id="rId45516aabbbea96aa1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12820,51 +12820,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24076a7028bef1080" w:history="1">
+      <w:hyperlink r:id="rId35266aabbbea96f31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13652,51 +13652,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34516a7028bef14fe" w:history="1">
+      <w:hyperlink r:id="rId43136aabbbea97371" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14591,92 +14591,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69666a7028bef19f6" w:history="1">
+      <w:hyperlink r:id="rId98866aabbbea9a49f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16866a7028bef1a2d" w:history="1">
+      <w:hyperlink r:id="rId90426aabbbea9a4dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -15502,92 +15502,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21276a7028bef1ed6" w:history="1">
+      <w:hyperlink r:id="rId98516aabbbea9a986" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79906a7028bef1f08" w:history="1">
+      <w:hyperlink r:id="rId25116aabbbea9a9b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -16385,51 +16385,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24066a7028bef23b6" w:history="1">
+      <w:hyperlink r:id="rId65416aabbbea9ae07" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17494,92 +17494,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37986a7028bef2ab9" w:history="1">
+      <w:hyperlink r:id="rId52896aabbbea9b3b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93026a7028bef2aee" w:history="1">
+      <w:hyperlink r:id="rId13026aabbbea9b3f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -18405,92 +18405,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66496a7028bef3037" w:history="1">
+      <w:hyperlink r:id="rId17516aabbbea9b854" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17536a7028bef306e" w:history="1">
+      <w:hyperlink r:id="rId81266aabbbea9b88f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -19248,51 +19248,51 @@
         <w:t xml:space="preserve">Arjun Lal &amp; Rajan (2005) Nematodes intercepted in introduced germplasm of horticultural crops. Indian Journal of Plant Protection 33, 282-285;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37406a7028bef34f7" w:history="1">
+      <w:hyperlink r:id="rId65086aabbbea9bc95" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -19304,51 +19304,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor ISPM 27 ANNEX 8. Available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId59286a7028bef3537" w:history="1">
+      <w:hyperlink r:id="rId67736aabbbea9bcd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -20171,125 +20171,125 @@
         <w:t xml:space="preserve">ANSES (2013) Avis de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « Demande de complément à l’analyse de risque phytosanitaire sur les nématodes des tiges et bulbes (Ditylenchus dipsaci) sur la luzerne (saisine n°2012-SA-0086). Élargissement aux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autres végétaux réglementés. Full analysis available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59536a7028bef39cc" w:history="1">
+      <w:hyperlink r:id="rId29616aabbbea9c159" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; Resume available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId99166a7028bef39f7" w:history="1">
+      <w:hyperlink r:id="rId53096aabbbea9c17f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; English translations available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86746a7028bef3a28" w:history="1">
+      <w:hyperlink r:id="rId36406aabbbea9c1ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -21138,92 +21138,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34286a7028bef3f12" w:history="1">
+      <w:hyperlink r:id="rId66976aabbbea9fd96" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46756a7028bef3f47" w:history="1">
+      <w:hyperlink r:id="rId78356aabbbea9fdd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -23077,92 +23077,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67636a7028bf00807" w:history="1">
+      <w:hyperlink r:id="rId22186aabbbeaa0a6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83556a7028bf0083a" w:history="1">
+      <w:hyperlink r:id="rId13816aabbbeaa0ab8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -23983,125 +23983,125 @@
         <w:t xml:space="preserve">ANSES (2013) Avis de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « Demande de complément à l’analyse de risque phytosanitaire sur les nématodes des tiges et bulbes (Ditylenchus dipsaci) sur la luzerne (saisine n°2012-SA-0086). Élargissement aux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autres végétaux réglementés. Full analysis available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14616a7028bf00d4f" w:history="1">
+      <w:hyperlink r:id="rId63936aabbbeaa0f36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; Resume available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19316a7028bf00d78" w:history="1">
+      <w:hyperlink r:id="rId91826aabbbeaa0f5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; English translations available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75086a7028bf00dac" w:history="1">
+      <w:hyperlink r:id="rId87336aabbbeaa0f8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -24950,92 +24950,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32486a7028bf0129e" w:history="1">
+      <w:hyperlink r:id="rId54366aabbbeaa1416" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16176a7028bf012d0" w:history="1">
+      <w:hyperlink r:id="rId73366aabbbeaa1445" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -25837,51 +25837,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89236a7028bf01755" w:history="1">
+      <w:hyperlink r:id="rId56296aabbbeaa18a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -26753,92 +26753,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48126a7028bf01c7a" w:history="1">
+      <w:hyperlink r:id="rId16006aabbbeaa1d5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46916a7028bf01cb4" w:history="1">
+      <w:hyperlink r:id="rId66356aabbbeaa1d8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -27734,92 +27734,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88976a7028bf021f7" w:history="1">
+      <w:hyperlink r:id="rId20756aabbbeaa6d4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75836a7028bf02229" w:history="1">
+      <w:hyperlink r:id="rId15146aabbbeaa6d89" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -28070,51 +28070,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sternbergia lutea is a bulbous flowering plant in the family Amaryllidaceae, called winter daffodil, autumn daffodil or yellow autumn crocus. They are stated as being damaged by narcissus eelworm (D. dipsaci) (RHS, 2017). During the Project Sternbergia was stated to be a host plant of D. dipsaci (NL NPPO).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">D. dipsaci is currently regulated for many of its host plants but not for Sternbergia. The organism was found in lots of bulbs of Sternbergia, imported from Turkey, in 2004 (Phytosanitary report available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52196a7028bf023b4" w:history="1">
+      <w:hyperlink r:id="rId90506aabbbeaa7cfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://edepot.wur.nl/212728</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The organism does not only pose a threat to the cultivation of Sternbergia but also to other crops because the organism can survive for many years in soil.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -28647,51 +28647,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (Royal Horticultural Society) (2017) Sternbergia lutea winter daffodil. Website article. UK. Accessed 27/7/2017 at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29166a7028bf026be" w:history="1">
+      <w:hyperlink r:id="rId91736aabbbeaa8943" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/Plants/17789/i-Sternbergia-lutea-i/Details</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -29512,125 +29512,125 @@
         <w:t xml:space="preserve">ANSES (2013) Avis de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « Demande de complément à l’analyse de risque phytosanitaire sur les nématodes des tiges et bulbes (Ditylenchus dipsaci) sur la luzerne (saisine n°2012-SA-0086). Élargissement aux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autres végétaux réglementés. Full analysis available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60116a7028bf02b60" w:history="1">
+      <w:hyperlink r:id="rId25646aabbbeaaa190" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; Resume available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20926a7028bf02b89" w:history="1">
+      <w:hyperlink r:id="rId68746aabbbeaaa1be" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; English translations available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14666a7028bf02bba" w:history="1">
+      <w:hyperlink r:id="rId78156aabbbeaaa1ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -30455,51 +30455,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58326a7028bf0306b" w:history="1">
+      <w:hyperlink r:id="rId89236aabbbeaaa658" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -31339,51 +31339,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26606a7028bf03512" w:history="1">
+      <w:hyperlink r:id="rId98066aabbbeaaaaec" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -31522,137 +31522,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54655776">
+  <w:abstractNum w:abstractNumId="73669889">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48177380">
+    <w:lvl w:ilvl="0" w:tplc="73352672">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48177380" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73352672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48177380" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73352672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48177380" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73352672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48177380" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73352672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48177380" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73352672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48177380" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73352672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48177380" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73352672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48177380" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73352672" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54655775">
+  <w:abstractNum w:abstractNumId="73669888">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57371772">
+    <w:lvl w:ilvl="0" w:tplc="50083155">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -32404,55 +32404,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54655775">
-    <w:abstractNumId w:val="54655775"/>
+  <w:num w:numId="73669888">
+    <w:abstractNumId w:val="73669888"/>
   </w:num>
-  <w:num w:numId="54655776">
-    <w:abstractNumId w:val="54655776"/>
+  <w:num w:numId="73669889">
+    <w:abstractNumId w:val="73669889"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -43997,51 +43997,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId687936048" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId71416a7028beecc28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId99546a7028beecdd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internationalplantnames.com/HTML/English/index_zoek.htm" TargetMode="External"/><Relationship Id="rId10966a7028beed14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId56476a7028beed5bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId66146a7028beeda95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId14886a7028beedfd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId64306a7028beee519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId25186a7028beee96a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId15286a7028beeee48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId61896a7028beef304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId75386a7028beef7d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId28996a7028beefcaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId92026a7028bef0107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId11946a7028bef0753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId15596a7028bef0bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId24076a7028bef1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId34516a7028bef14fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId69666a7028bef19f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId16866a7028bef1a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId21276a7028bef1ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId79906a7028bef1f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId24066a7028bef23b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId37986a7028bef2ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId93026a7028bef2aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId66496a7028bef3037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId17536a7028bef306e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId37406a7028bef34f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId59286a7028bef3537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId59536a7028bef39cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId99166a7028bef39f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId86746a7028bef3a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId34286a7028bef3f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId46756a7028bef3f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId67636a7028bf00807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId83556a7028bf0083a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId14616a7028bf00d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId19316a7028bf00d78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId75086a7028bf00dac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId32486a7028bf0129e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId16176a7028bf012d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId89236a7028bf01755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId48126a7028bf01c7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId46916a7028bf01cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId88976a7028bf021f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId75836a7028bf02229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId52196a7028bf023b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edepot.wur.nl/212728" TargetMode="External"/><Relationship Id="rId29166a7028bf026be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/Plants/17789/i-Sternbergia-lutea-i/Details" TargetMode="External"/><Relationship Id="rId60116a7028bf02b60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId20926a7028bf02b89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId14666a7028bf02bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId58326a7028bf0306b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId26606a7028bf03512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId446373369" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId21276aabbbea839ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId37136aabbbea84dcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internationalplantnames.com/HTML/English/index_zoek.htm" TargetMode="External"/><Relationship Id="rId14086aabbbea85110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId52946aabbbea85527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId38876aabbbea859b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId48146aabbbea8a23e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId78966aabbbea8d41a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId74186aabbbea8f17d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId95656aabbbea902de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId77916aabbbea90fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId42786aabbbea94876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId17966aabbbea94d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId10416aabbbea9512e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId50296aabbbea965dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId45516aabbbea96aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId35266aabbbea96f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId43136aabbbea97371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId98866aabbbea9a49f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId90426aabbbea9a4dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId98516aabbbea9a986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId25116aabbbea9a9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId65416aabbbea9ae07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId52896aabbbea9b3b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId13026aabbbea9b3f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId17516aabbbea9b854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId81266aabbbea9b88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId65086aabbbea9bc95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId67736aabbbea9bcd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId29616aabbbea9c159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId53096aabbbea9c17f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId36406aabbbea9c1ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId66976aabbbea9fd96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId78356aabbbea9fdd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId22186aabbbeaa0a6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId13816aabbbeaa0ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId63936aabbbeaa0f36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId91826aabbbeaa0f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId87336aabbbeaa0f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId54366aabbbeaa1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId73366aabbbeaa1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId56296aabbbeaa18a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId16006aabbbeaa1d5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId66356aabbbeaa1d8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId20756aabbbeaa6d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId15146aabbbeaa6d89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId90506aabbbeaa7cfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edepot.wur.nl/212728" TargetMode="External"/><Relationship Id="rId91736aabbbeaa8943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/Plants/17789/i-Sternbergia-lutea-i/Details" TargetMode="External"/><Relationship Id="rId25646aabbbeaaa190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId68746aabbbeaaa1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId78156aabbbeaaa1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId89236aabbbeaaa658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId98066aabbbeaaaaec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>