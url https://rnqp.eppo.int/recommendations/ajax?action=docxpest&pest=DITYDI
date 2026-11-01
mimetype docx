--- v5 (2026-09-17)
+++ v6 (2026-11-01)
@@ -530,51 +530,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21276aabbbea839ba" w:history="1">
+      <w:hyperlink r:id="rId62116ae75f6d845cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -822,51 +822,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A literature and Google search for species of Allium being used as an ornamental plant, as opposed to a vegetable plant, did not locate any specific references. For Allium species used as vegetable crop, more information is available on the pathway. E.g. transmission of D. dipsaci from infested seed to young seedlings for transplanting is well established and planting nematode-free transplants and onion sets is recognized as an important control practice for this pest. Other potential sources of infection are nematode-infested soil, infested debris and infested weeds. Field control can be by rotation, soil solarization or resistant cultivars, however chemical treatments of soil are not economic for large areas (CABI, 2015).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">There is a large number of Allium species (and within the species, varieties) that are used as ornamental (e.g. search for 'Allium' on the following database: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37136aabbbea84dcd" w:history="1">
+      <w:hyperlink r:id="rId27816ae75f6d925ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.internationalplantnames.com/HTML/English/index_zoek.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The Dutch Flowerbulb Inspection Service BKD has included all ornamental Alliums in their inspection with the same standards as the other ornamental flower bulbs on which D. dipsaci is currently regulated. It is suggested to consider that all Allium species, with ornamental varieties, are host plants and are a significant pathway compare to other pathways when suitable control measures are carried out for the alternative inoculum sources.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -1424,51 +1424,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14086aabbbea85110" w:history="1">
+      <w:hyperlink r:id="rId21666ae75f6d927c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2210,51 +2210,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52946aabbbea85527" w:history="1">
+      <w:hyperlink r:id="rId28656ae75f6d92a28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -3108,51 +3108,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38876aabbbea859b7" w:history="1">
+      <w:hyperlink r:id="rId67016ae75f6d92c91" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4075,51 +4075,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48146aabbbea8a23e" w:history="1">
+      <w:hyperlink r:id="rId80206ae75f6d92f21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5033,51 +5033,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78966aabbbea8d41a" w:history="1">
+      <w:hyperlink r:id="rId74166ae75f6d93196" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5819,51 +5819,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74186aabbbea8f17d" w:history="1">
+      <w:hyperlink r:id="rId72706ae75f6d933c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6740,51 +6740,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95656aabbbea902de" w:history="1">
+      <w:hyperlink r:id="rId32836ae75f6d9361b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7598,51 +7598,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77916aabbbea90fbf" w:history="1">
+      <w:hyperlink r:id="rId90106ae75f6d93872" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8465,51 +8465,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42786aabbbea94876" w:history="1">
+      <w:hyperlink r:id="rId34026ae75f6d93a9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9370,51 +9370,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17966aabbbea94d15" w:history="1">
+      <w:hyperlink r:id="rId95306ae75f6d93d7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10156,51 +10156,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10416aabbbea9512e" w:history="1">
+      <w:hyperlink r:id="rId34956ae75f6d93fa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11114,51 +11114,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50296aabbbea965dc" w:history="1">
+      <w:hyperlink r:id="rId65906ae75f6d94230" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11972,51 +11972,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45516aabbbea96aa1" w:history="1">
+      <w:hyperlink r:id="rId14006ae75f6d94452" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12820,51 +12820,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35266aabbbea96f31" w:history="1">
+      <w:hyperlink r:id="rId16906ae75f6d946a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13652,51 +13652,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43136aabbbea97371" w:history="1">
+      <w:hyperlink r:id="rId53806ae75f6d948aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14591,92 +14591,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98866aabbbea9a49f" w:history="1">
+      <w:hyperlink r:id="rId99866ae75f6d94c04" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90426aabbbea9a4dd" w:history="1">
+      <w:hyperlink r:id="rId28116ae75f6d94c1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -15502,92 +15502,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98516aabbbea9a986" w:history="1">
+      <w:hyperlink r:id="rId47196ae75f6d94e56" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25116aabbbea9a9b8" w:history="1">
+      <w:hyperlink r:id="rId21866ae75f6d94e6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -16385,51 +16385,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65416aabbbea9ae07" w:history="1">
+      <w:hyperlink r:id="rId78446ae75f6d9507e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17494,92 +17494,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52896aabbbea9b3b0" w:history="1">
+      <w:hyperlink r:id="rId98156ae75f6d9533b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13026aabbbea9b3f8" w:history="1">
+      <w:hyperlink r:id="rId69986ae75f6d95352" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -18405,92 +18405,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17516aabbbea9b854" w:history="1">
+      <w:hyperlink r:id="rId12936ae75f6d955b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81266aabbbea9b88f" w:history="1">
+      <w:hyperlink r:id="rId21946ae75f6d955c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -19248,51 +19248,51 @@
         <w:t xml:space="preserve">Arjun Lal &amp; Rajan (2005) Nematodes intercepted in introduced germplasm of horticultural crops. Indian Journal of Plant Protection 33, 282-285;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65086aabbbea9bc95" w:history="1">
+      <w:hyperlink r:id="rId65166ae75f6d95816" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -19304,51 +19304,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor ISPM 27 ANNEX 8. Available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId67736aabbbea9bcd1" w:history="1">
+      <w:hyperlink r:id="rId78696ae75f6d95832" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -20171,125 +20171,125 @@
         <w:t xml:space="preserve">ANSES (2013) Avis de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « Demande de complément à l’analyse de risque phytosanitaire sur les nématodes des tiges et bulbes (Ditylenchus dipsaci) sur la luzerne (saisine n°2012-SA-0086). Élargissement aux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autres végétaux réglementés. Full analysis available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29616aabbbea9c159" w:history="1">
+      <w:hyperlink r:id="rId92186ae75f6d95a79" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; Resume available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId53096aabbbea9c17f" w:history="1">
+      <w:hyperlink r:id="rId89696ae75f6d95a8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; English translations available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36406aabbbea9c1ae" w:history="1">
+      <w:hyperlink r:id="rId17336ae75f6d95aa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -21138,92 +21138,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66976aabbbea9fd96" w:history="1">
+      <w:hyperlink r:id="rId23036ae75f6d95cc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78356aabbbea9fdd0" w:history="1">
+      <w:hyperlink r:id="rId25586ae75f6d95cdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -23077,92 +23077,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22186aabbbeaa0a6f" w:history="1">
+      <w:hyperlink r:id="rId74216ae75f6d961ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13816aabbbeaa0ab8" w:history="1">
+      <w:hyperlink r:id="rId57126ae75f6d961c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -23983,125 +23983,125 @@
         <w:t xml:space="preserve">ANSES (2013) Avis de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « Demande de complément à l’analyse de risque phytosanitaire sur les nématodes des tiges et bulbes (Ditylenchus dipsaci) sur la luzerne (saisine n°2012-SA-0086). Élargissement aux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autres végétaux réglementés. Full analysis available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63936aabbbeaa0f36" w:history="1">
+      <w:hyperlink r:id="rId43946ae75f6d963ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; Resume available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId91826aabbbeaa0f5d" w:history="1">
+      <w:hyperlink r:id="rId77566ae75f6d963ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; English translations available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87336aabbbeaa0f8b" w:history="1">
+      <w:hyperlink r:id="rId96436ae75f6d96416" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -24950,92 +24950,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54366aabbbeaa1416" w:history="1">
+      <w:hyperlink r:id="rId55496ae75f6d96668" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73366aabbbeaa1445" w:history="1">
+      <w:hyperlink r:id="rId28716ae75f6d9667f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -25837,51 +25837,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56296aabbbeaa18a9" w:history="1">
+      <w:hyperlink r:id="rId70836ae75f6d968b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -26753,92 +26753,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16006aabbbeaa1d5a" w:history="1">
+      <w:hyperlink r:id="rId53196ae75f6d96b2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66356aabbbeaa1d8b" w:history="1">
+      <w:hyperlink r:id="rId31636ae75f6d96b45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -27734,92 +27734,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20756aabbbeaa6d4e" w:history="1">
+      <w:hyperlink r:id="rId46276ae75f6d96d9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15146aabbbeaa6d89" w:history="1">
+      <w:hyperlink r:id="rId52046ae75f6d96db1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -28070,51 +28070,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sternbergia lutea is a bulbous flowering plant in the family Amaryllidaceae, called winter daffodil, autumn daffodil or yellow autumn crocus. They are stated as being damaged by narcissus eelworm (D. dipsaci) (RHS, 2017). During the Project Sternbergia was stated to be a host plant of D. dipsaci (NL NPPO).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">D. dipsaci is currently regulated for many of its host plants but not for Sternbergia. The organism was found in lots of bulbs of Sternbergia, imported from Turkey, in 2004 (Phytosanitary report available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90506aabbbeaa7cfd" w:history="1">
+      <w:hyperlink r:id="rId34006ae75f6d96e7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://edepot.wur.nl/212728</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The organism does not only pose a threat to the cultivation of Sternbergia but also to other crops because the organism can survive for many years in soil.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -28647,51 +28647,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (Royal Horticultural Society) (2017) Sternbergia lutea winter daffodil. Website article. UK. Accessed 27/7/2017 at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91736aabbbeaa8943" w:history="1">
+      <w:hyperlink r:id="rId79176ae75f6d96fea" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/Plants/17789/i-Sternbergia-lutea-i/Details</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -29512,125 +29512,125 @@
         <w:t xml:space="preserve">ANSES (2013) Avis de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « Demande de complément à l’analyse de risque phytosanitaire sur les nématodes des tiges et bulbes (Ditylenchus dipsaci) sur la luzerne (saisine n°2012-SA-0086). Élargissement aux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autres végétaux réglementés. Full analysis available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25646aabbbeaaa190" w:history="1">
+      <w:hyperlink r:id="rId20486ae75f6d97220" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; Resume available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId68746aabbbeaaa1be" w:history="1">
+      <w:hyperlink r:id="rId30506ae75f6d97245" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; English translations available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78156aabbbeaaa1ee" w:history="1">
+      <w:hyperlink r:id="rId91926ae75f6d97260" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -30455,51 +30455,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89236aabbbeaaa658" w:history="1">
+      <w:hyperlink r:id="rId26876ae75f6d974b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -31339,51 +31339,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98066aabbbeaaaaec" w:history="1">
+      <w:hyperlink r:id="rId74296ae75f6d9771d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -31522,137 +31522,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73669889">
+  <w:abstractNum w:abstractNumId="22750426">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73352672">
+    <w:lvl w:ilvl="0" w:tplc="44800567">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73352672" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44800567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73352672" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44800567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73352672" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44800567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73352672" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44800567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73352672" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44800567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73352672" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44800567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73352672" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44800567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73352672" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44800567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73669888">
+  <w:abstractNum w:abstractNumId="22750425">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50083155">
+    <w:lvl w:ilvl="0" w:tplc="91910422">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -32404,55 +32404,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73669888">
-    <w:abstractNumId w:val="73669888"/>
+  <w:num w:numId="22750425">
+    <w:abstractNumId w:val="22750425"/>
   </w:num>
-  <w:num w:numId="73669889">
-    <w:abstractNumId w:val="73669889"/>
+  <w:num w:numId="22750426">
+    <w:abstractNumId w:val="22750426"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -43997,51 +43997,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId446373369" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId21276aabbbea839ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId37136aabbbea84dcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internationalplantnames.com/HTML/English/index_zoek.htm" TargetMode="External"/><Relationship Id="rId14086aabbbea85110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId52946aabbbea85527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId38876aabbbea859b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId48146aabbbea8a23e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId78966aabbbea8d41a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId74186aabbbea8f17d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId95656aabbbea902de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId77916aabbbea90fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId42786aabbbea94876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId17966aabbbea94d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId10416aabbbea9512e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId50296aabbbea965dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId45516aabbbea96aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId35266aabbbea96f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId43136aabbbea97371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId98866aabbbea9a49f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId90426aabbbea9a4dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId98516aabbbea9a986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId25116aabbbea9a9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId65416aabbbea9ae07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId52896aabbbea9b3b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId13026aabbbea9b3f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId17516aabbbea9b854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId81266aabbbea9b88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId65086aabbbea9bc95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId67736aabbbea9bcd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId29616aabbbea9c159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId53096aabbbea9c17f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId36406aabbbea9c1ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId66976aabbbea9fd96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId78356aabbbea9fdd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId22186aabbbeaa0a6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId13816aabbbeaa0ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId63936aabbbeaa0f36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId91826aabbbeaa0f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId87336aabbbeaa0f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId54366aabbbeaa1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId73366aabbbeaa1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId56296aabbbeaa18a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId16006aabbbeaa1d5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId66356aabbbeaa1d8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId20756aabbbeaa6d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId15146aabbbeaa6d89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId90506aabbbeaa7cfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edepot.wur.nl/212728" TargetMode="External"/><Relationship Id="rId91736aabbbeaa8943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/Plants/17789/i-Sternbergia-lutea-i/Details" TargetMode="External"/><Relationship Id="rId25646aabbbeaaa190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId68746aabbbeaaa1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId78156aabbbeaaa1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId89236aabbbeaaa658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId98066aabbbeaaaaec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId354103658" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId62116ae75f6d845cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId27816ae75f6d925ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internationalplantnames.com/HTML/English/index_zoek.htm" TargetMode="External"/><Relationship Id="rId21666ae75f6d927c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId28656ae75f6d92a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId67016ae75f6d92c91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId80206ae75f6d92f21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId74166ae75f6d93196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId72706ae75f6d933c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId32836ae75f6d9361b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId90106ae75f6d93872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId34026ae75f6d93a9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId95306ae75f6d93d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId34956ae75f6d93fa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId65906ae75f6d94230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId14006ae75f6d94452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId16906ae75f6d946a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId53806ae75f6d948aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId99866ae75f6d94c04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId28116ae75f6d94c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId47196ae75f6d94e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId21866ae75f6d94e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId78446ae75f6d9507e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId98156ae75f6d9533b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId69986ae75f6d95352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId12936ae75f6d955b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId21946ae75f6d955c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId65166ae75f6d95816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId78696ae75f6d95832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId92186ae75f6d95a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId89696ae75f6d95a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId17336ae75f6d95aa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId23036ae75f6d95cc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId25586ae75f6d95cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId74216ae75f6d961ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId57126ae75f6d961c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId43946ae75f6d963ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId77566ae75f6d963ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId96436ae75f6d96416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId55496ae75f6d96668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId28716ae75f6d9667f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId70836ae75f6d968b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId53196ae75f6d96b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId31636ae75f6d96b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId46276ae75f6d96d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId52046ae75f6d96db1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId34006ae75f6d96e7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edepot.wur.nl/212728" TargetMode="External"/><Relationship Id="rId79176ae75f6d96fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/Plants/17789/i-Sternbergia-lutea-i/Details" TargetMode="External"/><Relationship Id="rId20486ae75f6d97220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId30506ae75f6d97245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId91926ae75f6d97260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId26876ae75f6d974b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId74296ae75f6d9771d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>