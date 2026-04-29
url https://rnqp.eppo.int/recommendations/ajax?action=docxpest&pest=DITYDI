--- v1 (2026-03-10)
+++ v2 (2026-04-29)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ditylenchus dipsaci (DITYDI)</w:t>
+        <w:t xml:space="preserve">Ditylenchus dipsaci DITYDI</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Vegetable propagating and planting material (other than seeds) sector, Ornamental sector, Fruits (including hops) sector, Vegetable seed sector, Fodder plant seed sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -511,80 +530,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId772069b017520bebd" w:history="1">
+      <w:hyperlink r:id="rId702669f282429a867" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium (1ALLG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -803,51 +822,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A literature and Google search for species of Allium being used as an ornamental plant, as opposed to a vegetable plant, did not locate any specific references. For Allium species used as vegetable crop, more information is available on the pathway. E.g. transmission of D. dipsaci from infested seed to young seedlings for transplanting is well established and planting nematode-free transplants and onion sets is recognized as an important control practice for this pest. Other potential sources of infection are nematode-infested soil, infested debris and infested weeds. Field control can be by rotation, soil solarization or resistant cultivars, however chemical treatments of soil are not economic for large areas (CABI, 2015).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">There is a large number of Allium species (and within the species, varieties) that are used as ornamental (e.g. search for 'Allium' on the following database: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId426969b017520c06b" w:history="1">
+      <w:hyperlink r:id="rId657169f282429aa06" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.internationalplantnames.com/HTML/English/index_zoek.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The Dutch Flowerbulb Inspection Service BKD has included all ornamental Alliums in their inspection with the same standards as the other ornamental flower bulbs on which D. dipsaci is currently regulated. It is suggested to consider that all Allium species, with ornamental varieties, are host plants and are a significant pathway compare to other pathways when suitable control measures are carried out for the alternative inoculum sources.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -958,50 +977,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -1386,51 +1424,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId664369b017520c3b8" w:history="1">
+      <w:hyperlink r:id="rId837869f282429ad20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1441,51 +1479,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Ditylenchus dipsaci (Kuhn) Filipvejev;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium cepa (ALLCE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -1705,50 +1743,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A literature and Google search for this species (Allium cepa - onion), being used as an ornamental plant, as opposed to a vegetable plant, did not locate any references. The analysis of the RNQP status continues on the whole Allium genus for ornamental purpose (see corresponding summary sheet).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: evaluation of the RNQP status continues for the whole Allium genus (see corresponding summary sheet).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1894,83 +2210,83 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId646869b017520c65f" w:history="1">
+      <w:hyperlink r:id="rId238369f282429b11b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium cepa (ALLCE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable seed sector.</w:t>
       </w:r>
@@ -2326,50 +2642,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -2773,51 +3108,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId304269b017520cb16" w:history="1">
+      <w:hyperlink r:id="rId462669f282429b5b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2828,51 +3163,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Ditylenchus dipsaci (Kuhn) Filipvejev;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium cepa (ALLCE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -3219,50 +3554,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -3721,51 +4075,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId604069b017520d028" w:history="1">
+      <w:hyperlink r:id="rId736569f282429ba81" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3776,51 +4130,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Ditylenchus dipsaci (Kuhn) Filipvejev;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium cepa Aggregatum types (Allium ascalonicum) (ALLAS)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -4158,50 +4512,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -4660,51 +5033,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId589669b017520d712" w:history="1">
+      <w:hyperlink r:id="rId911269f282429bf58" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4715,51 +5088,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Ditylenchus dipsaci (Kuhn) Filipvejev;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium cepa Aggregatum types (Allium ascalonicum) (ALLAS)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -4979,50 +5352,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A literature and Google search for this species (Allium cepa Aggregatum types - shallot) also being used as an ornamental plant, as opposed to a vegetable plant, did not locate any references. The analysis of the RNQP status continues on the whole Allium genus for ornamental purpose (see corresponding summary sheet).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: evaluation of the RNQP status continues for the whole Allium genus (see corresponding summary sheet).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5168,51 +5819,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId972369b017520d9fa" w:history="1">
+      <w:hyperlink r:id="rId166769f282429c359" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5223,51 +5874,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Ditylenchus dipsaci (Kuhn) Filipvejev;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium cepa Aggregatum types (Allium ascalonicum) (ALLAS)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable seed sector.</w:t>
       </w:r>
@@ -5623,50 +6274,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -6070,51 +6740,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId341069b017520df0d" w:history="1">
+      <w:hyperlink r:id="rId245169f282429c7d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6125,51 +6795,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Ditylenchus dipsaci (Kuhn) Filipvejev;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium fistulosum (ALLFI)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -6507,50 +7177,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -6909,51 +7598,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115769b017520e471" w:history="1">
+      <w:hyperlink r:id="rId805069f282429cb15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6964,51 +7653,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Ditylenchus dipsaci (Kuhn) Filipvejev;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°9: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium porrum (ALLPO)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -7355,50 +8044,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -7757,51 +8465,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId955369b017520e918" w:history="1">
+      <w:hyperlink r:id="rId407569f282429ce64" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7812,51 +8520,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Ditylenchus dipsaci (Kuhn) Filipvejev;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°10: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium porrum (ALLPO)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable seed sector.</w:t>
       </w:r>
@@ -8212,50 +8920,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -8643,51 +9370,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId316269b017520ede6" w:history="1">
+      <w:hyperlink r:id="rId804669f282429d1e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8698,51 +9425,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Ditylenchus dipsaci (Kuhn) Filipvejev;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°11: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium porrum (ALLPO)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -8962,50 +9689,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A literature and Google search for this species (Allium porrum - leek), being used as an ornamental plant, as opposed to a vegetable plant, did not locate any references. The analysis of the RNQP status continues on the whole Allium genus for ornamental purpose (see corresponding summary sheet).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: evaluation of the RNQP status continues for the whole Allium genus (see corresponding summary sheet).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -9151,51 +10156,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId747969b017520f09c" w:history="1">
+      <w:hyperlink r:id="rId490569f282429d637" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9206,51 +10211,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Ditylenchus dipsaci (Kuhn) Filipvejev;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°12: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium sativum (ALLSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -9588,50 +10593,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -10090,51 +11114,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId693269b017520f591" w:history="1">
+      <w:hyperlink r:id="rId662269f282429dda8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10145,51 +11169,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Ditylenchus dipsaci (Kuhn) Filipvejev;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°13: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium schoenoprasum (ALLSC)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -10527,50 +11551,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -10929,51 +11972,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId577069b017520fa24" w:history="1">
+      <w:hyperlink r:id="rId267169f282429e0d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11030,51 +12073,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Monnet Y &amp; Thibault O (2003) Diseases and pests of chives. PHM Revue Horticole 2003 No.444,, 32-33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°14: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium schoenoprasum (ALLSC)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable seed sector.</w:t>
       </w:r>
@@ -11294,50 +12337,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A survey of commercial seeds samples in the UK showed no findings in seed stocks of chive, though the pest was found in other Allium spp. (Green &amp; Sime, 1979). Only one record was found for D. dipsaci being a pest of chives (Monnet &amp; Thibault, 2003). Other sources of infection are nematode-infested soil, infested debris and D. dipsaci-infested weeds. Due to the absence of seed-borne infestation in this host and the availability of other inoculum sources in the environment, it is concluded seed is not a pathway. Also, apart from one record, the host does not appear to be affected by the pest.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In one record, D. dipsaci is described as a pest of chives in France (Monnet &amp; Thibault, 2003). It is indicated that the pest can cause leaf deformation and dwarfism of the plant.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: a 'Substantially free from' requirement would be sufficient.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -11483,51 +12820,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId937969b017520fd0e" w:history="1">
+      <w:hyperlink r:id="rId991669f282429e3f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11584,51 +12921,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Monnet Y &amp; Thibault O (2003) Diseases and pests of chives. PHM Revue Horticole 444, 32-33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°15: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium schoenoprasum (ALLSC)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -11848,50 +13185,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A literature and Google search for this species (Allium schoenoprasum), being used as an ornamental plant, as opposed to a vegetable plant, did not locate any references. The analysis of the RNQP status continues on the whole Allium genus for ornamental purpose (see corresponding summary sheet).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: evaluation of the RNQP status continues for the whole Allium genus (see corresponding summary sheet)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -12037,51 +13652,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId628069b017520ffd4" w:history="1">
+      <w:hyperlink r:id="rId410169f282429e6fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12138,51 +13753,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Monnet Y &amp; Thibault O (2003) Diseases and pests of chives. PHM Revue Horticole 2003 No.444,, 32-33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°16: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Camassia (1CDSG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -12529,50 +14144,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -12957,124 +14591,124 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348769b017521049c" w:history="1">
+      <w:hyperlink r:id="rId668569f282429ea55" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821769b01752104d1" w:history="1">
+      <w:hyperlink r:id="rId335769f282429ea77" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°17: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chionodoxa (1CIXG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -13421,50 +15055,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -13849,124 +15502,124 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId382169b0175210957" w:history="1">
+      <w:hyperlink r:id="rId989669f282429ed9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730669b01752109b9" w:history="1">
+      <w:hyperlink r:id="rId586469f282429edbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°18: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Crocus flavus Weston ‘Golden Yellow’ (Crocus flavus) (CVOFL)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -14122,50 +15775,453 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dipsaci is listed in EPPO PM 4/14(2) Classification scheme for crocus (EPPO, 2002).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Normally propagated by bulbs (corms) which can be infested by D. dipsaci and planting nematode-free bulbs is recognized as an important control practice for this pest (Hot water treatment is available to assist this and nil tolerance is recommended in classification schemes (EPPO, 2002)). Other potential sources of infection are nematode-infested soil, infested debris and infested weeds. Field control can be by rotation, soil solarization or resistant cultivars, however chemical treatments of soil are not economic for large areas (CABI, 2015).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In conclusion young plants for transplanting or bulbs are both pathways, and with suitable control measures carried out for the alternative inoculum sources, plants and bulbs can be considered as significant pathways compared to others.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Symptoms on bulbs appear on one side of the root crown as swollen discoloured tissue (dirty white to pinkish). This later becomes darker in colour and spreads into the bulb. When the bulb is cut transversely, a star-shaped brown area can be seen. Infested plants begin flowering earlier, leaves are shorter and have withered tips. The plants die back earlier than healthy ones (EPPO, 2002). No specific references to economic impact were found in a literature search.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP - based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -14329,100 +16385,100 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId722369b0175210c06" w:history="1">
+      <w:hyperlink r:id="rId728069f282429f0cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) PM 4/14 (2) Classification scheme for crocus. Bulletin OEPP/EPPO Bulletin 32, 123-128;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°19: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fragaria (1FRAG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -14450,51 +16506,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°20: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fragaria (1FRAG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -14523,51 +16579,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°21: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fragaria (1FRAG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -14599,51 +16655,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°22: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Galanthus (1GAXG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
@@ -14991,50 +17047,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -15419,124 +17494,124 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId341169b01752111da" w:history="1">
+      <w:hyperlink r:id="rId203469f282429f4e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId108169b0175211210" w:history="1">
+      <w:hyperlink r:id="rId290269f282429f504" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°23: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Galtonia candicans (GAOCA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -15883,50 +17958,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -16311,124 +18405,124 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId663169b0175211689" w:history="1">
+      <w:hyperlink r:id="rId261069f282429f85a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId206069b01752116bd" w:history="1">
+      <w:hyperlink r:id="rId996669f282429f87c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°24: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gladiolus (1GLAG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -16648,50 +18742,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gladiolus spp. are not given as a host of D. dipsaci in CABI 2015, ISPM 27 (IPPC 2016) or the EPPO Global Database, though a literature search found there are 3 records: of occurrence in greenhouses in Serbia (Grujičić, 2015), in Iraq (Stephan, 1989) and interceptions by India on flower bulbs from Europe (Arjun Lal &amp; Rajan, 2005). In view of possible confusion with D destructor and that these are the only records, it is concluded Gladiolus is not host of this pest.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The three references found concerning Gladiolus did not give any details of economic impact.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Gladiolus spp. are not considered to be a significant host and therefore Gladiolus plants are not considered to be a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -16860,51 +19248,51 @@
         <w:t xml:space="preserve">Arjun Lal &amp; Rajan (2005) Nematodes intercepted in introduced germplasm of horticultural crops. Indian Journal of Plant Protection 33, 282-285;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId458569b0175211986" w:history="1">
+      <w:hyperlink r:id="rId812369f282429fb67" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16916,51 +19304,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor ISPM 27 ANNEX 8. Available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId452269b01752119cc" w:history="1">
+      <w:hyperlink r:id="rId760269f282429fb90" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16994,51 +19382,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Stephan ZA (1989) New hosts for Ditylenchus dipsaci in Iraq. International Nematology Network Newsletter 6, 30;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°25: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hyacinthus (1HYAG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -17158,50 +19546,445 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Normally propagated by bulbs or tubers which can be infested by D. dipsaci and planting nematode-free bulbs is recognized as an important control practice for this pest. Other potential sources of infection are nematode-infested soil, infested debris and infested weeds. Field control can be by rotation, soil solarization or resistant cultivars, however chemical treatments of soil are not economic for large areas (CABI, 2015).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In conclusion young plants for transplanting or bulbs are both pathways, and with suitable control measures carried out for the alternative inoculum sources, plants and bulbs can be considered as significant pathways compared to others.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP - based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -17388,125 +20171,125 @@
         <w:t xml:space="preserve">ANSES (2013) Avis de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « Demande de complément à l’analyse de risque phytosanitaire sur les nématodes des tiges et bulbes (Ditylenchus dipsaci) sur la luzerne (saisine n°2012-SA-0086). Élargissement aux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autres végétaux réglementés. Full analysis available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId755569b0175211e31" w:history="1">
+      <w:hyperlink r:id="rId765869f282429feb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; Resume available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId892669b0175211e5d" w:history="1">
+      <w:hyperlink r:id="rId960569f282429fed3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; English translations available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId806169b0175211e91" w:history="1">
+      <w:hyperlink r:id="rId919469f282429fef4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17517,51 +20300,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) Classification scheme for hyacinth. Bulletin OEPP/EPPO Bulletin 32, 185-190;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°26: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hymenocallis (1HMJG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -17908,50 +20691,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -18336,124 +21138,124 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId576169b0175212343" w:history="1">
+      <w:hyperlink r:id="rId216669f28242a02b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605269b0175212376" w:history="1">
+      <w:hyperlink r:id="rId934669f28242a02f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°27: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Medicago sativa (MEDSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fodder plant seed sector.</w:t>
       </w:r>
@@ -18782,50 +21584,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -19418,51 +22239,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tacconi R, Santi R &amp; Vincentis F (1999) Control of the nematode Ditylenchus dipsaci on seed of a medical herb. Informatore Fitopatologico 49, 26-27;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°28: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Muscari (1MUSG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -19809,50 +22630,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -20237,124 +23077,124 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId671569b0175212da2" w:history="1">
+      <w:hyperlink r:id="rId878769f28242a0d04" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId301969b0175212dd4" w:history="1">
+      <w:hyperlink r:id="rId343869f28242a0d29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°29: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Narcissus (1NARG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -20510,50 +23350,453 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dipsaci is listed in EPPO PM 4/5(2) Classification scheme for Narcissus (EPPO, 2002).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Normally propagated by bulbs which can be infested by D. dipsaci and planting nematode-free bulbs is recognized as an important control practice for this pest. (Hot water treatment is available to assist this and nil tolerance is recommended in classification schemes, EPPO 2002). Other potential sources of infection are nematode-infested soil, infested debris and infested weeds. Field control can be by rotation, soil solarization or resistant cultivars, however chemical treatments of soil are not economic for large areas (CABI, 2015), though it is the main control method used in France for tulips, daffodils and hyacinths (ANSES, 2013). In conclusion young plants for transplanting or bulbs are both pathways, and with suitable control measures carried out for the alternative inoculum sources, plants and bulbs can be considered as significant pathways compared to others.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. dipsaci is one of the most devastating plant-parasitic nematodes, especially in temperate regions. Without control, it can cause complete failure of host crops such as ornamental plants, especially flower bulbs.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In daffodils its causes yellowing and deformation of the leaves, a reduction in internode length, leading to dwarfism of the plant. Flowering is also delayed and stem lesions and depigmentation of the sepals necessarily have an adverse effect on their sale. In France, D. dipsaci has no economic impact on bulb flowers (tulips, daffodils, hyacinths) due to preventive and systematic soil treatments using Vydate (oxamyl) (ANSES, 2013). However this is an economic cost due to the pest and is presumably not always 100% effective.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP - based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -20740,125 +23983,125 @@
         <w:t xml:space="preserve">ANSES (2013) Avis de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « Demande de complément à l’analyse de risque phytosanitaire sur les nématodes des tiges et bulbes (Ditylenchus dipsaci) sur la luzerne (saisine n°2012-SA-0086). Élargissement aux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autres végétaux réglementés. Full analysis available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193169b0175213035" w:history="1">
+      <w:hyperlink r:id="rId614869f28242a1190" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; Resume available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId726169b017521305c" w:history="1">
+      <w:hyperlink r:id="rId513769f28242a11ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; English translations available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId305369b017521308c" w:history="1">
+      <w:hyperlink r:id="rId331669f28242a11cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -20869,51 +24112,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) Certification scheme for Narcissus. Bulletin OEPP/EPPO Bulletin 32, 91–104;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°30: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ornithogalum (1OTGG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -21260,50 +24503,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -21688,124 +24950,124 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311169b0175213536" w:history="1">
+      <w:hyperlink r:id="rId962269f28242a16a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134269b017521356a" w:history="1">
+      <w:hyperlink r:id="rId443569f28242a16c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°31: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pisum sativum (PIBSX)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fodder plant seed sector.</w:t>
       </w:r>
@@ -22253,50 +25515,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The impact is considered to be acceptable on this host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: impact is considered acceptable on this host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -22442,51 +25837,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId263869b0175213952" w:history="1">
+      <w:hyperlink r:id="rId820169f28242a1a4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -22520,51 +25915,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Greco N &amp; Vito M (1994) Nematodes of food legumes in the Mediterranean Basin. Bulletin OEPP/EPPO 24, 393-398;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°32: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Puschkinia (1PUKG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -22911,50 +26306,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -23339,118 +26753,118 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868469b0175213dfa" w:history="1">
+      <w:hyperlink r:id="rId570369f28242a1dc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId666369b0175213e2a" w:history="1">
+      <w:hyperlink r:id="rId785269f28242a1de7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°33: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ribes (1RIBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -23481,51 +26895,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°34: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Scilla (1SLLG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
@@ -23873,50 +27287,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -24301,124 +27734,124 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId825169b017521431b" w:history="1">
+      <w:hyperlink r:id="rId575869f28242a2130" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId401969b017521434d" w:history="1">
+      <w:hyperlink r:id="rId602769f28242a214f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°35: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sternbergia (1STBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -24637,51 +28070,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sternbergia lutea is a bulbous flowering plant in the family Amaryllidaceae, called winter daffodil, autumn daffodil or yellow autumn crocus. They are stated as being damaged by narcissus eelworm (D. dipsaci) (RHS, 2017). During the Project Sternbergia was stated to be a host plant of D. dipsaci (NL NPPO).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">D. dipsaci is currently regulated for many of its host plants but not for Sternbergia. The organism was found in lots of bulbs of Sternbergia, imported from Turkey, in 2004 (Phytosanitary report available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId304269b01752144da" w:history="1">
+      <w:hyperlink r:id="rId159669f28242a2265" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://edepot.wur.nl/212728</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The organism does not only pose a threat to the cultivation of Sternbergia but also to other crops because the organism can survive for many years in soil.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -24775,50 +28208,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -25195,83 +28647,83 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (Royal Horticultural Society) (2017) Sternbergia lutea winter daffodil. Website article. UK. Accessed 27/7/2017 at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId542769b01752147cd" w:history="1">
+      <w:hyperlink r:id="rId289369f28242a2467" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/Plants/17789/i-Sternbergia-lutea-i/Details</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°36: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tulipa (1TULG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -25427,50 +28879,453 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dipsaci is listed in EPPO PM 4/13(2) Classification scheme for tulip (EPPO, 2002).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Normally propagated by bulbs which can be infested by D. dipsaci and planting nematode-free bulbs is recognized as an important control practice for this pest. Hot water treatment is available to assist this and a nil tolerance is recommended in classification schemes (EPPO, 2002). Other potential sources of infection are nematode-infested soil, infested debris and infested weeds. Field control can be by rotation, soil solarization or resistant cultivars, however chemical treatments of soil are not economic for large areas (CABI, 2015), though it is the main control method used in France for tulips, daffodils and hyacinths (ANSES, 2013). In conclusion young plants for transplanting or bulbs are both pathways, and with suitable control measures carried out for the alternative inoculum sources, plants and bulbs can be considered as significant pathways compared to others.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. dipsaci is one of the most devastating plant-parasitic nematodes, especially in temperate regions. Without control, it can cause complete failure of host crops such as ornamental plants, especially flower bulbs.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In Tulips its causes yellowing and deformation of the leaves, a reduction in internode length, leading to dwarfism of the plant. Flowering is also delayed and stem lesions and depigmentation of the sepals necessarily have an adverse effect on their sale. In France, D. dipsaci has no economic impact on bulb flowers (tulips, daffodils, hyacinths) due to preventive and systematic soil treatments using Vydate (oxamyl) (ANSES, 2013), however this is an economic cost due to the pest and is presumably not always 100% effective.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP - based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -25657,125 +29512,125 @@
         <w:t xml:space="preserve">ANSES (2013) Avis de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « Demande de complément à l’analyse de risque phytosanitaire sur les nématodes des tiges et bulbes (Ditylenchus dipsaci) sur la luzerne (saisine n°2012-SA-0086). Élargissement aux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autres végétaux réglementés. Full analysis available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId352769b0175214a5c" w:history="1">
+      <w:hyperlink r:id="rId201569f28242a27a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; Resume available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId170569b0175214a8a" w:history="1">
+      <w:hyperlink r:id="rId814669f28242a27c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; English translations available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId506769b0175214ac0" w:history="1">
+      <w:hyperlink r:id="rId537669f28242a27e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -25786,51 +29641,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) Classification scheme for Tulip. Bulletin OEPP/EPPO Bulletin 32, 115–121;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°37: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vicia faba (VICFX)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fodder plant seed sector.</w:t>
       </w:r>
@@ -26278,50 +30133,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The impact is considered to be acceptable on this host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: impact is considered acceptable on this host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -26467,51 +30455,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId602469b0175214ecb" w:history="1">
+      <w:hyperlink r:id="rId518369f28242a2ac4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -26545,51 +30533,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Schiffers BC, Fraselle J, Hubrecht F &amp; Jaumin L (1984) The control of Ditylenchus dipsaci (Kuhn) Fil. by nematicides incorporated in pelleted seeds of spring-sown field beans. Mededelingen van de Faculteit Landbouwwetenschappen Rijksuniversiteit, Gent 49, 635-641;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°38: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vicia faba (VICFX)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable seed sector.</w:t>
       </w:r>
@@ -27029,50 +31017,183 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: impact is considered acceptable on this host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -27218,51 +31339,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId824969b01752152d5" w:history="1">
+      <w:hyperlink r:id="rId709769f28242a2daf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -27401,137 +31522,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83344619">
+  <w:abstractNum w:abstractNumId="21902751">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45345627">
+    <w:lvl w:ilvl="0" w:tplc="22633479">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45345627" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22633479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45345627" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22633479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45345627" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22633479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45345627" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22633479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45345627" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22633479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45345627" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22633479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45345627" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22633479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45345627" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22633479" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83344618">
+  <w:abstractNum w:abstractNumId="21902750">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73517740">
+    <w:lvl w:ilvl="0" w:tplc="97632905">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -28283,55 +32404,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83344618">
-    <w:abstractNumId w:val="83344618"/>
+  <w:num w:numId="21902750">
+    <w:abstractNumId w:val="21902750"/>
   </w:num>
-  <w:num w:numId="83344619">
-    <w:abstractNumId w:val="83344619"/>
+  <w:num w:numId="21902751">
+    <w:abstractNumId w:val="21902751"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -39876,51 +43997,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId213628267" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId772069b017520bebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId426969b017520c06b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internationalplantnames.com/HTML/English/index_zoek.htm" TargetMode="External"/><Relationship Id="rId664369b017520c3b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId646869b017520c65f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId304269b017520cb16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId604069b017520d028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId589669b017520d712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId972369b017520d9fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId341069b017520df0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId115769b017520e471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId955369b017520e918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId316269b017520ede6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId747969b017520f09c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId693269b017520f591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId577069b017520fa24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId937969b017520fd0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId628069b017520ffd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId348769b017521049c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId821769b01752104d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId382169b0175210957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId730669b01752109b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId722369b0175210c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId341169b01752111da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId108169b0175211210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId663169b0175211689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId206069b01752116bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId458569b0175211986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId452269b01752119cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId755569b0175211e31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId892669b0175211e5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId806169b0175211e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId576169b0175212343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId605269b0175212376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId671569b0175212da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId301969b0175212dd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId193169b0175213035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId726169b017521305c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId305369b017521308c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId311169b0175213536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId134269b017521356a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId263869b0175213952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId868469b0175213dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId666369b0175213e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId825169b017521431b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId401969b017521434d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId304269b01752144da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edepot.wur.nl/212728" TargetMode="External"/><Relationship Id="rId542769b01752147cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/Plants/17789/i-Sternbergia-lutea-i/Details" TargetMode="External"/><Relationship Id="rId352769b0175214a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId170569b0175214a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId506769b0175214ac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId602469b0175214ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId824969b01752152d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId979656558" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId702669f282429a867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId657169f282429aa06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internationalplantnames.com/HTML/English/index_zoek.htm" TargetMode="External"/><Relationship Id="rId837869f282429ad20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId238369f282429b11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId462669f282429b5b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId736569f282429ba81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId911269f282429bf58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId166769f282429c359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId245169f282429c7d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId805069f282429cb15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId407569f282429ce64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId804669f282429d1e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId490569f282429d637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId662269f282429dda8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId267169f282429e0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId991669f282429e3f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId410169f282429e6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId668569f282429ea55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId335769f282429ea77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId989669f282429ed9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId586469f282429edbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId728069f282429f0cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId203469f282429f4e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId290269f282429f504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId261069f282429f85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId996669f282429f87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId812369f282429fb67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId760269f282429fb90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId765869f282429feb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId960569f282429fed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId919469f282429fef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId216669f28242a02b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId934669f28242a02f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId878769f28242a0d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId343869f28242a0d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId614869f28242a1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId513769f28242a11ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId331669f28242a11cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId962269f28242a16a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId443569f28242a16c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId820169f28242a1a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId570369f28242a1dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId785269f28242a1de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId575869f28242a2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId602769f28242a214f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId159669f28242a2265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edepot.wur.nl/212728" TargetMode="External"/><Relationship Id="rId289369f28242a2467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/Plants/17789/i-Sternbergia-lutea-i/Details" TargetMode="External"/><Relationship Id="rId201569f28242a27a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId814669f28242a27c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId537669f28242a27e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId518369f28242a2ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId709769f28242a2daf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>