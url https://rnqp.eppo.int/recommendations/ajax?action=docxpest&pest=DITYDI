--- v2 (2026-04-29)
+++ v3 (2026-06-17)
@@ -530,51 +530,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId702669f282429a867" w:history="1">
+      <w:hyperlink r:id="rId56036a32a5ab5e7b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -822,51 +822,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A literature and Google search for species of Allium being used as an ornamental plant, as opposed to a vegetable plant, did not locate any specific references. For Allium species used as vegetable crop, more information is available on the pathway. E.g. transmission of D. dipsaci from infested seed to young seedlings for transplanting is well established and planting nematode-free transplants and onion sets is recognized as an important control practice for this pest. Other potential sources of infection are nematode-infested soil, infested debris and infested weeds. Field control can be by rotation, soil solarization or resistant cultivars, however chemical treatments of soil are not economic for large areas (CABI, 2015).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">There is a large number of Allium species (and within the species, varieties) that are used as ornamental (e.g. search for 'Allium' on the following database: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId657169f282429aa06" w:history="1">
+      <w:hyperlink r:id="rId74066a32a5ab5e9e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.internationalplantnames.com/HTML/English/index_zoek.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The Dutch Flowerbulb Inspection Service BKD has included all ornamental Alliums in their inspection with the same standards as the other ornamental flower bulbs on which D. dipsaci is currently regulated. It is suggested to consider that all Allium species, with ornamental varieties, are host plants and are a significant pathway compare to other pathways when suitable control measures are carried out for the alternative inoculum sources.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -1424,51 +1424,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId837869f282429ad20" w:history="1">
+      <w:hyperlink r:id="rId93386a32a5ab5eeed" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2210,51 +2210,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId238369f282429b11b" w:history="1">
+      <w:hyperlink r:id="rId18246a32a5ab5f681" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -3108,51 +3108,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId462669f282429b5b4" w:history="1">
+      <w:hyperlink r:id="rId44026a32a5ab5fc0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4075,51 +4075,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId736569f282429ba81" w:history="1">
+      <w:hyperlink r:id="rId44476a32a5ab60246" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5033,51 +5033,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId911269f282429bf58" w:history="1">
+      <w:hyperlink r:id="rId42586a32a5ab60852" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5819,51 +5819,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId166769f282429c359" w:history="1">
+      <w:hyperlink r:id="rId61566a32a5ab60e77" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6740,51 +6740,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245169f282429c7d5" w:history="1">
+      <w:hyperlink r:id="rId27576a32a5ab613c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7598,51 +7598,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId805069f282429cb15" w:history="1">
+      <w:hyperlink r:id="rId32166a32a5ab6188e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8465,51 +8465,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId407569f282429ce64" w:history="1">
+      <w:hyperlink r:id="rId77266a32a5ab61d7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9370,51 +9370,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId804669f282429d1e0" w:history="1">
+      <w:hyperlink r:id="rId21256a32a5ab622ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10156,51 +10156,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490569f282429d637" w:history="1">
+      <w:hyperlink r:id="rId52216a32a5ab62753" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11114,51 +11114,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId662269f282429dda8" w:history="1">
+      <w:hyperlink r:id="rId94976a32a5ab62cc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11972,51 +11972,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId267169f282429e0d0" w:history="1">
+      <w:hyperlink r:id="rId67466a32a5ab6316d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12820,51 +12820,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId991669f282429e3f4" w:history="1">
+      <w:hyperlink r:id="rId44186a32a5ab635fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13652,51 +13652,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId410169f282429e6fc" w:history="1">
+      <w:hyperlink r:id="rId22916a32a5ab63c11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14591,92 +14591,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId668569f282429ea55" w:history="1">
+      <w:hyperlink r:id="rId92126a32a5ab6410b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId335769f282429ea77" w:history="1">
+      <w:hyperlink r:id="rId95116a32a5ab64140" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -15502,92 +15502,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId989669f282429ed9b" w:history="1">
+      <w:hyperlink r:id="rId49976a32a5ab64624" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId586469f282429edbe" w:history="1">
+      <w:hyperlink r:id="rId49736a32a5ab64658" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -16385,51 +16385,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId728069f282429f0cd" w:history="1">
+      <w:hyperlink r:id="rId46916a32a5ab64b12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17494,92 +17494,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203469f282429f4e1" w:history="1">
+      <w:hyperlink r:id="rId78346a32a5ab650e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId290269f282429f504" w:history="1">
+      <w:hyperlink r:id="rId45106a32a5ab6511c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -18405,92 +18405,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261069f282429f85a" w:history="1">
+      <w:hyperlink r:id="rId79966a32a5ab6586f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId996669f282429f87c" w:history="1">
+      <w:hyperlink r:id="rId15476a32a5ab658a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -19248,51 +19248,51 @@
         <w:t xml:space="preserve">Arjun Lal &amp; Rajan (2005) Nematodes intercepted in introduced germplasm of horticultural crops. Indian Journal of Plant Protection 33, 282-285;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId812369f282429fb67" w:history="1">
+      <w:hyperlink r:id="rId15806a32a5ab65d6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -19304,51 +19304,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor ISPM 27 ANNEX 8. Available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId760269f282429fb90" w:history="1">
+      <w:hyperlink r:id="rId26806a32a5ab65daa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -20171,125 +20171,125 @@
         <w:t xml:space="preserve">ANSES (2013) Avis de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « Demande de complément à l’analyse de risque phytosanitaire sur les nématodes des tiges et bulbes (Ditylenchus dipsaci) sur la luzerne (saisine n°2012-SA-0086). Élargissement aux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autres végétaux réglementés. Full analysis available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId765869f282429feb7" w:history="1">
+      <w:hyperlink r:id="rId63536a32a5ab66253" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; Resume available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId960569f282429fed3" w:history="1">
+      <w:hyperlink r:id="rId46776a32a5ab6627b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; English translations available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId919469f282429fef4" w:history="1">
+      <w:hyperlink r:id="rId27936a32a5ab662ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -21138,92 +21138,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId216669f28242a02b1" w:history="1">
+      <w:hyperlink r:id="rId72836a32a5ab66762" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934669f28242a02f0" w:history="1">
+      <w:hyperlink r:id="rId66786a32a5ab66793" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -23077,92 +23077,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId878769f28242a0d04" w:history="1">
+      <w:hyperlink r:id="rId69366a32a5ab67257" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId343869f28242a0d29" w:history="1">
+      <w:hyperlink r:id="rId89556a32a5ab67291" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -23983,125 +23983,125 @@
         <w:t xml:space="preserve">ANSES (2013) Avis de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « Demande de complément à l’analyse de risque phytosanitaire sur les nématodes des tiges et bulbes (Ditylenchus dipsaci) sur la luzerne (saisine n°2012-SA-0086). Élargissement aux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autres végétaux réglementés. Full analysis available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId614869f28242a1190" w:history="1">
+      <w:hyperlink r:id="rId70756a32a5ab67742" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; Resume available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId513769f28242a11ac" w:history="1">
+      <w:hyperlink r:id="rId56216a32a5ab6776c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; English translations available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId331669f28242a11cf" w:history="1">
+      <w:hyperlink r:id="rId32716a32a5ab6779e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -24950,92 +24950,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId962269f28242a16a6" w:history="1">
+      <w:hyperlink r:id="rId15986a32a5ab67c71" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId443569f28242a16c9" w:history="1">
+      <w:hyperlink r:id="rId64716a32a5ab67ca2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -25837,51 +25837,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId820169f28242a1a4c" w:history="1">
+      <w:hyperlink r:id="rId45846a32a5ab68119" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -26753,92 +26753,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId570369f28242a1dc4" w:history="1">
+      <w:hyperlink r:id="rId54196a32a5ab685fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId785269f28242a1de7" w:history="1">
+      <w:hyperlink r:id="rId82186a32a5ab68631" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -27734,92 +27734,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId575869f28242a2130" w:history="1">
+      <w:hyperlink r:id="rId70276a32a5ab68b3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId602769f28242a214f" w:history="1">
+      <w:hyperlink r:id="rId35376a32a5ab68b6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -28070,51 +28070,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sternbergia lutea is a bulbous flowering plant in the family Amaryllidaceae, called winter daffodil, autumn daffodil or yellow autumn crocus. They are stated as being damaged by narcissus eelworm (D. dipsaci) (RHS, 2017). During the Project Sternbergia was stated to be a host plant of D. dipsaci (NL NPPO).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">D. dipsaci is currently regulated for many of its host plants but not for Sternbergia. The organism was found in lots of bulbs of Sternbergia, imported from Turkey, in 2004 (Phytosanitary report available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId159669f28242a2265" w:history="1">
+      <w:hyperlink r:id="rId26296a32a5ab68cff" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://edepot.wur.nl/212728</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The organism does not only pose a threat to the cultivation of Sternbergia but also to other crops because the organism can survive for many years in soil.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -28647,51 +28647,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (Royal Horticultural Society) (2017) Sternbergia lutea winter daffodil. Website article. UK. Accessed 27/7/2017 at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId289369f28242a2467" w:history="1">
+      <w:hyperlink r:id="rId63826a32a5ab6901f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/Plants/17789/i-Sternbergia-lutea-i/Details</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -29512,125 +29512,125 @@
         <w:t xml:space="preserve">ANSES (2013) Avis de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « Demande de complément à l’analyse de risque phytosanitaire sur les nématodes des tiges et bulbes (Ditylenchus dipsaci) sur la luzerne (saisine n°2012-SA-0086). Élargissement aux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autres végétaux réglementés. Full analysis available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId201569f28242a27a4" w:history="1">
+      <w:hyperlink r:id="rId71096a32a5ab694a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; Resume available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId814669f28242a27c0" w:history="1">
+      <w:hyperlink r:id="rId99736a32a5ab694d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; English translations available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId537669f28242a27e1" w:history="1">
+      <w:hyperlink r:id="rId17056a32a5ab69501" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -30455,51 +30455,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId518369f28242a2ac4" w:history="1">
+      <w:hyperlink r:id="rId67586a32a5ab69a7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -31339,51 +31339,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId709769f28242a2daf" w:history="1">
+      <w:hyperlink r:id="rId58316a32a5ab69f21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -31522,137 +31522,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21902751">
+  <w:abstractNum w:abstractNumId="47980321">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22633479">
+    <w:lvl w:ilvl="0" w:tplc="23885276">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22633479" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23885276" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22633479" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23885276" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22633479" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23885276" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22633479" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23885276" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22633479" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23885276" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22633479" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23885276" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22633479" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23885276" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22633479" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23885276" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21902750">
+  <w:abstractNum w:abstractNumId="47980320">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97632905">
+    <w:lvl w:ilvl="0" w:tplc="51697355">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -32404,55 +32404,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21902750">
-    <w:abstractNumId w:val="21902750"/>
+  <w:num w:numId="47980320">
+    <w:abstractNumId w:val="47980320"/>
   </w:num>
-  <w:num w:numId="21902751">
-    <w:abstractNumId w:val="21902751"/>
+  <w:num w:numId="47980321">
+    <w:abstractNumId w:val="47980321"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -43997,51 +43997,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId979656558" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId702669f282429a867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId657169f282429aa06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internationalplantnames.com/HTML/English/index_zoek.htm" TargetMode="External"/><Relationship Id="rId837869f282429ad20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId238369f282429b11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId462669f282429b5b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId736569f282429ba81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId911269f282429bf58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId166769f282429c359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId245169f282429c7d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId805069f282429cb15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId407569f282429ce64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId804669f282429d1e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId490569f282429d637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId662269f282429dda8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId267169f282429e0d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId991669f282429e3f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId410169f282429e6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId668569f282429ea55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId335769f282429ea77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId989669f282429ed9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId586469f282429edbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId728069f282429f0cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId203469f282429f4e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId290269f282429f504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId261069f282429f85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId996669f282429f87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId812369f282429fb67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId760269f282429fb90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId765869f282429feb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId960569f282429fed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId919469f282429fef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId216669f28242a02b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId934669f28242a02f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId878769f28242a0d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId343869f28242a0d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId614869f28242a1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId513769f28242a11ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId331669f28242a11cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId962269f28242a16a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId443569f28242a16c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId820169f28242a1a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId570369f28242a1dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId785269f28242a1de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId575869f28242a2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId602769f28242a214f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId159669f28242a2265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edepot.wur.nl/212728" TargetMode="External"/><Relationship Id="rId289369f28242a2467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/Plants/17789/i-Sternbergia-lutea-i/Details" TargetMode="External"/><Relationship Id="rId201569f28242a27a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId814669f28242a27c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId537669f28242a27e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId518369f28242a2ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId709769f28242a2daf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId299931577" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId56036a32a5ab5e7b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId74066a32a5ab5e9e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internationalplantnames.com/HTML/English/index_zoek.htm" TargetMode="External"/><Relationship Id="rId93386a32a5ab5eeed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId18246a32a5ab5f681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId44026a32a5ab5fc0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId44476a32a5ab60246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId42586a32a5ab60852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId61566a32a5ab60e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId27576a32a5ab613c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId32166a32a5ab6188e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId77266a32a5ab61d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId21256a32a5ab622ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId52216a32a5ab62753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId94976a32a5ab62cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId67466a32a5ab6316d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId44186a32a5ab635fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId22916a32a5ab63c11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId92126a32a5ab6410b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId95116a32a5ab64140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId49976a32a5ab64624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId49736a32a5ab64658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId46916a32a5ab64b12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId78346a32a5ab650e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId45106a32a5ab6511c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId79966a32a5ab6586f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId15476a32a5ab658a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId15806a32a5ab65d6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId26806a32a5ab65daa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId63536a32a5ab66253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId46776a32a5ab6627b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId27936a32a5ab662ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId72836a32a5ab66762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId66786a32a5ab66793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId69366a32a5ab67257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId89556a32a5ab67291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId70756a32a5ab67742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId56216a32a5ab6776c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId32716a32a5ab6779e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId15986a32a5ab67c71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId64716a32a5ab67ca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId45846a32a5ab68119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId54196a32a5ab685fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId82186a32a5ab68631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId70276a32a5ab68b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId35376a32a5ab68b6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId26296a32a5ab68cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edepot.wur.nl/212728" TargetMode="External"/><Relationship Id="rId63826a32a5ab6901f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/Plants/17789/i-Sternbergia-lutea-i/Details" TargetMode="External"/><Relationship Id="rId71096a32a5ab694a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId99736a32a5ab694d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId17056a32a5ab69501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId67586a32a5ab69a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId58316a32a5ab69f21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>