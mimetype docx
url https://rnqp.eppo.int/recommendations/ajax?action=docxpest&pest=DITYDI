--- v3 (2026-06-17)
+++ v4 (2026-08-03)
@@ -530,51 +530,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId56036a32a5ab5e7b7" w:history="1">
+      <w:hyperlink r:id="rId71416a7028beecc28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -822,51 +822,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A literature and Google search for species of Allium being used as an ornamental plant, as opposed to a vegetable plant, did not locate any specific references. For Allium species used as vegetable crop, more information is available on the pathway. E.g. transmission of D. dipsaci from infested seed to young seedlings for transplanting is well established and planting nematode-free transplants and onion sets is recognized as an important control practice for this pest. Other potential sources of infection are nematode-infested soil, infested debris and infested weeds. Field control can be by rotation, soil solarization or resistant cultivars, however chemical treatments of soil are not economic for large areas (CABI, 2015).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">There is a large number of Allium species (and within the species, varieties) that are used as ornamental (e.g. search for 'Allium' on the following database: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74066a32a5ab5e9e1" w:history="1">
+      <w:hyperlink r:id="rId99546a7028beecdd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.internationalplantnames.com/HTML/English/index_zoek.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The Dutch Flowerbulb Inspection Service BKD has included all ornamental Alliums in their inspection with the same standards as the other ornamental flower bulbs on which D. dipsaci is currently regulated. It is suggested to consider that all Allium species, with ornamental varieties, are host plants and are a significant pathway compare to other pathways when suitable control measures are carried out for the alternative inoculum sources.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -1424,51 +1424,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93386a32a5ab5eeed" w:history="1">
+      <w:hyperlink r:id="rId10966a7028beed14d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2210,51 +2210,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18246a32a5ab5f681" w:history="1">
+      <w:hyperlink r:id="rId56476a7028beed5bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -3108,51 +3108,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44026a32a5ab5fc0d" w:history="1">
+      <w:hyperlink r:id="rId66146a7028beeda95" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4075,51 +4075,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44476a32a5ab60246" w:history="1">
+      <w:hyperlink r:id="rId14886a7028beedfd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5033,51 +5033,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42586a32a5ab60852" w:history="1">
+      <w:hyperlink r:id="rId64306a7028beee519" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5819,51 +5819,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61566a32a5ab60e77" w:history="1">
+      <w:hyperlink r:id="rId25186a7028beee96a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6740,51 +6740,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27576a32a5ab613c5" w:history="1">
+      <w:hyperlink r:id="rId15286a7028beeee48" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7598,51 +7598,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32166a32a5ab6188e" w:history="1">
+      <w:hyperlink r:id="rId61896a7028beef304" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8465,51 +8465,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77266a32a5ab61d7e" w:history="1">
+      <w:hyperlink r:id="rId75386a7028beef7d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9370,51 +9370,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21256a32a5ab622ef" w:history="1">
+      <w:hyperlink r:id="rId28996a7028beefcaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10156,51 +10156,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52216a32a5ab62753" w:history="1">
+      <w:hyperlink r:id="rId92026a7028bef0107" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11114,51 +11114,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94976a32a5ab62cc1" w:history="1">
+      <w:hyperlink r:id="rId11946a7028bef0753" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11972,51 +11972,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67466a32a5ab6316d" w:history="1">
+      <w:hyperlink r:id="rId15596a7028bef0bf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12820,51 +12820,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44186a32a5ab635fa" w:history="1">
+      <w:hyperlink r:id="rId24076a7028bef1080" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13652,51 +13652,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22916a32a5ab63c11" w:history="1">
+      <w:hyperlink r:id="rId34516a7028bef14fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14591,92 +14591,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92126a32a5ab6410b" w:history="1">
+      <w:hyperlink r:id="rId69666a7028bef19f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95116a32a5ab64140" w:history="1">
+      <w:hyperlink r:id="rId16866a7028bef1a2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -15502,92 +15502,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49976a32a5ab64624" w:history="1">
+      <w:hyperlink r:id="rId21276a7028bef1ed6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49736a32a5ab64658" w:history="1">
+      <w:hyperlink r:id="rId79906a7028bef1f08" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -16385,51 +16385,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46916a32a5ab64b12" w:history="1">
+      <w:hyperlink r:id="rId24066a7028bef23b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17494,92 +17494,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78346a32a5ab650e7" w:history="1">
+      <w:hyperlink r:id="rId37986a7028bef2ab9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45106a32a5ab6511c" w:history="1">
+      <w:hyperlink r:id="rId93026a7028bef2aee" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -18405,92 +18405,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79966a32a5ab6586f" w:history="1">
+      <w:hyperlink r:id="rId66496a7028bef3037" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15476a32a5ab658a2" w:history="1">
+      <w:hyperlink r:id="rId17536a7028bef306e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -19248,51 +19248,51 @@
         <w:t xml:space="preserve">Arjun Lal &amp; Rajan (2005) Nematodes intercepted in introduced germplasm of horticultural crops. Indian Journal of Plant Protection 33, 282-285;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15806a32a5ab65d6b" w:history="1">
+      <w:hyperlink r:id="rId37406a7028bef34f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -19304,51 +19304,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor ISPM 27 ANNEX 8. Available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26806a32a5ab65daa" w:history="1">
+      <w:hyperlink r:id="rId59286a7028bef3537" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -20171,125 +20171,125 @@
         <w:t xml:space="preserve">ANSES (2013) Avis de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « Demande de complément à l’analyse de risque phytosanitaire sur les nématodes des tiges et bulbes (Ditylenchus dipsaci) sur la luzerne (saisine n°2012-SA-0086). Élargissement aux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autres végétaux réglementés. Full analysis available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63536a32a5ab66253" w:history="1">
+      <w:hyperlink r:id="rId59536a7028bef39cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; Resume available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId46776a32a5ab6627b" w:history="1">
+      <w:hyperlink r:id="rId99166a7028bef39f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; English translations available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27936a32a5ab662ad" w:history="1">
+      <w:hyperlink r:id="rId86746a7028bef3a28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -21138,92 +21138,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72836a32a5ab66762" w:history="1">
+      <w:hyperlink r:id="rId34286a7028bef3f12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66786a32a5ab66793" w:history="1">
+      <w:hyperlink r:id="rId46756a7028bef3f47" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -23077,92 +23077,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69366a32a5ab67257" w:history="1">
+      <w:hyperlink r:id="rId67636a7028bf00807" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89556a32a5ab67291" w:history="1">
+      <w:hyperlink r:id="rId83556a7028bf0083a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -23983,125 +23983,125 @@
         <w:t xml:space="preserve">ANSES (2013) Avis de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « Demande de complément à l’analyse de risque phytosanitaire sur les nématodes des tiges et bulbes (Ditylenchus dipsaci) sur la luzerne (saisine n°2012-SA-0086). Élargissement aux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autres végétaux réglementés. Full analysis available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70756a32a5ab67742" w:history="1">
+      <w:hyperlink r:id="rId14616a7028bf00d4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; Resume available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId56216a32a5ab6776c" w:history="1">
+      <w:hyperlink r:id="rId19316a7028bf00d78" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; English translations available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32716a32a5ab6779e" w:history="1">
+      <w:hyperlink r:id="rId75086a7028bf00dac" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -24950,92 +24950,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15986a32a5ab67c71" w:history="1">
+      <w:hyperlink r:id="rId32486a7028bf0129e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64716a32a5ab67ca2" w:history="1">
+      <w:hyperlink r:id="rId16176a7028bf012d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -25837,51 +25837,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45846a32a5ab68119" w:history="1">
+      <w:hyperlink r:id="rId89236a7028bf01755" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -26753,92 +26753,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54196a32a5ab685fe" w:history="1">
+      <w:hyperlink r:id="rId48126a7028bf01c7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82186a32a5ab68631" w:history="1">
+      <w:hyperlink r:id="rId46916a7028bf01cb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -27734,92 +27734,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70276a32a5ab68b3c" w:history="1">
+      <w:hyperlink r:id="rId88976a7028bf021f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) ISPM 27. Diagnostic protocols for regulated pests DP 8: Ditylenchus dipsaci and Ditylenchus destructor. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35376a32a5ab68b6e" w:history="1">
+      <w:hyperlink r:id="rId75836a7028bf02229" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -28070,51 +28070,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sternbergia lutea is a bulbous flowering plant in the family Amaryllidaceae, called winter daffodil, autumn daffodil or yellow autumn crocus. They are stated as being damaged by narcissus eelworm (D. dipsaci) (RHS, 2017). During the Project Sternbergia was stated to be a host plant of D. dipsaci (NL NPPO).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">D. dipsaci is currently regulated for many of its host plants but not for Sternbergia. The organism was found in lots of bulbs of Sternbergia, imported from Turkey, in 2004 (Phytosanitary report available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26296a32a5ab68cff" w:history="1">
+      <w:hyperlink r:id="rId52196a7028bf023b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://edepot.wur.nl/212728</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). The organism does not only pose a threat to the cultivation of Sternbergia but also to other crops because the organism can survive for many years in soil.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -28647,51 +28647,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (Royal Horticultural Society) (2017) Sternbergia lutea winter daffodil. Website article. UK. Accessed 27/7/2017 at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63826a32a5ab6901f" w:history="1">
+      <w:hyperlink r:id="rId29166a7028bf026be" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/Plants/17789/i-Sternbergia-lutea-i/Details</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -29512,125 +29512,125 @@
         <w:t xml:space="preserve">ANSES (2013) Avis de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « Demande de complément à l’analyse de risque phytosanitaire sur les nématodes des tiges et bulbes (Ditylenchus dipsaci) sur la luzerne (saisine n°2012-SA-0086). Élargissement aux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">autres végétaux réglementés. Full analysis available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71096a32a5ab694a5" w:history="1">
+      <w:hyperlink r:id="rId60116a7028bf02b60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; Resume available at:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId99736a32a5ab694d0" w:history="1">
+      <w:hyperlink r:id="rId20926a7028bf02b89" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; English translations available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015) Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17056a32a5ab69501" w:history="1">
+      <w:hyperlink r:id="rId14666a7028bf02bba" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -30455,51 +30455,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67586a32a5ab69a7e" w:history="1">
+      <w:hyperlink r:id="rId58326a7028bf0306b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -31339,51 +31339,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2015). Online. Datasheets Ditylenchus dipsaci (stem and bulb nematode). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58316a32a5ab69f21" w:history="1">
+      <w:hyperlink r:id="rId26606a7028bf03512" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/19287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -31522,137 +31522,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47980321">
+  <w:abstractNum w:abstractNumId="54655776">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23885276">
+    <w:lvl w:ilvl="0" w:tplc="48177380">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23885276" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48177380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23885276" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48177380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23885276" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48177380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23885276" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48177380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23885276" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48177380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23885276" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48177380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23885276" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48177380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23885276" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48177380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47980320">
+  <w:abstractNum w:abstractNumId="54655775">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51697355">
+    <w:lvl w:ilvl="0" w:tplc="57371772">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -32404,55 +32404,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47980320">
-    <w:abstractNumId w:val="47980320"/>
+  <w:num w:numId="54655775">
+    <w:abstractNumId w:val="54655775"/>
   </w:num>
-  <w:num w:numId="47980321">
-    <w:abstractNumId w:val="47980321"/>
+  <w:num w:numId="54655776">
+    <w:abstractNumId w:val="54655776"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -43997,51 +43997,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId299931577" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId56036a32a5ab5e7b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId74066a32a5ab5e9e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internationalplantnames.com/HTML/English/index_zoek.htm" TargetMode="External"/><Relationship Id="rId93386a32a5ab5eeed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId18246a32a5ab5f681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId44026a32a5ab5fc0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId44476a32a5ab60246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId42586a32a5ab60852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId61566a32a5ab60e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId27576a32a5ab613c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId32166a32a5ab6188e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId77266a32a5ab61d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId21256a32a5ab622ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId52216a32a5ab62753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId94976a32a5ab62cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId67466a32a5ab6316d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId44186a32a5ab635fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId22916a32a5ab63c11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId92126a32a5ab6410b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId95116a32a5ab64140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId49976a32a5ab64624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId49736a32a5ab64658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId46916a32a5ab64b12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId78346a32a5ab650e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId45106a32a5ab6511c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId79966a32a5ab6586f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId15476a32a5ab658a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId15806a32a5ab65d6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId26806a32a5ab65daa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId63536a32a5ab66253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId46776a32a5ab6627b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId27936a32a5ab662ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId72836a32a5ab66762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId66786a32a5ab66793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId69366a32a5ab67257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId89556a32a5ab67291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId70756a32a5ab67742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId56216a32a5ab6776c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId32716a32a5ab6779e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId15986a32a5ab67c71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId64716a32a5ab67ca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId45846a32a5ab68119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId54196a32a5ab685fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId82186a32a5ab68631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId70276a32a5ab68b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId35376a32a5ab68b6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId26296a32a5ab68cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edepot.wur.nl/212728" TargetMode="External"/><Relationship Id="rId63826a32a5ab6901f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/Plants/17789/i-Sternbergia-lutea-i/Details" TargetMode="External"/><Relationship Id="rId71096a32a5ab694a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId99736a32a5ab694d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId17056a32a5ab69501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId67586a32a5ab69a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId58316a32a5ab69f21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId687936048" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId71416a7028beecc28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId99546a7028beecdd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internationalplantnames.com/HTML/English/index_zoek.htm" TargetMode="External"/><Relationship Id="rId10966a7028beed14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId56476a7028beed5bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId66146a7028beeda95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId14886a7028beedfd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId64306a7028beee519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId25186a7028beee96a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId15286a7028beeee48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId61896a7028beef304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId75386a7028beef7d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId28996a7028beefcaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId92026a7028bef0107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId11946a7028bef0753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId15596a7028bef0bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId24076a7028bef1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId34516a7028bef14fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId69666a7028bef19f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId16866a7028bef1a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId21276a7028bef1ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId79906a7028bef1f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId24066a7028bef23b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId37986a7028bef2ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId93026a7028bef2aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId66496a7028bef3037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId17536a7028bef306e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId37406a7028bef34f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId59286a7028bef3537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId59536a7028bef39cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId99166a7028bef39f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId86746a7028bef3a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId34286a7028bef3f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId46756a7028bef3f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId67636a7028bf00807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId83556a7028bf0083a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId14616a7028bf00d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId19316a7028bf00d78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId75086a7028bf00dac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId32486a7028bf0129e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId16176a7028bf012d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId89236a7028bf01755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId48126a7028bf01c7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId46916a7028bf01cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId88976a7028bf021f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId75836a7028bf02229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/01/DP_08_2015_En__2015-12-22_Reformatted.pdf" TargetMode="External"/><Relationship Id="rId52196a7028bf023b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edepot.wur.nl/212728" TargetMode="External"/><Relationship Id="rId29166a7028bf026be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/Plants/17789/i-Sternbergia-lutea-i/Details" TargetMode="External"/><Relationship Id="rId60116a7028bf02b60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2012sa0086Ra.pdf" TargetMode="External"/><Relationship Id="rId20926a7028bf02b89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/SVEG2013sa0155Ra.pdf" TargetMode="External"/><Relationship Id="rId14666a7028bf02bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId58326a7028bf0306b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/><Relationship Id="rId26606a7028bf03512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/19287" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>