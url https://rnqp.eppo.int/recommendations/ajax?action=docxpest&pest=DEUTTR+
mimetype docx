--- v2 (2026-02-18)
+++ v3 (2026-05-21)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plenodomus tracheiphilus (Phoma tracheiphila) (DEUTTR)</w:t>
+        <w:t xml:space="preserve">Plenodomus tracheiphilus (Phoma tracheiphila) DEUTTR</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoma tracheiphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -240,50 +240,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Fruits (including hops) sector, Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -312,57 +331,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Fruits (including hops) sector, Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -465,80 +503,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId72636996264722fa4" w:history="1">
+      <w:hyperlink r:id="rId79936a0eae1b5c22f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus (1CIDG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -694,50 +732,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Production of certified pathogen-tested trees and rootstocks of Citrus, Poncirus, Fortunella and their hybrids are covered by EPPO PM 4/12 (1) Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1002,51 +1394,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Plenodomus tracheiphilus [syn. Phoma tracheiphila];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus (1CIDG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -1202,50 +1594,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The interest in Citrus and related genera as ornamental plants has increased in recent years, and many varieties and hybrids are suitable for this purpose. No references could be found to the susceptibility or resistance of ornamental Citrus spp., Fortunella spp., Poncirus spp. and their hybrids to infection by Plenodomus tracheiphilus, as compared to fruiting species, so it is concluded they would react to the pathogen in a similar way. The main host is lemon, but some other Citrus species also have a high susceptibility rating (EFSA 2014). The EPPO PM 4 Standard for Citrus includes all species of Citrus, Poncirus, Fortunella and their hybrids, so it is assumed it can be recommended for the RNQP status for ornamental use based on the EPPO PM 4 Standard, and so this analysis does not need to continue.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1490,51 +2236,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Plenodomus tracheiphilus [syn. Phoma tracheiphila];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus hybrids (CIDHX)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -1690,50 +2436,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Production of certified pathogen-tested trees and rootstocks of Citrus, Poncirus, Fortunella and their hybrids are covered by EPPO PM 4/12 (1) Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1998,51 +3098,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Plenodomus tracheiphilus [syn. Phoma tracheiphila];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus hybrids (CIDHX)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -2198,50 +3298,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The interest in Citrus and related genera as ornamental plants has increased in recent years, and many varieties and hybrids are suitable for this purpose. No references could be found to the susceptibility or resistance of ornamental Citrus spp., Fortunella spp., Poncirus spp. and their hybrids to infection by Plenodomus tracheiphilus, as compared to fruiting species, so it is concluded they would react to the pathogen in a similar way. The main host is lemon, but some other Citrus species also have a high susceptibility rating (EFSA 2014). The EPPO PM 4 Standard for Citrus includes all species of Citrus, Poncirus, Fortunella and their hybrids, so it is assumed it can be recommended for the RNQP status for ornamental use based on the EPPO PM 4 Standard, and so this analysis does not need to continue.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2486,51 +3940,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Plenodomus tracheiphilus [syn. Phoma tracheiphila];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fortunella (1FOLG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -2686,50 +4140,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Production of certified pathogen-tested trees and rootstocks of Citrus, Poncirus, Fortunella and their hybrids are covered by EPPO PM 4/12 (1) Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2994,51 +4802,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Plenodomus tracheiphilus [syn. Phoma tracheiphila];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fortunella (1FOLG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -3194,50 +5002,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The interest in Citrus and related genera as ornamental plants has increased in recent years, and many varieties and hybrids are suitable for this purpose. No references could be found to the susceptibility or resistance of ornamental Citrus spp., Fortunella spp., Poncirus spp. and their hybrids to infection by Plenodomus tracheiphilus, as compared to fruiting species, so it is concluded they would react to the pathogen in a similar way. The main host is lemon, but some other Citrus species also have a high susceptibility rating (EFSA 2014). The EPPO PM 4 for Citrus includes all species of Citrus, Poncirus, Fortunella and their hybrids, so it is assumed it can be recommended for the RNQP status for ornamental use based on the EPPO PM 4 Standard, and so this analysis does not need to continue.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3482,51 +5644,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Plenodomus tracheiphilus [syn. Phoma tracheiphila];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fortunella hybrids (FOLHY)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -3682,50 +5844,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Production of certified pathogen-tested trees and rootstocks of Citrus, Poncirus, Fortunella and their hybrids are covered by EPPO PM 4/12 (1) Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3990,51 +6506,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Plenodomus tracheiphilus [syn. Phoma tracheiphila];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fortunella hybrids (FOLHY)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -4190,50 +6706,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The interest in Citrus and related genera as ornamental plants has increased in recent years, and many varieties and hybrids are suitable for this purpose. No references could be found to the susceptibility or resistance of ornamental Citrus spp., Fortunella spp., Poncirus spp. and their hybrids to infection by Plenodomus tracheiphilus, as compared to fruiting species, so it is concluded they would react to the pathogen in a similar way. The main host is lemon, but some other Citrus species also have a high susceptibility rating (EFSA 2014). The EPPO PM 4 Standard for Citrus includes all species of Citrus, Poncirus, Fortunella and their hybrids, so it is assumed it can be recommended for the RNQP status for ornamental use based on the EPPO PM 4 Standard, and so this analysis does not need to continue.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4478,51 +7348,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Plenodomus tracheiphilus [syn. Phoma tracheiphila];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°9: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Poncirus (1PMIG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -4678,50 +7548,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Production of certified pathogen-tested trees and rootstocks of Citrus, Poncirus, Fortunella and their hybrids are covered by EPPO PM 4/12 (1) Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4986,51 +8210,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Plenodomus tracheiphilus [syn. Phoma tracheiphila];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°10: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Poncirus (1PMIG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -5186,50 +8410,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The interest in Citrus and related genera as ornamental plants has increased in recent years, and many varieties and hybrids are suitable for this purpose. No references could be found to the susceptibility or resistance of ornamental Citrus spp., Fortunella spp., Poncirus spp. and their hybrids to infection by Plenodomus tracheiphilus, as compared to fruiting species, so it is concluded they would react to the pathogen in a similar way. The main host is lemon, but some other Citrus species also have a high susceptibility rating (EFSA 2014). The EPPO PM 4 Standard for Citrus includes all species of Citrus, Poncirus, Fortunella and their hybrids, so it is assumed it can be recommended for the RNQP status for ornamental use based on the EPPO PM 4 Standard, and so this analysis does not need to continue.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5474,51 +9052,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Plenodomus tracheiphilus [syn. Phoma tracheiphila];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°11: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Poncirus hybrids (PMIHY)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -5674,50 +9252,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Production of certified pathogen-tested trees and rootstocks of Citrus, Poncirus, Fortunella and their hybrids are covered by EPPO PM 4/12 (1) Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5982,51 +9914,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Plenodomus tracheiphilus [syn. Phoma tracheiphila];</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°12: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Poncirus hybrids (PMIHY)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -6182,50 +10114,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The interest in Citrus and related genera as ornamental plants has increased in recent years, and many varieties and hybrids are suitable for this purpose. No references could be found to the susceptibility or resistance of ornamental Citrus spp., Fortunella spp., Poncirus spp. and their hybrids to infection by Plenodomus tracheiphilus, as compared to fruiting species, so it is concluded they would react to the pathogen in a similar way. The main host is lemon, but some other Citrus species also have a high susceptibility rating (EFSA 2014). The EPPO PM 4 Standard for Citrus includes all species of Citrus, Poncirus, Fortunella and their hybrids, so it is assumed it can be recommended for the RNQP status for ornamental use based on the EPPO PM 4 Standard, and so this analysis does not need to continue.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6575,137 +10861,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77270145">
+  <w:abstractNum w:abstractNumId="11637751">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74840437">
+    <w:lvl w:ilvl="0" w:tplc="84364082">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74840437" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84364082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74840437" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84364082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74840437" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84364082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74840437" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84364082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74840437" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84364082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74840437" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84364082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74840437" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84364082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74840437" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84364082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77270144">
+  <w:abstractNum w:abstractNumId="11637750">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63557295">
+    <w:lvl w:ilvl="0" w:tplc="98378613">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7457,55 +11743,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77270144">
-    <w:abstractNumId w:val="77270144"/>
+  <w:num w:numId="11637750">
+    <w:abstractNumId w:val="11637750"/>
   </w:num>
-  <w:num w:numId="77270145">
-    <w:abstractNumId w:val="77270145"/>
+  <w:num w:numId="11637751">
+    <w:abstractNumId w:val="11637751"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -19050,51 +23336,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId898380131" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId72636996264722fa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId463191791" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId79936a0eae1b5c22f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>