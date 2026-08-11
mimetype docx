--- v3 (2026-05-21)
+++ v4 (2026-08-11)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId79936a0eae1b5c22f" w:history="1">
+      <w:hyperlink r:id="rId32446a7a84ff04bed" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10861,137 +10861,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11637751">
+  <w:abstractNum w:abstractNumId="56816272">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84364082">
+    <w:lvl w:ilvl="0" w:tplc="77559497">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84364082" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77559497" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84364082" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77559497" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84364082" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77559497" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84364082" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77559497" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84364082" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77559497" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84364082" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77559497" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84364082" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77559497" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84364082" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77559497" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11637750">
+  <w:abstractNum w:abstractNumId="56816271">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98378613">
+    <w:lvl w:ilvl="0" w:tplc="13569813">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11743,55 +11743,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11637750">
-    <w:abstractNumId w:val="11637750"/>
+  <w:num w:numId="56816271">
+    <w:abstractNumId w:val="56816271"/>
   </w:num>
-  <w:num w:numId="11637751">
-    <w:abstractNumId w:val="11637751"/>
+  <w:num w:numId="56816272">
+    <w:abstractNumId w:val="56816272"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -23336,51 +23336,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId463191791" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId79936a0eae1b5c22f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId272962639" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId32446a7a84ff04bed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>