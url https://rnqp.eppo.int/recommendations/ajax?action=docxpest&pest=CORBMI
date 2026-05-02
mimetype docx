--- v2 (2026-03-10)
+++ v3 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Clavibacter michiganensis subsp. michiganensis (CORBMI)</w:t>
+        <w:t xml:space="preserve">Clavibacter michiganensis subsp. michiganensis CORBMI</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Vegetable seed sector, Vegetable propagating and planting material (other than seeds) sector, Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -502,80 +521,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId390469b01a5d75a80" w:history="1">
+      <w:hyperlink r:id="rId685669f578df8a80e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capsicum (1CPSG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -1006,50 +1025,223 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It should be mentioned that, in comparison with tomato isolates, pepper isolates showed limited pathogenicity on tomato and higher pathogenicity on pepper (EFSA PLH, 2014). From this it can be assumed that bacterial presence in the pepper will not have much effect and will not cause damage to the tomato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Control is mainly based on seed treatments and on hygiene and cultivation measures reducing the risk of introductions and disseminations. An effective control of the disease during production of plants for planting requires management of the entire production chain (EFSA, 2014)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: acceptable economic impact and limited pathogenicity of pepper isolates on tomato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1218,75 +1410,75 @@
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Clavibacter michiganensis subsp. michiganensis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health) (2014) Scientific Opinion on the pest categorisation of Clavibacter michiganensis subsp. michiganensis (Smith) Davis et al. EFSA Journal 2014;12(6):3721, 29 pp. doi:10.2903/j.efsa.2014.3721". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId368169b01a5d75e2e" w:history="1">
+      <w:hyperlink r:id="rId760569f578df8acab" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capsicum annuum and Capsicum frutescens (Capsicum) (1CPSG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable seed sector.</w:t>
       </w:r>
@@ -1717,50 +1909,223 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It should be mentioned that, in comparison with tomato isolates, pepper isolates showed limited pathogenicity on tomato and higher pathogenicity on pepper (EFSA PLH, 2014). From this it can be assumed that bacterial presence in the pepper will not have much effect and will not cause damage to the tomato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Control is mainly based on seed treatments and on hygiene and cultivation measures reducing the risk of introductions and disseminations. An effective control of the disease during production of plants for planting requires management of the entire production chain (EFSA, 2014)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: little evidence for the transmission with pepper seeds, acceptable economic impact and limited pathogenicity of pepper isolates on tomato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1929,51 +2294,51 @@
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Clavibacter michiganensis subsp. Michiganensis;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health) (2014) Scientific Opinion on the pest categorisation of Clavibacter michiganensis subsp. michiganensis (Smith) Davis et al. EFSA Journal 2014;12(6):3721, 29 pp. doi:10.2903/j.efsa.2014.3721". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId147469b01a5d761e8" w:history="1">
+      <w:hyperlink r:id="rId205569f578df8b171" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2007,51 +2372,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yim K-O, Lee H-I, Kim J-H, Lee S-D, Cho J-H &amp; Cha J-S (2012) Characterization of phenotypic variants of Clavibacter michiganensis subsp. michiganensis isolated from Capsicum annuum. European Journal of Plant Pathology 133, 559-575;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capsicum annuum and Capsicum frutescens (Capsicum) (1CPSG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -2482,50 +2847,223 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It should be mentioned that, in comparison with tomato isolates, pepper isolates showed limited pathogenicity on tomato and higher pathogenicity on pepper (EFSA PLH, 2014). From this it can be assumed that bacterial presence in the pepper will not have much effect and will not cause damage to the tomato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Control is mainly based on seed treatments and on hygiene and cultivation measures reducing the risk of introductions and disseminations. An effective control of the disease during production of plants for planting requires management of the entire production chain (EFSA, 2014)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: little evidence for the transmission with pepper seeds, acceptable economic impact and limited pathogenicity of pepper isolates on tomato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2694,51 +3232,51 @@
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Clavibacter michiganensis subsp. Michiganensis;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health) (2014) Scientific Opinion on the pest categorisation of Clavibacter michiganensis subsp. michiganensis (Smith) Davis et al. EFSA Journal 2014;12(6):3721, 29 pp. doi:10.2903/j.efsa.2014.3721". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId713369b01a5d765d8" w:history="1">
+      <w:hyperlink r:id="rId107369f578df8b5f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2772,51 +3310,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yim K-O, Lee H-I, Kim J-H, Lee S-D, Cho J-H &amp; Cha J-S (2012) Characterization of phenotypic variants of Clavibacter michiganensis subsp. michiganensis isolated from Capsicum annuum. European Journal of Plant Pathology 133, 559-575;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum lycopersicum (LYPES)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable seed sector.</w:t>
       </w:r>
@@ -3154,50 +3692,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3711,51 +4268,51 @@
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Clavibacter michiganensis subsp. Michiganensis;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health) (2014) Scientific Opinion on the pest categorisation of Clavibacter michiganensis subsp. michiganensis (Smith) Davis et al. EFSA Journal 2014;12(6):3721, 29 pp. doi:10.2903/j.efsa.2014.3721". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId369669b01a5d76add" w:history="1">
+      <w:hyperlink r:id="rId657069f578df8baef" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3766,51 +4323,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Oh E-J, Bae C, Lee H-B, Hwang I S, Lee H-I, Yea M C, Yim K-O, Heu S, Cha J-S &amp; Oh C-S (2016) Clavibacter michiganensis subsp. capsici subsp. nov., causing bacterial canker disease in pepper. International Journal of Systematic and Evolutionary Microbiology 66, 4065-4070;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum lycopersicum (LYPES)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -4148,50 +4705,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4651,51 +5227,51 @@
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Clavibacter michiganensis subsp. Michiganensis;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health) (2014) Scientific Opinion on the pest categorisation of Clavibacter michiganensis subsp. michiganensis (Smith) Davis et al. EFSA Journal 2014;12(6):3721, 29 pp. doi:10.2903/j.efsa.2014.3721". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId850369b01a5d76f51" w:history="1">
+      <w:hyperlink r:id="rId747169f578df8bf61" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4811,137 +5387,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60357366">
+  <w:abstractNum w:abstractNumId="49606817">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63363534">
+    <w:lvl w:ilvl="0" w:tplc="43643729">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63363534" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43643729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63363534" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43643729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63363534" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43643729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63363534" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43643729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63363534" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43643729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63363534" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43643729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63363534" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43643729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63363534" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43643729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60357365">
+  <w:abstractNum w:abstractNumId="49606816">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29323900">
+    <w:lvl w:ilvl="0" w:tplc="58857046">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5693,55 +6269,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60357365">
-    <w:abstractNumId w:val="60357365"/>
+  <w:num w:numId="49606816">
+    <w:abstractNumId w:val="49606816"/>
   </w:num>
-  <w:num w:numId="60357366">
-    <w:abstractNumId w:val="60357366"/>
+  <w:num w:numId="49606817">
+    <w:abstractNumId w:val="49606817"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17286,51 +17862,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId436251073" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId390469b01a5d75a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId368169b01a5d75e2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/><Relationship Id="rId147469b01a5d761e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/><Relationship Id="rId713369b01a5d765d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/><Relationship Id="rId369669b01a5d76add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/><Relationship Id="rId850369b01a5d76f51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId863854669" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId685669f578df8a80e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId760569f578df8acab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/><Relationship Id="rId205569f578df8b171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/><Relationship Id="rId107369f578df8b5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/><Relationship Id="rId657069f578df8baef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/><Relationship Id="rId747169f578df8bf61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>