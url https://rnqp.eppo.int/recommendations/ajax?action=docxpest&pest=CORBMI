--- v3 (2026-05-02)
+++ v4 (2026-07-16)
@@ -521,51 +521,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId685669f578df8a80e" w:history="1">
+      <w:hyperlink r:id="rId75986a587f5293439" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1410,51 +1410,51 @@
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Clavibacter michiganensis subsp. michiganensis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health) (2014) Scientific Opinion on the pest categorisation of Clavibacter michiganensis subsp. michiganensis (Smith) Davis et al. EFSA Journal 2014;12(6):3721, 29 pp. doi:10.2903/j.efsa.2014.3721". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId760569f578df8acab" w:history="1">
+      <w:hyperlink r:id="rId76876a587f529390c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
@@ -2294,51 +2294,51 @@
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Clavibacter michiganensis subsp. Michiganensis;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health) (2014) Scientific Opinion on the pest categorisation of Clavibacter michiganensis subsp. michiganensis (Smith) Davis et al. EFSA Journal 2014;12(6):3721, 29 pp. doi:10.2903/j.efsa.2014.3721". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId205569f578df8b171" w:history="1">
+      <w:hyperlink r:id="rId24046a587f5293db5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3232,51 +3232,51 @@
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Clavibacter michiganensis subsp. Michiganensis;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health) (2014) Scientific Opinion on the pest categorisation of Clavibacter michiganensis subsp. michiganensis (Smith) Davis et al. EFSA Journal 2014;12(6):3721, 29 pp. doi:10.2903/j.efsa.2014.3721". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId107369f578df8b5f6" w:history="1">
+      <w:hyperlink r:id="rId84786a587f5294286" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4268,51 +4268,51 @@
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Clavibacter michiganensis subsp. Michiganensis;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health) (2014) Scientific Opinion on the pest categorisation of Clavibacter michiganensis subsp. michiganensis (Smith) Davis et al. EFSA Journal 2014;12(6):3721, 29 pp. doi:10.2903/j.efsa.2014.3721". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId657069f578df8baef" w:history="1">
+      <w:hyperlink r:id="rId77006a587f52947b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5227,51 +5227,51 @@
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Clavibacter michiganensis subsp. Michiganensis;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health) (2014) Scientific Opinion on the pest categorisation of Clavibacter michiganensis subsp. michiganensis (Smith) Davis et al. EFSA Journal 2014;12(6):3721, 29 pp. doi:10.2903/j.efsa.2014.3721". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId747169f578df8bf61" w:history="1">
+      <w:hyperlink r:id="rId10966a587f5294c30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5387,137 +5387,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49606817">
+  <w:abstractNum w:abstractNumId="50264150">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43643729">
+    <w:lvl w:ilvl="0" w:tplc="35857477">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43643729" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35857477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43643729" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35857477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43643729" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35857477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43643729" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35857477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43643729" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35857477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43643729" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35857477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43643729" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35857477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43643729" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35857477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49606816">
+  <w:abstractNum w:abstractNumId="50264149">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58857046">
+    <w:lvl w:ilvl="0" w:tplc="85628919">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6269,55 +6269,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49606816">
-    <w:abstractNumId w:val="49606816"/>
+  <w:num w:numId="50264149">
+    <w:abstractNumId w:val="50264149"/>
   </w:num>
-  <w:num w:numId="49606817">
-    <w:abstractNumId w:val="49606817"/>
+  <w:num w:numId="50264150">
+    <w:abstractNumId w:val="50264150"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17862,51 +17862,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId863854669" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId685669f578df8a80e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId760569f578df8acab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/><Relationship Id="rId205569f578df8b171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/><Relationship Id="rId107369f578df8b5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/><Relationship Id="rId657069f578df8baef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/><Relationship Id="rId747169f578df8bf61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId875714745" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId75986a587f5293439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId76876a587f529390c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/><Relationship Id="rId24046a587f5293db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/><Relationship Id="rId84786a587f5294286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/><Relationship Id="rId77006a587f52947b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/><Relationship Id="rId10966a587f5294c30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3721.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>