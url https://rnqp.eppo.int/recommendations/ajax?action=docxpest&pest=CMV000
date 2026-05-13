--- v2 (2026-03-10)
+++ v3 (2026-05-13)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cucumber mosaic virus (CMV000)</w:t>
+        <w:t xml:space="preserve">Cucumber mosaic virus CMV000</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Seed potato sector, Vegetable propagating and planting material (other than seeds) sector, Ornamental sector, Fruits (including hops) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Seed potato sector, Vegetable propagating and planting material (other than seeds) sector, Ornamental sector, Fruits (including hops) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -457,77 +495,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId282569b01abe8e259" w:history="1">
+      <w:hyperlink r:id="rId36996a04db764743e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Apium graveolens (APUGV)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -558,51 +596,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: This pest/host combination was not identified by any EU MS in the RNQP Questionnaire as requiring a revision of current thresholds and or a revision of current management measures. This pest/host combination was not identified by the experts of the vegetable SEWG as being a candidate for the RNQP Status with specific tolerance levels and/or specific risk management measures. Experts recommended that this pest/host combination should be covered in the future by the 'substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capsicum annuum (CPSAN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
@@ -823,50 +861,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CMV has a very wide host range, including member species of the Solanaceae, Cucurbitaceae, Leguminosae and many weeds. Relative to the inoculum that is already present around fields, vegetable propagating and planting material is not a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Plants for planting is not considered to be a significant pathway in view of its wide host range. The 'substantially free from requirement' would be sufficient.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1012,77 +1328,77 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2017) Datasheets Cucumber mosaic virus (cucumber mosaic). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId527769b01abe8e554" w:history="1">
+      <w:hyperlink r:id="rId57546a04db7647887" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/16970</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucumis melo (CUMME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1110,51 +1426,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: This pest/host combination was not identified by any EU MS in the RNQP Questionnaire as requiring a revision of current thresholds and or a revision of current management measures. This pest/host combination was not identified by the experts of the vegetable SEWG as being a candidate for the RNQP Status with specific tolerance levels and/or specific risk management measures. Experts recommended that this pest/host combination should be covered in the future by the 'substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucurbita pepo (CUUPE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
@@ -1183,51 +1499,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: This pest/host combination was not identified by any EU MS in the RNQP Questionnaire as requiring a revision of current thresholds and or a revision of current management measures. This pest/host combination was not identified by the experts of the vegetable SEWG as being a candidate for the RNQP Status with specific tolerance levels and/or specific risk management measures. Experts recommended that this pest/host combination should be covered in the future by the 'substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gladiolus (1GLAG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
@@ -1256,51 +1572,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: This pest/host combination was not identified by any EU MS in the RNQP questionnaire as requiring a revision of current thresholds and or a revision of current management measures. This pest/host combination was not identified by the experts of the ornamental SEWG as being a candidate for the RNQP status with specific tolerance levels and/or specific risk management measures. Experts recommended that this pest/host combination should be covered in the future by the 'substantially free from' requirement that will remain in the EU Marketing Directives for ornamentals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lilium (1LILG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
@@ -1329,51 +1645,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: This pest/host combination was not identified by any EU MS in the RNQP questionnaire as requiring a revision of current thresholds and or a revision of current management measures. This pest/host combination was not identified by the experts of the ornamental SEWG as being a candidate for the RNQP status with specific tolerance levels and/or specific risk management measures. Experts recommended that this pest/host combination should be covered in the future by the 'substantially free from' requirement that will remain in the EU Marketing Directives for ornamentals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ribes (1RIBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -1402,51 +1718,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus (1RUBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -1475,51 +1791,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°9: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus (1RUBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -1548,51 +1864,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°10: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum lycopersicum (LYPES)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
@@ -1621,51 +1937,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: This pest/host combination was not identified by any EU MS in the RNQP Questionnaire as requiring a revision of current thresholds and or a revision of current management measures. This pest/host combination was not identified by the experts of the vegetable SEWG as being a candidate for the RNQP Status with specific tolerance levels and/or specific risk management measures. Experts recommended that this pest/host combination should be covered in the future by the 'substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°11: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum melongena (SOLME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
@@ -1697,51 +2013,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: This pest/host combination was not identified by any EU MS in the RNQP Questionnaire as requiring a revision of current thresholds and or a revision of current management measures. This pest/host combination was not identified by the experts of the vegetable SEWG as being a candidate for the RNQP Status with specific tolerance levels and/or specific risk management measures. Experts recommended that this pest/host combination should be covered in the future by the 'substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°12: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum tuberosum (SOLTU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Seed potato sector.</w:t>
@@ -1898,50 +2214,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Experts agreed that the nuclear stock should be tested or derived from mother plants which have been tested for this virus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard, only for the nuclear stock.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2183,137 +2853,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79929126">
+  <w:abstractNum w:abstractNumId="85716970">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53535864">
+    <w:lvl w:ilvl="0" w:tplc="87951697">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53535864" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87951697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53535864" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87951697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53535864" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87951697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53535864" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87951697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53535864" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87951697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53535864" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87951697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53535864" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87951697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53535864" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87951697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79929125">
+  <w:abstractNum w:abstractNumId="85716969">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43053529">
+    <w:lvl w:ilvl="0" w:tplc="16111611">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3065,55 +3735,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79929125">
-    <w:abstractNumId w:val="79929125"/>
+  <w:num w:numId="85716969">
+    <w:abstractNumId w:val="85716969"/>
   </w:num>
-  <w:num w:numId="79929126">
-    <w:abstractNumId w:val="79929126"/>
+  <w:num w:numId="85716970">
+    <w:abstractNumId w:val="85716970"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14658,51 +15328,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId433619679" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId282569b01abe8e259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId527769b01abe8e554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/16970" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId177796091" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId36996a04db764743e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId57546a04db7647887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/16970" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>