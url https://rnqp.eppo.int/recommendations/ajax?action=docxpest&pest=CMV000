--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36996a04db764743e" w:history="1">
+      <w:hyperlink r:id="rId28716a405cef5572b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1328,51 +1328,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2017) Datasheets Cucumber mosaic virus (cucumber mosaic). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57546a04db7647887" w:history="1">
+      <w:hyperlink r:id="rId67106a405cef55b55" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/16970</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2853,137 +2853,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85716970">
+  <w:abstractNum w:abstractNumId="87460978">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87951697">
+    <w:lvl w:ilvl="0" w:tplc="49958779">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87951697" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49958779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87951697" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49958779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87951697" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49958779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87951697" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49958779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87951697" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49958779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87951697" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49958779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87951697" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49958779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87951697" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49958779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85716969">
+  <w:abstractNum w:abstractNumId="87460977">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16111611">
+    <w:lvl w:ilvl="0" w:tplc="47556715">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3735,55 +3735,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85716969">
-    <w:abstractNumId w:val="85716969"/>
+  <w:num w:numId="87460977">
+    <w:abstractNumId w:val="87460977"/>
   </w:num>
-  <w:num w:numId="85716970">
-    <w:abstractNumId w:val="85716970"/>
+  <w:num w:numId="87460978">
+    <w:abstractNumId w:val="87460978"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15328,51 +15328,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId177796091" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId36996a04db764743e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId57546a04db7647887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/16970" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId601018228" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId28716a405cef5572b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId67106a405cef55b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/16970" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>