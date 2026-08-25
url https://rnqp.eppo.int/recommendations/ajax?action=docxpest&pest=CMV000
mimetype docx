--- v4 (2026-06-27)
+++ v5 (2026-08-25)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId28716a405cef5572b" w:history="1">
+      <w:hyperlink r:id="rId60086a8d0a9b7b19c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1328,51 +1328,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2017) Datasheets Cucumber mosaic virus (cucumber mosaic). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67106a405cef55b55" w:history="1">
+      <w:hyperlink r:id="rId72656a8d0a9b7b5d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/16970</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2853,137 +2853,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87460978">
+  <w:abstractNum w:abstractNumId="70712393">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49958779">
+    <w:lvl w:ilvl="0" w:tplc="62262907">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49958779" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62262907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49958779" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62262907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49958779" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62262907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49958779" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62262907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49958779" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62262907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49958779" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62262907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49958779" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62262907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49958779" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62262907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87460977">
+  <w:abstractNum w:abstractNumId="70712392">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47556715">
+    <w:lvl w:ilvl="0" w:tplc="39737174">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3735,55 +3735,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87460977">
-    <w:abstractNumId w:val="87460977"/>
+  <w:num w:numId="70712392">
+    <w:abstractNumId w:val="70712392"/>
   </w:num>
-  <w:num w:numId="87460978">
-    <w:abstractNumId w:val="87460978"/>
+  <w:num w:numId="70712393">
+    <w:abstractNumId w:val="70712393"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15328,51 +15328,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId601018228" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId28716a405cef5572b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId67106a405cef55b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/16970" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId103855839" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId60086a8d0a9b7b19c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId72656a8d0a9b7b5d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/16970" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>