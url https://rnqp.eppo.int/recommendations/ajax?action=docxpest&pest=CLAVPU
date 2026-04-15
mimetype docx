--- v1 (2026-02-07)
+++ v2 (2026-04-15)
@@ -1241,92 +1241,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId745469871d102e1ab" w:history="1">
+      <w:hyperlink r:id="rId968069df110303aa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700969871d102e1f7" w:history="1">
+      <w:hyperlink r:id="rId583869df110303ae7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2137,92 +2137,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId287469871d102e681" w:history="1">
+      <w:hyperlink r:id="rId257469df110303ffc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId776669871d102e6b3" w:history="1">
+      <w:hyperlink r:id="rId922369df11030402f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3033,92 +3033,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId186269871d102eb24" w:history="1">
+      <w:hyperlink r:id="rId173669df1103044e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId472269871d102eb61" w:history="1">
+      <w:hyperlink r:id="rId899669df11030451f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3952,92 +3952,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403869871d102effd" w:history="1">
+      <w:hyperlink r:id="rId238569df1103049d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId903269871d102f02e" w:history="1">
+      <w:hyperlink r:id="rId302869df110304a07" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4501,92 +4501,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId720969871d102f2c5" w:history="1">
+      <w:hyperlink r:id="rId173469df110304cd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId686869871d102f2f6" w:history="1">
+      <w:hyperlink r:id="rId149469df110304d06" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -5374,92 +5374,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId179069871d102f747" w:history="1">
+      <w:hyperlink r:id="rId389769df1103051b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId121969871d102f779" w:history="1">
+      <w:hyperlink r:id="rId365469df1103051e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6270,92 +6270,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId301469871d102fbcc" w:history="1">
+      <w:hyperlink r:id="rId183569df11030567e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536569871d102fbfd" w:history="1">
+      <w:hyperlink r:id="rId873669df1103056b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6842,92 +6842,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId343369871d102feb4" w:history="1">
+      <w:hyperlink r:id="rId880669df11030597f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId122269871d102fee4" w:history="1">
+      <w:hyperlink r:id="rId229469df1103059b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7391,92 +7391,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId608369871d1030151" w:history="1">
+      <w:hyperlink r:id="rId646669df110305c65" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId186369871d103017e" w:history="1">
+      <w:hyperlink r:id="rId883969df110305c97" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -7917,92 +7917,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId593469871d10303de" w:history="1">
+      <w:hyperlink r:id="rId420969df11030619a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId285569871d1030449" w:history="1">
+      <w:hyperlink r:id="rId926969df110306292" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -8790,92 +8790,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId212569871d103085b" w:history="1">
+      <w:hyperlink r:id="rId711569df110306877" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId339869871d103088a" w:history="1">
+      <w:hyperlink r:id="rId791469df1103068ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9732,92 +9732,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440869871d1030cc7" w:history="1">
+      <w:hyperlink r:id="rId796669df110307145" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId841869871d1030cf4" w:history="1">
+      <w:hyperlink r:id="rId570969df110307182" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10628,92 +10628,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId884669871d103110e" w:history="1">
+      <w:hyperlink r:id="rId648669df11030763a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId778669871d103113e" w:history="1">
+      <w:hyperlink r:id="rId624269df11030766c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11524,92 +11524,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId815069871d1031533" w:history="1">
+      <w:hyperlink r:id="rId325669df110307b07" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId327669871d1031561" w:history="1">
+      <w:hyperlink r:id="rId495269df110307b39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12073,92 +12073,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId445969871d10317ba" w:history="1">
+      <w:hyperlink r:id="rId230069df110307de6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId880369871d10317e7" w:history="1">
+      <w:hyperlink r:id="rId629669df110307e18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -12251,137 +12251,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20855807">
+  <w:abstractNum w:abstractNumId="47467813">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80021310">
+    <w:lvl w:ilvl="0" w:tplc="49195323">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80021310" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49195323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80021310" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49195323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80021310" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49195323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80021310" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49195323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80021310" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49195323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80021310" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49195323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80021310" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49195323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80021310" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49195323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20855806">
+  <w:abstractNum w:abstractNumId="47467812">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66582336">
+    <w:lvl w:ilvl="0" w:tplc="24179773">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13133,55 +13133,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20855806">
-    <w:abstractNumId w:val="20855806"/>
+  <w:num w:numId="47467812">
+    <w:abstractNumId w:val="47467812"/>
   </w:num>
-  <w:num w:numId="20855807">
-    <w:abstractNumId w:val="20855807"/>
+  <w:num w:numId="47467813">
+    <w:abstractNumId w:val="47467813"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -24726,51 +24726,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId381053746" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId745469871d102e1ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId700969871d102e1f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId287469871d102e681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId776669871d102e6b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId186269871d102eb24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId472269871d102eb61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId403869871d102effd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId903269871d102f02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId720969871d102f2c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId686869871d102f2f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId179069871d102f747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId121969871d102f779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId301469871d102fbcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId536569871d102fbfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId343369871d102feb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId122269871d102fee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId608369871d1030151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId186369871d103017e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId593469871d10303de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId285569871d1030449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId212569871d103085b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId339869871d103088a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId440869871d1030cc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId841869871d1030cf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId884669871d103110e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId778669871d103113e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId815069871d1031533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId327669871d1031561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId445969871d10317ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId880369871d10317e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId657554828" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId968069df110303aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId583869df110303ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId257469df110303ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId922369df11030402f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId173669df1103044e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId899669df11030451f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId238569df1103049d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId302869df110304a07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId173469df110304cd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId149469df110304d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId389769df1103051b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId365469df1103051e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId183569df11030567e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId873669df1103056b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId880669df11030597f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId229469df1103059b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId646669df110305c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId883969df110305c97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId420969df11030619a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId926969df110306292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId711569df110306877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId791469df1103068ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId796669df110307145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId570969df110307182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId648669df11030763a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId624269df11030766c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId325669df110307b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId495269df110307b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId230069df110307de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId629669df110307e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>