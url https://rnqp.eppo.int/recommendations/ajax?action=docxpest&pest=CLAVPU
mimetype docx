--- v2 (2026-04-15)
+++ v3 (2026-06-16)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Claviceps purpurea (CLAVPU)</w:t>
+        <w:t xml:space="preserve">Claviceps purpurea CLAVPU</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Cereals (including rice) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Cereals (including rice) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -375,50 +413,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Presence in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -441,51 +498,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest is present in Austria, Belgium, Bulgaria, Croatia, Czech Republic, Denmark, Finland, France, Germany, Greece, Hungary, Ireland, Italy, Lithuania, Netherlands, Poland, Portugal, Romania, Spain and Sweden (CABI, 2012).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Avena nuda (AVENU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Cereals (including rice) sector.</w:t>
       </w:r>
@@ -823,50 +880,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -1241,92 +1317,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId968069df110303aa5" w:history="1">
+      <w:hyperlink r:id="rId72556a317fc539b43" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId583869df110303ae7" w:history="1">
+      <w:hyperlink r:id="rId60486a317fc539b81" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1337,51 +1413,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Wheat Diseases and Pests (2010) Third edition. The American Phytopathological Society;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Avena sativa (AVESA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Cereals (including rice) sector.</w:t>
       </w:r>
@@ -1719,50 +1795,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -2137,92 +2232,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId257469df110303ffc" w:history="1">
+      <w:hyperlink r:id="rId50976a317fc53a099" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId922369df11030402f" w:history="1">
+      <w:hyperlink r:id="rId79686a317fc53a0cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2233,51 +2328,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Wheat Diseases and Pests (2010) Third edition. The American Phytopathological Society;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Avena strigosa (AVESG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Cereals (including rice) sector.</w:t>
       </w:r>
@@ -2615,50 +2710,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -3033,92 +3147,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId173669df1103044e9" w:history="1">
+      <w:hyperlink r:id="rId10076a317fc53a526" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId899669df11030451f" w:history="1">
+      <w:hyperlink r:id="rId30656a317fc53a558" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3152,51 +3266,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Copetti M V, Santurio J M, Boeck A A P, Silva R B, Bergermaier L A, Lubeck I, Leal A B M, Leal A T, Alves S H &amp; Ferreiro L (2002) Agalactia in Mares fed with grain contaminated with Claviceps purpurea. Mycopathologia 154, 199-200;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hordeum vulgare (HORVX)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Cereals (including rice) sector.</w:t>
       </w:r>
@@ -3534,50 +3648,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -3952,92 +4085,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId238569df1103049d5" w:history="1">
+      <w:hyperlink r:id="rId51566a317fc53a9dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId302869df110304a07" w:history="1">
+      <w:hyperlink r:id="rId35496a317fc53aa11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4048,51 +4181,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Wheat Diseases and Pests (2010) Third edition. The American Phytopathological Society;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Oryza sativa (ORYSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Cereals (including rice) sector.</w:t>
       </w:r>
@@ -4312,50 +4445,336 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The plant species is not recorded as a host plant (CABI, 2012) (Australia, 2016). Experts concluded that O. sativa should not be considered as a host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Oryza sativa is not considered to be a host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4501,124 +4920,124 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId173469df110304cd3" w:history="1">
+      <w:hyperlink r:id="rId63056a317fc53adf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId149469df110304d06" w:history="1">
+      <w:hyperlink r:id="rId59096a317fc53ae2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Phalaris canariensis (PHACA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Cereals (including rice) sector.</w:t>
       </w:r>
@@ -4956,50 +5375,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -5374,92 +5812,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId389769df1103051b3" w:history="1">
+      <w:hyperlink r:id="rId78716a317fc53b274" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId365469df1103051e9" w:history="1">
+      <w:hyperlink r:id="rId24556a317fc53b2a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5470,51 +5908,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Wheat Diseases and Pests (2010) Third edition. The American Phytopathological Society;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Secale cereale (SECCE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Cereals (including rice) sector.</w:t>
       </w:r>
@@ -5852,50 +6290,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -6270,92 +6727,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId183569df11030567e" w:history="1">
+      <w:hyperlink r:id="rId18036a317fc53b6e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId873669df1103056b1" w:history="1">
+      <w:hyperlink r:id="rId87516a317fc53b715" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6389,51 +6846,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mikaliunaite R and Dabkevicius Z (2009) The spread of ergot (Claviceps purpurea) on Poaceae plants and incidence on cereals in Lithuania. Zemdirbyste-Agriculture 96, 246–259;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sorghum bicolor (SORVU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Cereals (including rice) sector.</w:t>
       </w:r>
@@ -6653,50 +7110,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI considered the species as a host plant (CABI, 2012). However, in the RNQP Questionnaire, ESA, FR and SI considered that this species should not considered as a host plant. Experts concluded that CABI is probably only referring to very old references. As only Claviceps Africana is known to cause symptoms of ergot on Sorghum, experts proposed the delisting of C. purpurea on this host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Sorghum bicolor is not considered to be a host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6842,92 +7577,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId880669df11030597f" w:history="1">
+      <w:hyperlink r:id="rId31256a317fc53bb39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229469df1103059b0" w:history="1">
+      <w:hyperlink r:id="rId25966a317fc53bb69" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6938,51 +7673,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Wheat Diseases and Pests (2010) Third edition. The American Phytopathological Society;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°9: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sorghum x drummondii (SORSU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Cereals (including rice) sector.</w:t>
       </w:r>
@@ -7202,50 +7937,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The plant species is not recorded as a host plant (CABI, 2012) (Australia, 2016). Experts confirmed that this species is not known to be a host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Sorghum x drummondii is not considered to be a host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -7391,124 +8404,124 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId646669df110305c65" w:history="1">
+      <w:hyperlink r:id="rId94206a317fc53bf4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId883969df110305c97" w:history="1">
+      <w:hyperlink r:id="rId57456a317fc53bf7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°10: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sorghum x drummondii (Sorghum sudanense) (SORSU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Cereals (including rice) sector.</w:t>
       </w:r>
@@ -7728,50 +8741,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The plant species is not recorded as a host plant (CABI, 2012) (Australia, 2016). In the RNQP Questionnaire, ESA, FR and SI commented that this species is not a host plant. This was confirmed by experts during the SEWG.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Sorghum sudanense is not considered to be a host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -7917,124 +9208,124 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId420969df11030619a" w:history="1">
+      <w:hyperlink r:id="rId73816a317fc53c33a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId926969df110306292" w:history="1">
+      <w:hyperlink r:id="rId56746a317fc53c36b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°11: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Triticosecale (1TTLG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Cereals (including rice) sector.</w:t>
       </w:r>
@@ -8372,50 +9663,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -8790,92 +10100,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711569df110306877" w:history="1">
+      <w:hyperlink r:id="rId70756a317fc53c7c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId791469df1103068ac" w:history="1">
+      <w:hyperlink r:id="rId15766a317fc53c7fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8932,51 +10242,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mikaliunaite R and Dabkevicius Z (2009) The spread of ergot (Claviceps purpurea) on Poaceae plants and incidence on cereals in Lithuania. Zemdirbyste-Agriculture 96, 246–259;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°12: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Triticum aestivum (TRZAX)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Cereals (including rice) sector.</w:t>
       </w:r>
@@ -9314,50 +10624,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -9732,92 +11061,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796669df110307145" w:history="1">
+      <w:hyperlink r:id="rId62816a317fc53cc93" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId570969df110307182" w:history="1">
+      <w:hyperlink r:id="rId16166a317fc53cccd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9828,51 +11157,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Wheat Diseases and Pests (2010) Third edition. The American Phytopathological Society;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°13: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Triticum durum (TRZDU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Cereals (including rice) sector.</w:t>
       </w:r>
@@ -10210,50 +11539,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -10628,92 +11976,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId648669df11030763a" w:history="1">
+      <w:hyperlink r:id="rId98646a317fc53d123" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId624269df11030766c" w:history="1">
+      <w:hyperlink r:id="rId78996a317fc53d151" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10724,51 +12072,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Wheat Diseases and Pests (2010) Third edition. The American Phytopathological Society;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°14: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Triticum spelta (TRZSP)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Cereals (including rice) sector.</w:t>
       </w:r>
@@ -11106,50 +12454,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -11524,92 +12891,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId325669df110307b07" w:history="1">
+      <w:hyperlink r:id="rId24776a317fc53d58f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId495269df110307b39" w:history="1">
+      <w:hyperlink r:id="rId26266a317fc53d5bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11620,51 +12987,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Wheat Diseases and Pests (2010) Third edition. The American Phytopathological Society;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°15: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zea mays (ZEAMX)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Cereals (including rice) sector.</w:t>
       </w:r>
@@ -11884,50 +13251,336 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The plant species is not recorded as a host plant (CABI, 2012) (Australia, 2016). In the RNQP Questionnaire, DE, ESA, FR and SI commented that this species is not a host plant. Experts confirmed that C. purpurea is present worldwide on cereal and grasses but not on maize. Experts commented that Mexican species of Claviceps (species not present in the EU, including Claviceps gigantea) are known on Zea mays.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Zea mays is not considered to be a host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -12073,92 +13726,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230069df110307de6" w:history="1">
+      <w:hyperlink r:id="rId33826a317fc53da0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId629669df110307e18" w:history="1">
+      <w:hyperlink r:id="rId70366a317fc53da3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -12251,137 +13904,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47467813">
+  <w:abstractNum w:abstractNumId="86018704">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49195323">
+    <w:lvl w:ilvl="0" w:tplc="19305972">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49195323" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19305972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49195323" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19305972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49195323" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19305972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49195323" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19305972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49195323" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19305972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49195323" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19305972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49195323" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19305972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49195323" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19305972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47467812">
+  <w:abstractNum w:abstractNumId="86018703">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24179773">
+    <w:lvl w:ilvl="0" w:tplc="82925827">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13133,55 +14786,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47467812">
-    <w:abstractNumId w:val="47467812"/>
+  <w:num w:numId="86018703">
+    <w:abstractNumId w:val="86018703"/>
   </w:num>
-  <w:num w:numId="47467813">
-    <w:abstractNumId w:val="47467813"/>
+  <w:num w:numId="86018704">
+    <w:abstractNumId w:val="86018704"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -24726,51 +26379,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId657554828" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId968069df110303aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId583869df110303ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId257469df110303ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId922369df11030402f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId173669df1103044e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId899669df11030451f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId238569df1103049d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId302869df110304a07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId173469df110304cd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId149469df110304d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId389769df1103051b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId365469df1103051e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId183569df11030567e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId873669df1103056b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId880669df11030597f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId229469df1103059b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId646669df110305c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId883969df110305c97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId420969df11030619a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId926969df110306292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId711569df110306877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId791469df1103068ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId796669df110307145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId570969df110307182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId648669df11030763a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId624269df11030766c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId325669df110307b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId495269df110307b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId230069df110307de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId629669df110307e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId742124267" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId72556a317fc539b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId60486a317fc539b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId50976a317fc53a099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId79686a317fc53a0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId10076a317fc53a526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId30656a317fc53a558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId51566a317fc53a9dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId35496a317fc53aa11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId63056a317fc53adf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId59096a317fc53ae2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId78716a317fc53b274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId24556a317fc53b2a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId18036a317fc53b6e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId87516a317fc53b715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId31256a317fc53bb39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId25966a317fc53bb69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId94206a317fc53bf4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId57456a317fc53bf7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId73816a317fc53c33a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId56746a317fc53c36b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId70756a317fc53c7c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId15766a317fc53c7fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId62816a317fc53cc93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId16166a317fc53cccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId98646a317fc53d123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId78996a317fc53d151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId24776a317fc53d58f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId26266a317fc53d5bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId33826a317fc53da0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId70366a317fc53da3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>