--- v3 (2026-06-16)
+++ v4 (2026-08-03)
@@ -1317,92 +1317,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72556a317fc539b43" w:history="1">
+      <w:hyperlink r:id="rId96556a7028bc349bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60486a317fc539b81" w:history="1">
+      <w:hyperlink r:id="rId22546a7028bc349fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2232,92 +2232,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50976a317fc53a099" w:history="1">
+      <w:hyperlink r:id="rId22066a7028bc36e79" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79686a317fc53a0cc" w:history="1">
+      <w:hyperlink r:id="rId66306a7028bc36eb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3147,92 +3147,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10076a317fc53a526" w:history="1">
+      <w:hyperlink r:id="rId10416a7028bc3736a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30656a317fc53a558" w:history="1">
+      <w:hyperlink r:id="rId18296a7028bc3739f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4085,92 +4085,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51566a317fc53a9dd" w:history="1">
+      <w:hyperlink r:id="rId25886a7028bc3786e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35496a317fc53aa11" w:history="1">
+      <w:hyperlink r:id="rId79206a7028bc378a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4920,92 +4920,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63056a317fc53adf9" w:history="1">
+      <w:hyperlink r:id="rId43906a7028bc37d2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59096a317fc53ae2a" w:history="1">
+      <w:hyperlink r:id="rId46586a7028bc37d64" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -5812,92 +5812,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78716a317fc53b274" w:history="1">
+      <w:hyperlink r:id="rId34616a7028bc3825b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24556a317fc53b2a4" w:history="1">
+      <w:hyperlink r:id="rId45876a7028bc3828e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6727,92 +6727,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18036a317fc53b6e7" w:history="1">
+      <w:hyperlink r:id="rId59896a7028bc3a97f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87516a317fc53b715" w:history="1">
+      <w:hyperlink r:id="rId56446a7028bc3a9be" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7577,92 +7577,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31256a317fc53bb39" w:history="1">
+      <w:hyperlink r:id="rId13636a7028bc3ae2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25966a317fc53bb69" w:history="1">
+      <w:hyperlink r:id="rId38936a7028bc3ae60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8404,92 +8404,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94206a317fc53bf4d" w:history="1">
+      <w:hyperlink r:id="rId21646a7028bc3b283" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57456a317fc53bf7d" w:history="1">
+      <w:hyperlink r:id="rId16796a7028bc3b2b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -9208,92 +9208,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73816a317fc53c33a" w:history="1">
+      <w:hyperlink r:id="rId49526a7028bc3b6d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56746a317fc53c36b" w:history="1">
+      <w:hyperlink r:id="rId54286a7028bc3b709" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -10100,92 +10100,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70756a317fc53c7c8" w:history="1">
+      <w:hyperlink r:id="rId52406a7028bc3bbc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15766a317fc53c7fa" w:history="1">
+      <w:hyperlink r:id="rId32116a7028bc3bbf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11061,92 +11061,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62816a317fc53cc93" w:history="1">
+      <w:hyperlink r:id="rId27936a7028bc3c0e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16166a317fc53cccd" w:history="1">
+      <w:hyperlink r:id="rId78736a7028bc3c119" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11976,92 +11976,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98646a317fc53d123" w:history="1">
+      <w:hyperlink r:id="rId94416a7028bc3c5cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78996a317fc53d151" w:history="1">
+      <w:hyperlink r:id="rId88806a7028bc3c5ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12891,92 +12891,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24776a317fc53d58f" w:history="1">
+      <w:hyperlink r:id="rId47886a7028bc3ea1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26266a317fc53d5bd" w:history="1">
+      <w:hyperlink r:id="rId90216a7028bc3ea57" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13726,92 +13726,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33826a317fc53da0a" w:history="1">
+      <w:hyperlink r:id="rId10466a7028bc3ee9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70366a317fc53da3a" w:history="1">
+      <w:hyperlink r:id="rId32506a7028bc3eecf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -13904,137 +13904,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86018704">
+  <w:abstractNum w:abstractNumId="99789761">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19305972">
+    <w:lvl w:ilvl="0" w:tplc="42778182">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19305972" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42778182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19305972" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42778182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19305972" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42778182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19305972" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42778182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19305972" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42778182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19305972" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42778182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19305972" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42778182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19305972" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42778182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86018703">
+  <w:abstractNum w:abstractNumId="99789760">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82925827">
+    <w:lvl w:ilvl="0" w:tplc="23584386">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14786,55 +14786,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86018703">
-    <w:abstractNumId w:val="86018703"/>
+  <w:num w:numId="99789760">
+    <w:abstractNumId w:val="99789760"/>
   </w:num>
-  <w:num w:numId="86018704">
-    <w:abstractNumId w:val="86018704"/>
+  <w:num w:numId="99789761">
+    <w:abstractNumId w:val="99789761"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -26379,51 +26379,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId742124267" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId72556a317fc539b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId60486a317fc539b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId50976a317fc53a099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId79686a317fc53a0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId10076a317fc53a526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId30656a317fc53a558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId51566a317fc53a9dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId35496a317fc53aa11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId63056a317fc53adf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId59096a317fc53ae2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId78716a317fc53b274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId24556a317fc53b2a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId18036a317fc53b6e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId87516a317fc53b715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId31256a317fc53bb39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId25966a317fc53bb69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId94206a317fc53bf4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId57456a317fc53bf7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId73816a317fc53c33a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId56746a317fc53c36b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId70756a317fc53c7c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId15766a317fc53c7fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId62816a317fc53cc93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId16166a317fc53cccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId98646a317fc53d123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId78996a317fc53d151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId24776a317fc53d58f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId26266a317fc53d5bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId33826a317fc53da0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId70366a317fc53da3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId631909838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId96556a7028bc349bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId22546a7028bc349fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId22066a7028bc36e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId66306a7028bc36eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId10416a7028bc3736a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId18296a7028bc3739f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId25886a7028bc3786e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId79206a7028bc378a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId43906a7028bc37d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId46586a7028bc37d64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId34616a7028bc3825b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId45876a7028bc3828e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId59896a7028bc3a97f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId56446a7028bc3a9be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId13636a7028bc3ae2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId38936a7028bc3ae60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId21646a7028bc3b283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId16796a7028bc3b2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId49526a7028bc3b6d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId54286a7028bc3b709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId52406a7028bc3bbc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId32116a7028bc3bbf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId27936a7028bc3c0e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId78736a7028bc3c119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId94416a7028bc3c5cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId88806a7028bc3c5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId47886a7028bc3ea1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId90216a7028bc3ea57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId10466a7028bc3ee9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId32506a7028bc3eecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>