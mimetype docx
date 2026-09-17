--- v4 (2026-08-03)
+++ v5 (2026-09-17)
@@ -1317,92 +1317,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96556a7028bc349bb" w:history="1">
+      <w:hyperlink r:id="rId24906aabbbebf2c7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22546a7028bc349fa" w:history="1">
+      <w:hyperlink r:id="rId79806aabbbebf2cb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2232,92 +2232,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22066a7028bc36e79" w:history="1">
+      <w:hyperlink r:id="rId72616aabbbebf3108" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66306a7028bc36eb6" w:history="1">
+      <w:hyperlink r:id="rId34136aabbbebf3138" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3147,92 +3147,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10416a7028bc3736a" w:history="1">
+      <w:hyperlink r:id="rId73746aabbbebf35b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18296a7028bc3739f" w:history="1">
+      <w:hyperlink r:id="rId75866aabbbebf35e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4085,92 +4085,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25886a7028bc3786e" w:history="1">
+      <w:hyperlink r:id="rId39946aabbbebf3a32" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79206a7028bc378a3" w:history="1">
+      <w:hyperlink r:id="rId11326aabbbebf3a61" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4920,92 +4920,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43906a7028bc37d2f" w:history="1">
+      <w:hyperlink r:id="rId31536aabbbebf3e33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46586a7028bc37d64" w:history="1">
+      <w:hyperlink r:id="rId56666aabbbebf3e62" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -5812,92 +5812,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34616a7028bc3825b" w:history="1">
+      <w:hyperlink r:id="rId43896aabbbec02395" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45876a7028bc3828e" w:history="1">
+      <w:hyperlink r:id="rId65236aabbbec023db" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6727,92 +6727,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59896a7028bc3a97f" w:history="1">
+      <w:hyperlink r:id="rId17346aabbbec02867" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56446a7028bc3a9be" w:history="1">
+      <w:hyperlink r:id="rId54766aabbbec028ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7577,92 +7577,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13636a7028bc3ae2d" w:history="1">
+      <w:hyperlink r:id="rId48656aabbbec02cc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38936a7028bc3ae60" w:history="1">
+      <w:hyperlink r:id="rId56436aabbbec02cf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8404,92 +8404,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21646a7028bc3b283" w:history="1">
+      <w:hyperlink r:id="rId79076aabbbec04321" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16796a7028bc3b2b7" w:history="1">
+      <w:hyperlink r:id="rId53356aabbbec0435c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -9208,92 +9208,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49526a7028bc3b6d5" w:history="1">
+      <w:hyperlink r:id="rId18296aabbbec0476d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54286a7028bc3b709" w:history="1">
+      <w:hyperlink r:id="rId32946aabbbec0479e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -10100,92 +10100,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52406a7028bc3bbc5" w:history="1">
+      <w:hyperlink r:id="rId10946aabbbec04be8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32116a7028bc3bbf7" w:history="1">
+      <w:hyperlink r:id="rId89376aabbbec04c21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11061,92 +11061,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27936a7028bc3c0e7" w:history="1">
+      <w:hyperlink r:id="rId19926aabbbec060d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78736a7028bc3c119" w:history="1">
+      <w:hyperlink r:id="rId97586aabbbec06106" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11976,92 +11976,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94416a7028bc3c5cc" w:history="1">
+      <w:hyperlink r:id="rId77676aabbbec0655c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88806a7028bc3c5ff" w:history="1">
+      <w:hyperlink r:id="rId98076aabbbec0658d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12891,92 +12891,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47886a7028bc3ea1c" w:history="1">
+      <w:hyperlink r:id="rId65726aabbbec07d31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90216a7028bc3ea57" w:history="1">
+      <w:hyperlink r:id="rId49336aabbbec07d67" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13726,92 +13726,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10466a7028bc3ee9a" w:history="1">
+      <w:hyperlink r:id="rId93116aabbbec08142" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32506a7028bc3eecf" w:history="1">
+      <w:hyperlink r:id="rId34526aabbbec08170" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -13904,137 +13904,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99789761">
+  <w:abstractNum w:abstractNumId="72882667">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42778182">
+    <w:lvl w:ilvl="0" w:tplc="83440574">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42778182" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83440574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42778182" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83440574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42778182" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83440574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42778182" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83440574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42778182" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83440574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42778182" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83440574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42778182" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83440574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42778182" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83440574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99789760">
+  <w:abstractNum w:abstractNumId="72882666">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23584386">
+    <w:lvl w:ilvl="0" w:tplc="83846076">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14786,55 +14786,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99789760">
-    <w:abstractNumId w:val="99789760"/>
+  <w:num w:numId="72882666">
+    <w:abstractNumId w:val="72882666"/>
   </w:num>
-  <w:num w:numId="99789761">
-    <w:abstractNumId w:val="99789761"/>
+  <w:num w:numId="72882667">
+    <w:abstractNumId w:val="72882667"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -26379,51 +26379,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId631909838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId96556a7028bc349bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId22546a7028bc349fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId22066a7028bc36e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId66306a7028bc36eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId10416a7028bc3736a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId18296a7028bc3739f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId25886a7028bc3786e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId79206a7028bc378a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId43906a7028bc37d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId46586a7028bc37d64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId34616a7028bc3825b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId45876a7028bc3828e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId59896a7028bc3a97f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId56446a7028bc3a9be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId13636a7028bc3ae2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId38936a7028bc3ae60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId21646a7028bc3b283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId16796a7028bc3b2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId49526a7028bc3b6d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId54286a7028bc3b709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId52406a7028bc3bbc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId32116a7028bc3bbf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId27936a7028bc3c0e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId78736a7028bc3c119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId94416a7028bc3c5cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId88806a7028bc3c5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId47886a7028bc3ea1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId90216a7028bc3ea57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId10466a7028bc3ee9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId32506a7028bc3eecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId937469116" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId24906aabbbebf2c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId79806aabbbebf2cb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId72616aabbbebf3108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId34136aabbbebf3138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId73746aabbbebf35b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId75866aabbbebf35e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId39946aabbbebf3a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId11326aabbbebf3a61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId31536aabbbebf3e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId56666aabbbebf3e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId43896aabbbec02395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId65236aabbbec023db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId17346aabbbec02867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId54766aabbbec028ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId48656aabbbec02cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId56436aabbbec02cf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId79076aabbbec04321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId53356aabbbec0435c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId18296aabbbec0476d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId32946aabbbec0479e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId10946aabbbec04be8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId89376aabbbec04c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId19926aabbbec060d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId97586aabbbec06106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId77676aabbbec0655c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId98076aabbbec0658d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId65726aabbbec07d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId49336aabbbec07d67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId93116aabbbec08142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId34526aabbbec08170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>