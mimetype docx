--- v5 (2026-09-17)
+++ v6 (2026-11-01)
@@ -1317,92 +1317,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24906aabbbebf2c7d" w:history="1">
+      <w:hyperlink r:id="rId39446ae762e06e3df" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79806aabbbebf2cb7" w:history="1">
+      <w:hyperlink r:id="rId71666ae762e06e402" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2232,92 +2232,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72616aabbbebf3108" w:history="1">
+      <w:hyperlink r:id="rId34476ae762e06e65a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34136aabbbebf3138" w:history="1">
+      <w:hyperlink r:id="rId56976ae762e06e673" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3147,92 +3147,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73746aabbbebf35b1" w:history="1">
+      <w:hyperlink r:id="rId78356ae762e06e8c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75866aabbbebf35e2" w:history="1">
+      <w:hyperlink r:id="rId85566ae762e06e8e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4085,92 +4085,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39946aabbbebf3a32" w:history="1">
+      <w:hyperlink r:id="rId88526ae762e06eb2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11326aabbbebf3a61" w:history="1">
+      <w:hyperlink r:id="rId46166ae762e06eb49" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4920,92 +4920,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31536aabbbebf3e33" w:history="1">
+      <w:hyperlink r:id="rId97356ae762e06ed38" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56666aabbbebf3e62" w:history="1">
+      <w:hyperlink r:id="rId46796ae762e06ed51" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -5812,92 +5812,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43896aabbbec02395" w:history="1">
+      <w:hyperlink r:id="rId96076ae762e06ef78" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65236aabbbec023db" w:history="1">
+      <w:hyperlink r:id="rId17046ae762e06ef8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6727,92 +6727,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17346aabbbec02867" w:history="1">
+      <w:hyperlink r:id="rId50946ae762e06f1a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54766aabbbec028ab" w:history="1">
+      <w:hyperlink r:id="rId97486ae762e06f1bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7577,92 +7577,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48656aabbbec02cc1" w:history="1">
+      <w:hyperlink r:id="rId69036ae762e06f3bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56436aabbbec02cf1" w:history="1">
+      <w:hyperlink r:id="rId82056ae762e06f3d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8404,92 +8404,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79076aabbbec04321" w:history="1">
+      <w:hyperlink r:id="rId76116ae762e06f5e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53356aabbbec0435c" w:history="1">
+      <w:hyperlink r:id="rId89886ae762e06f603" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -9208,92 +9208,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18296aabbbec0476d" w:history="1">
+      <w:hyperlink r:id="rId20086ae762e06f7d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32946aabbbec0479e" w:history="1">
+      <w:hyperlink r:id="rId94686ae762e06f7eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -10100,92 +10100,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10946aabbbec04be8" w:history="1">
+      <w:hyperlink r:id="rId65096ae762e06f9f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89376aabbbec04c21" w:history="1">
+      <w:hyperlink r:id="rId16676ae762e06fa0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11061,92 +11061,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19926aabbbec060d0" w:history="1">
+      <w:hyperlink r:id="rId85356ae762e06fc2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97586aabbbec06106" w:history="1">
+      <w:hyperlink r:id="rId74656ae762e06fc45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11976,92 +11976,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77676aabbbec0655c" w:history="1">
+      <w:hyperlink r:id="rId58796ae762e06fe4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98076aabbbec0658d" w:history="1">
+      <w:hyperlink r:id="rId82826ae762e06fe60" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12891,92 +12891,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65726aabbbec07d31" w:history="1">
+      <w:hyperlink r:id="rId96826ae762e070067" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49336aabbbec07d67" w:history="1">
+      <w:hyperlink r:id="rId63186ae762e07007c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13726,92 +13726,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Australia (2016), online, 2016. Database. Ergot fungi of Australia. Host index. Biosecurity Queensland, Department of Agriculture, Fisheries and Forestry. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93116aabbbec08142" w:history="1">
+      <w:hyperlink r:id="rId97166ae762e070235" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2012. Datasheets Claviceps purpurea (ergot). Invasive species compendium. CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34526aabbbec08170" w:history="1">
+      <w:hyperlink r:id="rId33846ae762e07024d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/13794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -13904,137 +13904,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72882667">
+  <w:abstractNum w:abstractNumId="55350484">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83440574">
+    <w:lvl w:ilvl="0" w:tplc="79556071">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83440574" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79556071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83440574" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79556071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83440574" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79556071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83440574" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79556071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83440574" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79556071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83440574" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79556071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83440574" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79556071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83440574" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79556071" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72882666">
+  <w:abstractNum w:abstractNumId="55350483">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83846076">
+    <w:lvl w:ilvl="0" w:tplc="83908648">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14786,55 +14786,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72882666">
-    <w:abstractNumId w:val="72882666"/>
+  <w:num w:numId="55350483">
+    <w:abstractNumId w:val="55350483"/>
   </w:num>
-  <w:num w:numId="72882667">
-    <w:abstractNumId w:val="72882667"/>
+  <w:num w:numId="55350484">
+    <w:abstractNumId w:val="55350484"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -26379,51 +26379,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId937469116" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId24906aabbbebf2c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId79806aabbbebf2cb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId72616aabbbebf3108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId34136aabbbebf3138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId73746aabbbebf35b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId75866aabbbebf35e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId39946aabbbebf3a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId11326aabbbebf3a61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId31536aabbbebf3e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId56666aabbbebf3e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId43896aabbbec02395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId65236aabbbec023db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId17346aabbbec02867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId54766aabbbec028ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId48656aabbbec02cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId56436aabbbec02cf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId79076aabbbec04321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId53356aabbbec0435c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId18296aabbbec0476d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId32946aabbbec0479e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId10946aabbbec04be8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId89376aabbbec04c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId19926aabbbec060d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId97586aabbbec06106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId77676aabbbec0655c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId98076aabbbec0658d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId65726aabbbec07d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId49336aabbbec07d67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId93116aabbbec08142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId34526aabbbec08170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId514886575" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId39446ae762e06e3df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId71666ae762e06e402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId34476ae762e06e65a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId56976ae762e06e673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId78356ae762e06e8c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId85566ae762e06e8e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId88526ae762e06eb2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId46166ae762e06eb49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId97356ae762e06ed38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId46796ae762e06ed51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId96076ae762e06ef78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId17046ae762e06ef8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId50946ae762e06f1a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId97486ae762e06f1bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId69036ae762e06f3bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId82056ae762e06f3d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId76116ae762e06f5e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId89886ae762e06f603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId20086ae762e06f7d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId94686ae762e06f7eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId65096ae762e06f9f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId16676ae762e06fa0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId85356ae762e06fc2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId74656ae762e06fc45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId58796ae762e06fe4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId82826ae762e06fe60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId96826ae762e070067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId63186ae762e07007c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/><Relationship Id="rId97166ae762e070235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://collections.daff.qld.gov.au/web/key/ergotfungi/Media/Html/host.html" TargetMode="External"/><Relationship Id="rId33846ae762e07024d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/13794" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>