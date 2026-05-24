--- v2 (2026-03-10)
+++ v3 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Citrus exocortis viroid (CEVD00)</w:t>
+        <w:t xml:space="preserve">Citrus exocortis viroid CEVD00</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">exocortis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -240,50 +240,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Ornamental sector, Fruits (including hops) sector, Vegetable seed sector, Vegetable propagating and planting material (other than seeds) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -492,80 +511,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId236569b0179a9d9ad" w:history="1">
+      <w:hyperlink r:id="rId65296a138e0ebcddf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus (1CIDG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -721,50 +740,452 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It is not specified in EPPO PM 4/12 Standard that the certification scheme does not apply for ornamental Citrus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citrus spp. is a major host for CEVd (EFSA, 2011). The two most important means of spread are mechanical transmission and plant for planting (except seeds). Two other means of spread are, seed- and pollen- transmission, and insect transmission, and need to be considered although they are less important (EPPO, 2016). If CEVd is present on the plants for planting (including seeds), this will be considered to be the main pathway.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citrus exocortis viroid (CEVd) is a well-known pathogen present worldwide in citrus growing areas. It is the causal agent of the exocortis disease which causes stunting and bark scaling symptoms in trifoliate orange (Poncirus trifoliata), the citrange hybrids (Poncirus trifoliata × Citrus sinensis) and Rangpur lime (Citrus limonia), all of them widely used as rootstocks in commercial citrus orchards. Scaling symptoms begin at the soil level or even below the soil level and develop only 4-5 years after infection. Therefore, symptoms of CEVd may be overlooked. CEVd also infects other tolerant citrus species used as scion or rootstock, without causing any symptoms (EFSA, 2008).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Symptom severity, the time required for symptoms to appear, and whether they occur on the rootstock or scion depend on the CEVd strain involved, the age of the tree at the time of infection, and environnemental conditions (Compendium of Citrus Diseases). EFSA Panel on plant health (EFSA PLH, 2008) considered that direct effects of CEVd on Citrus could be fairly serious, but considered that a significant level of uncertainty is attached to this rating. The Panel stresses that this qualification applies only to sensitive citrus species and not to tolerant ones.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -985,51 +1406,51 @@
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2008) Scientific Opinion of the Panel on Plant Heath on a request from the European Commission on Pest risk assessment made by France on Citrus exocortis viroid (CEVd) considered by France as harmful in French overseas department of Réunion. The EFSA Journal 685, 1-17;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus (1CIDG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -1057,51 +1478,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fortunella (1FOLG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -1133,51 +1554,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference) (Remark: should not be RNQP regarding the host range)</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum lycopersicum (LYPES)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable seed sector.</w:t>
@@ -1507,50 +1928,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2024,51 +2464,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Report of a Pest Risk Analysis for Citrus exocortis viroid;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum lycopersicum (LYPES)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -2397,50 +2837,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2914,51 +3373,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Report of a Pest Risk Analysis for Citrus exocortis viroid;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum melongena (SOLME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable seed sector.</w:t>
       </w:r>
@@ -3389,50 +3848,207 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">However aubergine crops would pose a risk to tomato since they may be grown in close proximity (see unacceptable economic impact on tomato).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">The SEWG concluded that there are not enough data to recommend the pest to be listed as a RNQP in aubergine seeds. According the data in EFSA-PLH, there is no experimental evidence regarding any pospiviroids spread through aubergine seeds that can support this decision. Experts recommended isolation from other potential sources of infection, including host plants which may be latently infected of reproductive material, in the risk management measures for tomato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no management option that can prevent infestation other than exclusion and avoiding the use of infected plants (EFSA-PLH, 2011). Since CEVd is symptomless in aubergines, measures cannot be based on visual inspection but on tests and other management options such as separation of host plant cultivations.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: there are not sufficient evidence for seeds being a pathway and no impact on aubergine. However isolation from other potential sources of infection, including host plants which may be latently infected of reproductive material, will be proposed in the risk management measures for tomato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3615,51 +4231,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Report of a Pest Risk Analysis for Citrus exocortis viroid;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum melongena (SOLME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -4577,137 +5193,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18470314">
+  <w:abstractNum w:abstractNumId="25234678">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69186761">
+    <w:lvl w:ilvl="0" w:tplc="94422191">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69186761" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94422191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69186761" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94422191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69186761" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94422191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69186761" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94422191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69186761" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94422191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69186761" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94422191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69186761" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94422191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69186761" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94422191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18470313">
+  <w:abstractNum w:abstractNumId="25234677">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30425673">
+    <w:lvl w:ilvl="0" w:tplc="59234170">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5459,55 +6075,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18470313">
-    <w:abstractNumId w:val="18470313"/>
+  <w:num w:numId="25234677">
+    <w:abstractNumId w:val="25234677"/>
   </w:num>
-  <w:num w:numId="18470314">
-    <w:abstractNumId w:val="18470314"/>
+  <w:num w:numId="25234678">
+    <w:abstractNumId w:val="25234678"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17052,51 +17668,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId931370913" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId236569b0179a9d9ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId810758991" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId65296a138e0ebcddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>