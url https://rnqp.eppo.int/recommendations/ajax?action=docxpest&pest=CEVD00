--- v3 (2026-05-24)
+++ v4 (2026-07-27)
@@ -511,51 +511,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId65296a138e0ebcddf" w:history="1">
+      <w:hyperlink r:id="rId24986a66d8e96ba02" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5193,137 +5193,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25234678">
+  <w:abstractNum w:abstractNumId="66194249">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94422191">
+    <w:lvl w:ilvl="0" w:tplc="61056299">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94422191" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61056299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94422191" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61056299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94422191" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61056299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94422191" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61056299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94422191" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61056299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94422191" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61056299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94422191" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61056299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94422191" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61056299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25234677">
+  <w:abstractNum w:abstractNumId="66194248">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59234170">
+    <w:lvl w:ilvl="0" w:tplc="85626739">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6075,55 +6075,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25234677">
-    <w:abstractNumId w:val="25234677"/>
+  <w:num w:numId="66194248">
+    <w:abstractNumId w:val="66194248"/>
   </w:num>
-  <w:num w:numId="25234678">
-    <w:abstractNumId w:val="25234678"/>
+  <w:num w:numId="66194249">
+    <w:abstractNumId w:val="66194249"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17668,51 +17668,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId810758991" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId65296a138e0ebcddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId849174826" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId24986a66d8e96ba02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>