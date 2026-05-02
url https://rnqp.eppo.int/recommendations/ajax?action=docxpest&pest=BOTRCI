--- v1 (2026-03-10)
+++ v2 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Botrytis cinerea (BOTRCI)</w:t>
+        <w:t xml:space="preserve">Botrytis cinerea BOTRCI</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Vegetable propagating and planting material (other than seeds) sector, Oil and fibre plants sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -328,51 +347,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remark on taxonomy: According to the International Commission of the Taxonomy of Fungi, the list of plant pathogenic fungi (posted 08/25/2015) by the International Subcommission for the Taxonomy of Phytopathogenic Fungi was updated (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId788969b0199a2db43" w:history="1">
+      <w:hyperlink r:id="rId328069f578a65fade" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fungaltaxonomy.org/index.php/download_file/view/132/1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). According to this list the appropriate name should be Botrytis cinerea.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -429,50 +448,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -486,51 +524,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest is present worldwide (Ellis &amp; Waller, 1974).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium cepa (ALLCE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -750,50 +788,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This worldwide ubiquitous fungus survives in and around fields and glasshouses as a saprophyte on dead or decaying plants and crop debris, as sclerotia in the soil and is also a pathogen on many types of crops and wild plants. Windborne spores develop from these sources and infect damaged or senescent tissues and will infect new tissue under suitable conditions. Seedlings for transplanting may become infected or contaminated with sporangia but crops can be routinely protected with fungicides and/or by manipulating humidity, ventilation and heating (Ellis &amp; Waller, 1974). Crops planted into the field or glasshouse will be quickly be subjected to windborne inoculum and infection from many outside sources. Therefore although plants for planting (as bulb sets) are a pathway, it is not considered they will be a significant source compared to these other pathways.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not considered to be the main pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -953,51 +1269,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis MB &amp; Waller JM (1974) Sclerotinia fuckeliana. CMI Descriptions of Pathogenic Fungi and Bacteria 431, Set No 44;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium cepa Aggregatum types (Allium ascalonicum) (ALLAS)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1217,50 +1533,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This worldwide ubiquitous fungus survives in and around fields and glasshouses as a saprophyte on dead or decaying plants and crop debris, as sclerotia in the soil and is also a pathogen on many types of crops and wild plants. Windborne spores develop from these sources and infect damaged or senescent tissues and will infect new tissue under suitable conditions. Seedlings for transplanting may become infected or contaminated with sporangia but crops can be routinely protected with fungicides and/or by manipulating humidity, ventilation and heating (Ellis &amp; Waller, 1974). Crops planted into the field or glasshouse will be quickly be subjected to windborne inoculum and infection from many outside sources. Therefore although plants for planting (as shallot sets) are a pathway, it is not considered they will be a significant source compared to these other pathways.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not considered to be the main pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1420,51 +2014,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis MB &amp; Waller JM (1974) Sclerotinia fuckeliana. CMI Descriptions of Pathogenic Fungi and Bacteria 431, Set No 44;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brassica pekinensis (BRSPK)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1684,50 +2278,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This worldwide ubiquitous fungus survives in and around fields and glasshouses as a saprophyte on dead or decaying plants and crop debris, as sclerotia in the soil and is also a pathogen on many types of crops and wild plants. Windborne spores develop from these sources and infect damaged or senescent tissues and will infect new tissue under suitable conditions. Seedlings for transplanting may become infected or contaminated with sporangia but crops can be routinely protected with fungicides and/or by manipulating humidity, ventilation and heating (Ellis &amp; Waller, 1974). Crops planted into the field or glasshouse will be quickly be subjected to windborne inoculum and infection from many outside sources. Therefore although plants for planting are a pathway, it is not considered they will be a significant source compared to these other pathways.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not considered to be the main pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1887,51 +2759,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis MB &amp; Waller JM (1974) Sclerotinia fuckeliana. CMI Descriptions of Pathogenic Fungi and Bacteria 431, Set No 44;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cannabis sativa (CNISA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Oil and fibre plants sector.</w:t>
       </w:r>
@@ -2361,50 +3233,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evidence of economic impacts is not as strong as for sunflower and flax. It is not a candidate for the RNQP status on the basis of the evidence available to the SEWG.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Evidence of economic impacts is not as strong as for sunflower and flax. Not a candidate on the basis of the evidence available to the SEWG.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2656,51 +3661,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plăcintă DD &amp; Murariu D (2016) Fungus evaluation from seeds germplasm before medium and long term storage. Cercetări Agronomice în Moldova 49,71-82;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cichorium endivia (CICEN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -2920,50 +3925,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This worldwide ubiquitous fungus survives in and around fields and glasshouses as a saprophyte on dead or decaying plants and crop debris, as sclerotia in the soil and is also a pathogen on many types of crops and wild plants. Windborne spores develop from these sources and infect damaged or senescent tissues and will infect new tissue under suitable conditions. Seedlings for transplanting may become infected or contaminated with sporangia but crops can be routinely protected with fungicides and/or by manipulating humidity, ventilation and heating (Ellis &amp; Waller, 1974). Crops planted into the field or glasshouse will be quickly be subjected to windborne inoculum and infection from many outside sources. Therefore although plants for planting (as shallot sets) are a pathway, it is not considered they will be a significant source compared to these other pathways.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not considered to be the main pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3123,51 +4406,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellis MB &amp; Waller JM (1974) Sclerotinia fuckeliana. CMI Descriptions of Pathogenic Fungi and Bacteria 431, Set No 44;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Helianthus annuus (HELAN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Oil and fibre plants sector.</w:t>
       </w:r>
@@ -3523,50 +4806,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4078,51 +5380,51 @@
         <w:t xml:space="preserve">Draghici R (2010) Research the influence of treatment plant application on sunflower culture located in sandy soils conditions. Annals of the University of Craiova - Agriculture, Montanology, Cadastre Series 40,361-367;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ISTA (2017) 07‑003: Detection of Botrytis cinerea in Helianthus annuus (sunflower) seed. online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId132669b0199a2ef16" w:history="1">
+      <w:hyperlink r:id="rId499169f578a6618ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.seedtest.org/upload/cms/user/2017-SH-7-003.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4179,51 +5481,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sérandat I, Grimault V &amp; Léchappé J (2007) Proficiency test Botrytis cinerea on Helianthus annuus (ISTA method 07-003). Seed Testing International 135, 37-41;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lactuca sativa (LACSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -4443,50 +5745,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This worldwide ubiquitous fungus survives in and around fields and glasshouses as a saprophyte on dead or decaying plants and crop debris, as sclerotia in the soil and is also a pathogen on many types of crops or wild plants. Windborne spores develop from these sources and infect damaged or senescent tissues and will quickly infect new tissue under suitable conditions. Seedlings for transplanting may become infected or contaminated with sporangia but crops can be routinely protected with fungicides and/or by manupulating ventilation and heating (Ellis &amp; Waller, 1974; Compendium of Lettuce Diseases, 1997). Crops planted into the field or glasshouse will be quickly be subjected to windborne infection from many outside sources. Therefore although plants for planting are a pathway, it is not considered they will be a significant source compared to these other pathways.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not considered to be the main pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4669,51 +6249,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Compendium of Lettuce Diseases (1997). The American Phytopathological Society;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Linum usitatissimum (LIUUT)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Oil and fibre plants sector.</w:t>
       </w:r>
@@ -5051,50 +6631,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5529,51 +7128,51 @@
         <w:t xml:space="preserve">Brown AE, Mercer PC (1986) Root-rot pathogens of flax and microbial retting. Annual Report on Research and Technical Work of the Department of Agriculture for Northern Ireland 1985, 133-134;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ISTA (2017) 7‑007: Detection of Alternaria linicola, Botrytis cinerea and Colletotrichum lini in Linum usitatissimum (flax) seed. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId973469b0199a2f5f9" w:history="1">
+      <w:hyperlink r:id="rId321669f578a6622f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.seedtest.org/upload/cms/user/2017-SH-7-007.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5758,137 +7357,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39656786">
+  <w:abstractNum w:abstractNumId="74943005">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64222181">
+    <w:lvl w:ilvl="0" w:tplc="49745855">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64222181" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49745855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64222181" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49745855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64222181" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49745855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64222181" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49745855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64222181" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49745855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64222181" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49745855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64222181" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49745855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64222181" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49745855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39656785">
+  <w:abstractNum w:abstractNumId="74943004">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58282346">
+    <w:lvl w:ilvl="0" w:tplc="71324005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6640,55 +8239,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39656785">
-    <w:abstractNumId w:val="39656785"/>
+  <w:num w:numId="74943004">
+    <w:abstractNumId w:val="74943004"/>
   </w:num>
-  <w:num w:numId="39656786">
-    <w:abstractNumId w:val="39656786"/>
+  <w:num w:numId="74943005">
+    <w:abstractNumId w:val="74943005"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -18233,51 +19832,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId584564531" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId788969b0199a2db43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fungaltaxonomy.org/index.php/download_file/view/132/1/" TargetMode="External"/><Relationship Id="rId132669b0199a2ef16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seedtest.org/upload/cms/user/2017-SH-7-003.pdf" TargetMode="External"/><Relationship Id="rId973469b0199a2f5f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seedtest.org/upload/cms/user/2017-SH-7-007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId945266213" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId328069f578a65fade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fungaltaxonomy.org/index.php/download_file/view/132/1/" TargetMode="External"/><Relationship Id="rId499169f578a6618ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seedtest.org/upload/cms/user/2017-SH-7-003.pdf" TargetMode="External"/><Relationship Id="rId321669f578a6622f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seedtest.org/upload/cms/user/2017-SH-7-007.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>