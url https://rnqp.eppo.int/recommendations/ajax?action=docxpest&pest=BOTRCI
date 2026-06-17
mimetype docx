--- v2 (2026-05-02)
+++ v3 (2026-06-17)
@@ -347,51 +347,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remark on taxonomy: According to the International Commission of the Taxonomy of Fungi, the list of plant pathogenic fungi (posted 08/25/2015) by the International Subcommission for the Taxonomy of Phytopathogenic Fungi was updated (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId328069f578a65fade" w:history="1">
+      <w:hyperlink r:id="rId64046a32ac36cf267" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fungaltaxonomy.org/index.php/download_file/view/132/1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). According to this list the appropriate name should be Botrytis cinerea.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -5380,51 +5380,51 @@
         <w:t xml:space="preserve">Draghici R (2010) Research the influence of treatment plant application on sunflower culture located in sandy soils conditions. Annals of the University of Craiova - Agriculture, Montanology, Cadastre Series 40,361-367;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ISTA (2017) 07‑003: Detection of Botrytis cinerea in Helianthus annuus (sunflower) seed. online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId499169f578a6618ec" w:history="1">
+      <w:hyperlink r:id="rId86466a32ac36d0d0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.seedtest.org/upload/cms/user/2017-SH-7-003.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7128,51 +7128,51 @@
         <w:t xml:space="preserve">Brown AE, Mercer PC (1986) Root-rot pathogens of flax and microbial retting. Annual Report on Research and Technical Work of the Department of Agriculture for Northern Ireland 1985, 133-134;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ISTA (2017) 7‑007: Detection of Alternaria linicola, Botrytis cinerea and Colletotrichum lini in Linum usitatissimum (flax) seed. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId321669f578a6622f1" w:history="1">
+      <w:hyperlink r:id="rId44106a32ac36d155e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.seedtest.org/upload/cms/user/2017-SH-7-007.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7357,137 +7357,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74943005">
+  <w:abstractNum w:abstractNumId="78611780">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49745855">
+    <w:lvl w:ilvl="0" w:tplc="40159837">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49745855" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40159837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49745855" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40159837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49745855" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40159837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49745855" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40159837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49745855" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40159837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49745855" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40159837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49745855" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40159837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49745855" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40159837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74943004">
+  <w:abstractNum w:abstractNumId="78611779">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71324005">
+    <w:lvl w:ilvl="0" w:tplc="20588910">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8239,55 +8239,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74943004">
-    <w:abstractNumId w:val="74943004"/>
+  <w:num w:numId="78611779">
+    <w:abstractNumId w:val="78611779"/>
   </w:num>
-  <w:num w:numId="74943005">
-    <w:abstractNumId w:val="74943005"/>
+  <w:num w:numId="78611780">
+    <w:abstractNumId w:val="78611780"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -19832,51 +19832,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId945266213" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId328069f578a65fade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fungaltaxonomy.org/index.php/download_file/view/132/1/" TargetMode="External"/><Relationship Id="rId499169f578a6618ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seedtest.org/upload/cms/user/2017-SH-7-003.pdf" TargetMode="External"/><Relationship Id="rId321669f578a6622f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seedtest.org/upload/cms/user/2017-SH-7-007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId955823600" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId64046a32ac36cf267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fungaltaxonomy.org/index.php/download_file/view/132/1/" TargetMode="External"/><Relationship Id="rId86466a32ac36d0d0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seedtest.org/upload/cms/user/2017-SH-7-003.pdf" TargetMode="External"/><Relationship Id="rId44106a32ac36d155e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seedtest.org/upload/cms/user/2017-SH-7-007.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>