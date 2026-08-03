--- v3 (2026-06-17)
+++ v4 (2026-08-03)
@@ -347,51 +347,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remark on taxonomy: According to the International Commission of the Taxonomy of Fungi, the list of plant pathogenic fungi (posted 08/25/2015) by the International Subcommission for the Taxonomy of Phytopathogenic Fungi was updated (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId64046a32ac36cf267" w:history="1">
+      <w:hyperlink r:id="rId57186a7028d5f3baa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fungaltaxonomy.org/index.php/download_file/view/132/1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). According to this list the appropriate name should be Botrytis cinerea.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -5380,51 +5380,51 @@
         <w:t xml:space="preserve">Draghici R (2010) Research the influence of treatment plant application on sunflower culture located in sandy soils conditions. Annals of the University of Craiova - Agriculture, Montanology, Cadastre Series 40,361-367;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ISTA (2017) 07‑003: Detection of Botrytis cinerea in Helianthus annuus (sunflower) seed. online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86466a32ac36d0d0d" w:history="1">
+      <w:hyperlink r:id="rId98516a7028d601a86" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.seedtest.org/upload/cms/user/2017-SH-7-003.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7128,51 +7128,51 @@
         <w:t xml:space="preserve">Brown AE, Mercer PC (1986) Root-rot pathogens of flax and microbial retting. Annual Report on Research and Technical Work of the Department of Agriculture for Northern Ireland 1985, 133-134;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ISTA (2017) 7‑007: Detection of Alternaria linicola, Botrytis cinerea and Colletotrichum lini in Linum usitatissimum (flax) seed. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44106a32ac36d155e" w:history="1">
+      <w:hyperlink r:id="rId69906a7028d602863" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.seedtest.org/upload/cms/user/2017-SH-7-007.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7357,137 +7357,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78611780">
+  <w:abstractNum w:abstractNumId="20273672">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40159837">
+    <w:lvl w:ilvl="0" w:tplc="93811594">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40159837" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93811594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40159837" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93811594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40159837" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93811594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40159837" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93811594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40159837" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93811594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40159837" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93811594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40159837" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93811594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40159837" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93811594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78611779">
+  <w:abstractNum w:abstractNumId="20273671">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20588910">
+    <w:lvl w:ilvl="0" w:tplc="58970286">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8239,55 +8239,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78611779">
-    <w:abstractNumId w:val="78611779"/>
+  <w:num w:numId="20273671">
+    <w:abstractNumId w:val="20273671"/>
   </w:num>
-  <w:num w:numId="78611780">
-    <w:abstractNumId w:val="78611780"/>
+  <w:num w:numId="20273672">
+    <w:abstractNumId w:val="20273672"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -19832,51 +19832,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId955823600" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId64046a32ac36cf267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fungaltaxonomy.org/index.php/download_file/view/132/1/" TargetMode="External"/><Relationship Id="rId86466a32ac36d0d0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seedtest.org/upload/cms/user/2017-SH-7-003.pdf" TargetMode="External"/><Relationship Id="rId44106a32ac36d155e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seedtest.org/upload/cms/user/2017-SH-7-007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId786042747" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId57186a7028d5f3baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fungaltaxonomy.org/index.php/download_file/view/132/1/" TargetMode="External"/><Relationship Id="rId98516a7028d601a86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seedtest.org/upload/cms/user/2017-SH-7-003.pdf" TargetMode="External"/><Relationship Id="rId69906a7028d602863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seedtest.org/upload/cms/user/2017-SH-7-007.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>