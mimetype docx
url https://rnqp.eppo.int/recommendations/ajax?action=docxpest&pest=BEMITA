--- v2 (2026-02-25)
+++ v3 (2026-04-15)
@@ -457,51 +457,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Only non-European populations of Bemisia tabaci are listed in annex IA1 of Council directive 2000/29/EC. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8060699ea98bc7b41" w:history="1">
+      <w:hyperlink r:id="rId877269df1154cbc88" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Experts commented that 'non-European populations' is usually only considered in relation to the origin of the plants/consignment on which the pest is found.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -939,51 +939,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3347699ea98bc7e29" w:history="1">
+      <w:hyperlink r:id="rId540069df1154cbf3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1026,92 +1026,92 @@
         <w:t xml:space="preserve">De Barro PJ (1995) Bemisia tabaci biotype B: a review of its biology, distribution and control. CSIRO Australia Division of Entomology Technical Paper. 1-55;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Barro PJ &amp; Ahmed MZ (2011) Genetic networking of the Bemisia tabaci cryptic species complex reveals pattern of biological invasions. PloS ONE, 6, e25579. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6373699ea98bc7eb1" w:history="1">
+      <w:hyperlink r:id="rId718169df1154cbfa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0025579</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2495699ea98bc7efd" w:history="1">
+      <w:hyperlink r:id="rId745469df1154cbfd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1131,51 +1131,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8496699ea98bc7f6c" w:history="1">
+      <w:hyperlink r:id="rId595869df1154cc021" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1740,51 +1740,51 @@
         <w:t xml:space="preserve">Chu D, Zhang YJ, Brown JK, Cong B, Xu BY, Wu QJ &amp; Zhu GR (2006) The introduction of the exotic Q biotype of Bemisia tabaci from the Mediterranean region into China on ornamental crops. Florida Entomologist 89, 168-174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1198699ea98bc8278" w:history="1">
+      <w:hyperlink r:id="rId538969df1154cc380" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1873,51 +1873,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4676699ea98bc833d" w:history="1">
+      <w:hyperlink r:id="rId906669df1154cc413" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1937,51 +1937,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9531699ea98bc8389" w:history="1">
+      <w:hyperlink r:id="rId253569df1154cc45b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2024,51 +2024,51 @@
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL, 2011. Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenzie CL &amp; Osborne LS (2017) Bemisia tabaci MED (Q biotype) (Hemiptera: Aleyrodidae) in Florida is on the move to residential landscapes and may impact open-field agriculture. Florida Entomologist 100(2):481-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4525699ea98bc83e8" w:history="1">
+      <w:hyperlink r:id="rId536869df1154cc4ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1653/024.100.0213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2578,51 +2578,51 @@
         <w:t xml:space="preserve">Beitia F, Asís JD, Pedro L de, Goula M &amp; Tormos J (2016) Importance of feeding behaviour on life cycle in the zoophytophagous bug Dicyphus geniculatus. Bulletin of Insectology 69, 173-180;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7231699ea98bc8711" w:history="1">
+      <w:hyperlink r:id="rId405969df1154cc79a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2665,51 +2665,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3382699ea98bc87cf" w:history="1">
+      <w:hyperlink r:id="rId365569df1154cc802" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2729,51 +2729,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3586699ea98bc8819" w:history="1">
+      <w:hyperlink r:id="rId484769df1154cc849" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3686,51 +3686,51 @@
         <w:t xml:space="preserve">Chu D, Zhang YJ, Brown JK, Cong B, Xu BY, Wu QJ &amp; Zhu GR (2006) The introduction of the exotic Q biotype of Bemisia tabaci from the Mediterranean region into China on ornamental crops. Florida Entomologist 89, 168-174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5008699ea98bc8da5" w:history="1">
+      <w:hyperlink r:id="rId534469df1154ccdab" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3819,51 +3819,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1311699ea98bc8e2f" w:history="1">
+      <w:hyperlink r:id="rId208669df1154cce37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3883,51 +3883,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9289699ea98bc8e8b" w:history="1">
+      <w:hyperlink r:id="rId532269df1154cce8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3970,51 +3970,51 @@
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL, 2011. Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenzie CL &amp; Osborne LS (2017) Bemisia tabaci MED (Q biotype) (Hemiptera: Aleyrodidae) in Florida is on the move to residential landscapes and may impact open-field agriculture. Florida Entomologist 100(2):481-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2274699ea98bc8f00" w:history="1">
+      <w:hyperlink r:id="rId868269df1154ccee9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1653/024.100.0213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4533,51 +4533,51 @@
         <w:t xml:space="preserve">Chu D, Zhang YJ, Brown JK, Cong B, Xu BY, Wu QJ &amp; Zhu GR (2006) The introduction of the exotic Q biotype of Bemisia tabaci from the Mediterranean region into China on ornamental crops. Florida Entomologist 89, 168-174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9829699ea98bc923c" w:history="1">
+      <w:hyperlink r:id="rId590169df1154cd20f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4666,51 +4666,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2004699ea98bc92e3" w:history="1">
+      <w:hyperlink r:id="rId179669df1154cd29b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4730,51 +4730,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5304699ea98bc932b" w:history="1">
+      <w:hyperlink r:id="rId863969df1154cd2e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4817,51 +4817,51 @@
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL, 2011. Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenzie CL &amp; Osborne LS (2017) Bemisia tabaci MED (Q biotype) (Hemiptera: Aleyrodidae) in Florida is on the move to residential landscapes and may impact open-field agriculture. Florida Entomologist 100(2):481-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2236699ea98bc9387" w:history="1">
+      <w:hyperlink r:id="rId111369df1154cd340" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1653/024.100.0213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5783,51 +5783,51 @@
         <w:t xml:space="preserve">Chu D, Zhang YJ, Brown JK, Cong B, Xu BY, Wu QJ &amp; Zhu GR (2006) The introduction of the exotic Q biotype of Bemisia tabaci from the Mediterranean region into China on ornamental crops. Florida Entomologist 89, 168-174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9491699ea98bc9865" w:history="1">
+      <w:hyperlink r:id="rId694469df1154cd863" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5916,51 +5916,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6720699ea98bc98eb" w:history="1">
+      <w:hyperlink r:id="rId888169df1154cd8fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5980,51 +5980,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4108699ea98bc9941" w:history="1">
+      <w:hyperlink r:id="rId836069df1154cd947" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6067,51 +6067,51 @@
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL, 2011. Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenzie CL &amp; Osborne LS (2017) Bemisia tabaci MED (Q biotype) (Hemiptera: Aleyrodidae) in Florida is on the move to residential landscapes and may impact open-field agriculture. Florida Entomologist 100(2):481-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6399699ea98bc99a7" w:history="1">
+      <w:hyperlink r:id="rId281769df1154cd9a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1653/024.100.0213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6630,51 +6630,51 @@
         <w:t xml:space="preserve">Chu D, Zhang YJ, Brown JK, Cong B, Xu BY, Wu QJ &amp; Zhu GR (2006) The introduction of the exotic Q biotype of Bemisia tabaci from the Mediterranean region into China on ornamental crops. Florida Entomologist 89, 168-174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2061699ea98bc9ca9" w:history="1">
+      <w:hyperlink r:id="rId947469df1154cdc7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6763,51 +6763,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7291699ea98bc9d2e" w:history="1">
+      <w:hyperlink r:id="rId181369df1154cdd06" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6827,51 +6827,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8744699ea98bc9d70" w:history="1">
+      <w:hyperlink r:id="rId240869df1154cdd4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6914,51 +6914,51 @@
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL, 2011. Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenzie CL &amp; Osborne LS (2017) Bemisia tabaci MED (Q biotype) (Hemiptera: Aleyrodidae) in Florida is on the move to residential landscapes and may impact open-field agriculture. Florida Entomologist 100(2):481-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9892699ea98bc9dc7" w:history="1">
+      <w:hyperlink r:id="rId252169df1154cdda6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1653/024.100.0213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7097,137 +7097,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97684883">
+  <w:abstractNum w:abstractNumId="50751863">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31574164">
+    <w:lvl w:ilvl="0" w:tplc="48293029">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31574164" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48293029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31574164" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48293029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31574164" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48293029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31574164" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48293029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31574164" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48293029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31574164" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48293029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31574164" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48293029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31574164" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48293029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97684882">
+  <w:abstractNum w:abstractNumId="50751862">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15266400">
+    <w:lvl w:ilvl="0" w:tplc="24878593">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7979,55 +7979,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97684882">
-    <w:abstractNumId w:val="97684882"/>
+  <w:num w:numId="50751862">
+    <w:abstractNumId w:val="50751862"/>
   </w:num>
-  <w:num w:numId="97684883">
-    <w:abstractNumId w:val="97684883"/>
+  <w:num w:numId="50751863">
+    <w:abstractNumId w:val="50751863"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -19572,51 +19572,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId801024445" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId8060699ea98bc7b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId3347699ea98bc7e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId6373699ea98bc7eb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0025579" TargetMode="External"/><Relationship Id="rId2495699ea98bc7efd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId8496699ea98bc7f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId1198699ea98bc8278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId4676699ea98bc833d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId9531699ea98bc8389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId4525699ea98bc83e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId7231699ea98bc8711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId3382699ea98bc87cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId3586699ea98bc8819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId5008699ea98bc8da5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId1311699ea98bc8e2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId9289699ea98bc8e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId2274699ea98bc8f00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId9829699ea98bc923c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId2004699ea98bc92e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId5304699ea98bc932b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId2236699ea98bc9387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId9491699ea98bc9865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId6720699ea98bc98eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId4108699ea98bc9941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId6399699ea98bc99a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId2061699ea98bc9ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId7291699ea98bc9d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId8744699ea98bc9d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId9892699ea98bc9dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId213790363" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId877269df1154cbc88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId540069df1154cbf3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId718169df1154cbfa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0025579" TargetMode="External"/><Relationship Id="rId745469df1154cbfd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId595869df1154cc021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId538969df1154cc380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId906669df1154cc413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId253569df1154cc45b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId536869df1154cc4ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId405969df1154cc79a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId365569df1154cc802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId484769df1154cc849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId534469df1154ccdab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId208669df1154cce37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId532269df1154cce8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId868269df1154ccee9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId590169df1154cd20f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId179669df1154cd29b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId863969df1154cd2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId111369df1154cd340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId694469df1154cd863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId888169df1154cd8fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId836069df1154cd947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId281769df1154cd9a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId947469df1154cdc7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId181369df1154cdd06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId240869df1154cdd4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId252169df1154cdda6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>