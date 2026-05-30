--- v3 (2026-04-15)
+++ v4 (2026-05-30)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bemisia tabaci (BEMITA)</w:t>
+        <w:t xml:space="preserve">Bemisia tabaci BEMITA</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -457,80 +495,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Only non-European populations of Bemisia tabaci are listed in annex IA1 of Council directive 2000/29/EC. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId877269df1154cbc88" w:history="1">
+      <w:hyperlink r:id="rId12206a1b419e91545" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Experts commented that 'non-European populations' is usually only considered in relation to the origin of the plants/consignment on which the pest is found.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Begonia x hiemalis (BEGEH)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -750,50 +788,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Begonias are perennials and are propagated from cuttings. The host range of B. tabaci covers more than 1 000 species (Mound &amp; Halsey, 1978; De Barro, 1995; Chu et al., 2006; Evans, 2007; Li et al. 2011; EFSA, 2013). There are some inconsistencies in various publications on the suitability of different Begonia species as being B. tabaci host plants. Bemisia tabaci is not listed on Begonia x hiemalis (EPPO Global Database; EFSA, 2013) though Begonia ravenii and B. semperflorens are listed as hosts (EFSA, 2013). In the unconfirmed host plants of EFSA (2013), compiled from DAF-GWA (2008) and Evans (2007), Begonia sp. is not included, although it is in the DAF-GWA (2008) table. Fransen (1994) reported 3 to 7 annual findings of B. tabaci on Begonia in the greenhouses in the Netherlands and concluded that this is perfect host plant for the pest. The infestation rate (nymphs and pupae density) of host plants of B. tabaci was categorized in four grades in China (Li et al., 2011). Begonia ravenii and Begonia semperflorens were classified in the 1st infestation grade (average number of B. tabaci nymphs and pupae ≤ 10/10 cm² leaf area). Dalmon et al. (2008) sampled B. tabaci greenhouse populations in southern France from begonia (Begonia x elatior= Begonia x hiemalis). Ornamental trade (mainly Poinsettia and Begonia spp.) is the main pathway of introduction and spread of Bemisia tabaci Mediterraneann species (MED, formerly referred to as biotype Q) to ornamental and vegetable greenhouses and to open fields in Brazil (Moraes et al., 2017). Six interceptions of B. tabaci on Begonia plant for plantings from the EU Member States have been reported in the EUROPHYT database from 1993 to 2011. Genus Begonia is included in De Barro (1995) ornamental host plant list. Experts concluded that plants for planting of Begonia x hiemalis are not a significant pathway, even though it may incidentally be a pathway for 'hitch-hikers'.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Not recommended for RNQP status - not a significant pathway for this host.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -939,51 +1255,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId540069df1154cbf3a" w:history="1">
+      <w:hyperlink r:id="rId78966a1b419e919cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1026,92 +1342,92 @@
         <w:t xml:space="preserve">De Barro PJ (1995) Bemisia tabaci biotype B: a review of its biology, distribution and control. CSIRO Australia Division of Entomology Technical Paper. 1-55;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Barro PJ &amp; Ahmed MZ (2011) Genetic networking of the Bemisia tabaci cryptic species complex reveals pattern of biological invasions. PloS ONE, 6, e25579. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId718169df1154cbfa4" w:history="1">
+      <w:hyperlink r:id="rId96686a1b419e91a33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0025579</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId745469df1154cbfd5" w:history="1">
+      <w:hyperlink r:id="rId32436a1b419e91a66" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1131,51 +1447,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId595869df1154cc021" w:history="1">
+      <w:hyperlink r:id="rId86196a1b419e91ab0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1255,51 +1571,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mound LA &amp; Halsey SH (1978) Whitefly of the World. A Systematic Catalogue of the Aleyrodidae (Homoptera) with Host Plant and Natural Enemy Data. British Museum (Natural History) and Chichester, Wiley, London, UK, 340 pp;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum x grandiflorum (Dendranthema x grandiflorum) (CHYHO)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -1528,50 +1844,344 @@
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The host range of B. tabaci covers more than 1 000 species (Mound and Halsey, 1978; De Barro, 1995; Chu et al., 2006; Evans, 2007; Li et al. 2011; EFSA, 2013). De Barro (1995), Evans (2007), DAF-GWA (2008) and EFSA (2013) listed Chrysanthemum x morifolium and Chrysanthemum sp as a host species of B. tabaci. The infestation rate (nymphs and pupae density) of host plants of B. tabaci was categorized in four grades in China whereas C. morifolium was classified at the 3rd infestation grade (average number of B. tabaci nymphs and pupae between 31–50 /10 cm² leaf area) (Li et al., 2011). Chrysanthemum is not mentioned in Fransen (1994) as an important host plant in Dutch greenhouse. No interceptions of B. tabaci on Chrysanthemum plants for planting were found in EUROPHYT from 1993 to 2011. However 22 interceptions of B. tabaci on Chrysanthemum cut flowers and branches with foliage were found. In Northern Europe, B. tabaci occurs in protected cultivation only while in southern Europe it is present in greenhouses and in open fields (distribution map of B. tabaci in open fields in Europe (EFSA, 2013)). Experts concluded that Dendranthema x grandiflorum should be considered as a significant host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Growing B. tabaci host plants under exclusion conditions may be highly effective in the management of this pest and its associated viruses in both field and greenhouse-grown crops, however detailed attention must be given to exclusion netting and entrances etc. For crops in fields or partly-covered facilities, in areas where the pest is established (the Mediterranean coastal region), infestation can take place by flying adults, up to a maximum of 7km in a 12-hour period, though this is not a limiting factor because, with the wide range of putative hosts, suitable host plants are mostly available, and under intensive production suitable host plants, densely spaced, are found within a short distance. Under protected cultivation, plant production is throughout the year and suitable crops follow and rotate at tight intervals, favouring the establishment and dispersal of B. tabaci. Whitefly adults can migrate over long distances via passive transport with wind. However, even considering a climate change scenario with an increase of on average + 2 °C, B. tabaci distribution will expand its most Northern limit but still will not establish outdoors in Northern EU Member States (EFSA, 2013). Experts concluded that B. tabaci should not be considered as an important pathway on this host.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bemisia tabaci is considered to be one of the most serious threats to crop cultivation worldwide, predominantly because of the large number of viruses it transmits. B. tabaci is a sap-sucking insect that can reduce the vigour of plants and excrete a sticky, sugary substance, called honeydew, on the leaves, stems and fruits of its host plants. Adults can also transmit important virus diseases to major vegetable crops, but ornamental species, with only a few exceptions (e.g. Eustoma sp., Lisianthus sp., Manihot sp.), are not considered host plants for viruses transmitted by B. tabaci. Dendranthema x grandiflorum is therefore not affected by B. tabaci transmitted viruses (EFSA, 2013). Circulatively transmitted viruses (begomoviruses) can also be carried by viruliferous B. tabaci insects along non-hosts plants (EFSA, 2013).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Not recommended for RNQP status - not an important pathway for this host.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1740,51 +2350,51 @@
         <w:t xml:space="preserve">Chu D, Zhang YJ, Brown JK, Cong B, Xu BY, Wu QJ &amp; Zhu GR (2006) The introduction of the exotic Q biotype of Bemisia tabaci from the Mediterranean region into China on ornamental crops. Florida Entomologist 89, 168-174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId538969df1154cc380" w:history="1">
+      <w:hyperlink r:id="rId54796a1b419e91f81" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1873,51 +2483,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId906669df1154cc413" w:history="1">
+      <w:hyperlink r:id="rId15726a1b419e92016" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1937,51 +2547,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId253569df1154cc45b" w:history="1">
+      <w:hyperlink r:id="rId83846a1b419e92061" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2024,51 +2634,51 @@
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL, 2011. Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenzie CL &amp; Osborne LS (2017) Bemisia tabaci MED (Q biotype) (Hemiptera: Aleyrodidae) in Florida is on the move to residential landscapes and may impact open-field agriculture. Florida Entomologist 100(2):481-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536869df1154cc4ba" w:history="1">
+      <w:hyperlink r:id="rId50316a1b419e920bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1653/024.100.0213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2102,51 +2712,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mound LA &amp; Halsey SH (1978) Whitefly of the World. A Systematic Catalogue of the Aleyrodidae (Homoptera) with Host Plant and Natural Enemy Data. British Museum (Natural History) and Chichester, Wiley, London, UK, 340 pp;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dianthus caryophyllus (DINCA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -2366,50 +2976,336 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci (European populations) is not listed on this host (EPPO Global Database) and is only given as an unconfirmed host (EFSA, 2013), though there is three references where it occurs on carnation (Beitia et al, 2016; DAF-GWA, 2008; Evans, 2007). Dianthus is not mentioned in Fransen (1994) as an important host plant in Dutch greenhouse as well as in De Barro (1995) and Li et al. (2011). Only two interceptions of B. tabaci on Dianthus plants for planting from third countries are reported in EUROPHYT from 1993 to 2011. Experts concluded that plants for planting of carnation are not a significant pathway, even though it may incidentally be a pathway for 'hitch-hikers'.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no evidence in any publication that Dianthus caryophyllus and Dianthus are important host plants and that there are recorded damage to this crop.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Not recommended for RNQP status - not a significant pathway for this host.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2578,51 +3474,51 @@
         <w:t xml:space="preserve">Beitia F, Asís JD, Pedro L de, Goula M &amp; Tormos J (2016) Importance of feeding behaviour on life cycle in the zoophytophagous bug Dicyphus geniculatus. Bulletin of Insectology 69, 173-180;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId405969df1154cc79a" w:history="1">
+      <w:hyperlink r:id="rId67946a1b419e9251b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2665,51 +3561,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId365569df1154cc802" w:history="1">
+      <w:hyperlink r:id="rId48906a1b419e9257a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2729,51 +3625,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId484769df1154cc849" w:history="1">
+      <w:hyperlink r:id="rId27576a1b419e925c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2807,51 +3703,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL (2011) Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia pulcherrima (EPHPU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -3686,51 +4582,51 @@
         <w:t xml:space="preserve">Chu D, Zhang YJ, Brown JK, Cong B, Xu BY, Wu QJ &amp; Zhu GR (2006) The introduction of the exotic Q biotype of Bemisia tabaci from the Mediterranean region into China on ornamental crops. Florida Entomologist 89, 168-174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId534469df1154ccdab" w:history="1">
+      <w:hyperlink r:id="rId60886a1b419e92aeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3819,51 +4715,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId208669df1154cce37" w:history="1">
+      <w:hyperlink r:id="rId96566a1b419e92b79" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3883,51 +4779,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId532269df1154cce8c" w:history="1">
+      <w:hyperlink r:id="rId95506a1b419e92bc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3970,51 +4866,51 @@
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL, 2011. Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenzie CL &amp; Osborne LS (2017) Bemisia tabaci MED (Q biotype) (Hemiptera: Aleyrodidae) in Florida is on the move to residential landscapes and may impact open-field agriculture. Florida Entomologist 100(2):481-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868269df1154ccee9" w:history="1">
+      <w:hyperlink r:id="rId38376a1b419e92c1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1653/024.100.0213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4048,51 +4944,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mound LA &amp; Halsey SH (1978) Whitefly of the World. A Systematic Catalogue of the Aleyrodidae (Homoptera) with Host Plant and Natural Enemy Data. British Museum (Natural History) and Chichester, Wiley, London, UK, 340 pp;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gerbera (1GEBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -4321,50 +5217,344 @@
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The host range of B. tabaci covers more than 1 000 species (Mound and Halsey, 1978; De Barro, 1995; Chu et al., 2006; Evans, 2007; Li et al. 2011; EFSA, 2013). De Barro (1995), Evans (2007), DAF-GWA (2008), Dalmon et al. (2008) Li et al., (2011) and EFSA (2013) listed Gerbera as a host species of B. tabaci. Gerbera jamesonii was categorized at the 3rd infestation grade in China (average number of B. tabaci nymphs and pupae between 31–50 /10 cm² leaf area) (Li et al., 2011). Fransen (1994) reported 3 to 7 annual findings of B. tabaci on Gerbera in the greenhouses in the Netherlands and concluded that this is perfect host plant for the pest. Only two interceptions of B. tabaci on Gerbera for plants for planting from third countries are reported in EUROPHYT from 1993 to 2011.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Except in the Mediterranean coastal region (Cyprus, Greece, Malta, Italy, south of France, certain parts of Spain and Portugal), B. tabaci occurrence is restricted in the EU to greenhouses. Growing B. tabaci host plants under exclusion conditions may be highly effective in the management of this pest and its associated viruses in both field and greenhouse-grown crops, however detailed attention must be given to exclusion netting and entrances etc. For crops in fields or partly-covered facilities, in areas where the pest is established (the Mediterranean coastal region), infestation can take place by flying adults, up to a maximum of 7km in a 12-hour period, though this is not a limiting factor because, with the wide range of putative hosts, suitable host plants are mostly available, and under intensive production suitable host plants, densely spaced, are found within a short distance. Under protected cultivation, plant production is throughout the year and suitable crops follow and rotate at tight intervals, favouring the establishment and dispersal of B. tabaci. Whitefly adults can migrate over long distances via passive transport with wind. However, even considering a climate change scenario with an increase of on average + 2 °C, B. tabaci distribution will expand its most Northern limit but still will not establish outdoors in Northern EU Member States (EFSA 2013). Experts concluded that B. tabaci should not be considered as an important pathway on this host.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B. tabaci is considered to be one of the most serious threats to crop cultivation worldwide, predominantly because of the large number of viruses it transmits. It is a sap-sucking insect that can reduce the vigour of plants and excrete a sticky, sugary substance, called honeydew, on the leaves, stems and fruits of its host plants. Adults can also transmit important virus diseases to major vegetable crops, but ornamental species, with only a few exceptions (e.g. Eustoma sp., Lisianthus sp., Manihot sp.), are not considered host plants for viruses transmitted by B. tabaci. Gerbera species are therefore not affected by B. tabaci transmitted viruses but circulatively transmitted viruses (begomoviruses) can also be carried by viruliferous B. tabaci insects along non-hosts plants (EFSA, 2013).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Not recommended for RNQP status - not an important pathway for this host (few interceptions on plants for planting).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4533,51 +5723,51 @@
         <w:t xml:space="preserve">Chu D, Zhang YJ, Brown JK, Cong B, Xu BY, Wu QJ &amp; Zhu GR (2006) The introduction of the exotic Q biotype of Bemisia tabaci from the Mediterranean region into China on ornamental crops. Florida Entomologist 89, 168-174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId590169df1154cd20f" w:history="1">
+      <w:hyperlink r:id="rId21646a1b419e93094" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4666,51 +5856,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId179669df1154cd29b" w:history="1">
+      <w:hyperlink r:id="rId11106a1b419e93121" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4730,51 +5920,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId863969df1154cd2e1" w:history="1">
+      <w:hyperlink r:id="rId85346a1b419e93167" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4817,51 +6007,51 @@
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL, 2011. Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenzie CL &amp; Osborne LS (2017) Bemisia tabaci MED (Q biotype) (Hemiptera: Aleyrodidae) in Florida is on the move to residential landscapes and may impact open-field agriculture. Florida Entomologist 100(2):481-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111369df1154cd340" w:history="1">
+      <w:hyperlink r:id="rId35896a1b419e931d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1653/024.100.0213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4895,51 +6085,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mound LA &amp; Halsey SH (1978) Whitefly of the World. A Systematic Catalogue of the Aleyrodidae (Homoptera) with Host Plant and Natural Enemy Data. British Museum (Natural History) and Chichester, Wiley, London, UK, 340 pp;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hibiscus rosa-sinensis (HIBRS)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -5783,51 +6973,51 @@
         <w:t xml:space="preserve">Chu D, Zhang YJ, Brown JK, Cong B, Xu BY, Wu QJ &amp; Zhu GR (2006) The introduction of the exotic Q biotype of Bemisia tabaci from the Mediterranean region into China on ornamental crops. Florida Entomologist 89, 168-174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId694469df1154cd863" w:history="1">
+      <w:hyperlink r:id="rId33796a1b419e936de" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5916,51 +7106,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId888169df1154cd8fd" w:history="1">
+      <w:hyperlink r:id="rId98466a1b419e9377a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5980,51 +7170,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId836069df1154cd947" w:history="1">
+      <w:hyperlink r:id="rId49316a1b419e937c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6067,51 +7257,51 @@
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL, 2011. Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenzie CL &amp; Osborne LS (2017) Bemisia tabaci MED (Q biotype) (Hemiptera: Aleyrodidae) in Florida is on the move to residential landscapes and may impact open-field agriculture. Florida Entomologist 100(2):481-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId281769df1154cd9a2" w:history="1">
+      <w:hyperlink r:id="rId57926a1b419e93821" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1653/024.100.0213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6145,51 +7335,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mound LA &amp; Halsey SH (1978) Whitefly of the World. A Systematic Catalogue of the Aleyrodidae (Homoptera) with Host Plant and Natural Enemy Data. British Museum (Natural History) and Chichester, Wiley, London, UK, 340 pp;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelargonium (1PELG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -6418,50 +7608,344 @@
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The host range of B. tabaci covers more than 1 000 species (Mound and Halsey, 1978; De Barro, 1995; Chu et al., 2006; Evans, 2007; Li et al. 2011; EFSA, 2013). De Barro (1995), DAF-GWA (2008), Li et al., (2011) and EFSA (2013) listed Pelargonium as a host species of B. tabaci. Pelargonium hortorum was categorized at the 2nd infestation grade in China (average number of B. tabaci nymphs and pupae between 11–30/10 cm² leaf area) (Li et al., 2011). Pelargonium sp with 1-2 annually findings is not categorized as a perfect host plant of B. tabaci in Dutch greenhouses (Fransen, 1994). Only two interceptions of B. tabaci on Pelargonium plants for planting from third countries are reported in EUROPHYT from 1993 to 2011.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Except in the Mediterranean coastal region (Cyprus, Greece, Malta, Italy, south of France, certain parts of Spain and Portugal), B. tabaci occurrence is restricted in the EU to greenhouses. Growing B. tabaci host plants under exclusion conditions may be highly effective in the management of this pest and its associated viruses in both field and greenhouse-grown crops, however detailed attention must be given to exclusion netting and entrances etc. For crops in fields or partly-covered facilities, in areas where the pest is established (the Mediterranean coastal region), infestation can take place by flying adults, up to a maximum of 7km in a 12-hour period, though this is not a limiting factor because, with the wide range of putative hosts, suitable host plants are mostly available, and under intensive production suitable host plants, densely spaced, are found within a short distance. Under protected cultivation, plant production is throughout the year and suitable crops follow and rotate at tight intervals, favouring the establishment and dispersal of B. tabaci. Whitefly adults can migrate over long distances via passive transport with wind. However, even considering a climate change scenario with an increase of on average + 2 °C, B. tabaci distribution will expand its most Northern limit but still will not establish outdoors in Northern EU Member States (EFSA 2013). Experts concluded that B. tabaci should not be considered as an important pathway on this host.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B. tabaci is considered to be one of the most serious threats to crop cultivation worldwide, predominantly because of the large number of viruses it transmits. It is a sap-sucking insect that can reduce the vigour of plants and excrete a sticky, sugary substance, called honeydew, on the leaves, stems and fruits of its host plants. Adults can also transmit important virus diseases to major vegetable crops, but ornamental species, with only a few exceptions (e.g. Eustoma sp., Lisianthus sp., Manihot sp.), are not considered host plants for viruses transmitted by B. tabaci. Pelargonium is therefore not affected by B. tabaci transmitted viruses but circulatively transmitted viruses (begomoviruses) can also be carried by viruliferous B. tabaci insects along non-hosts plants (EFSA, 2013).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Not recommended for RNQP status - not an important pathway for this host (few interceptions on plants for planting).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6630,51 +8114,51 @@
         <w:t xml:space="preserve">Chu D, Zhang YJ, Brown JK, Cong B, Xu BY, Wu QJ &amp; Zhu GR (2006) The introduction of the exotic Q biotype of Bemisia tabaci from the Mediterranean region into China on ornamental crops. Florida Entomologist 89, 168-174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId947469df1154cdc7b" w:history="1">
+      <w:hyperlink r:id="rId68546a1b419e93c66" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6763,51 +8247,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId181369df1154cdd06" w:history="1">
+      <w:hyperlink r:id="rId55666a1b419e93ceb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6827,51 +8311,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId240869df1154cdd4c" w:history="1">
+      <w:hyperlink r:id="rId76276a1b419e93d34" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6914,51 +8398,51 @@
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL, 2011. Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenzie CL &amp; Osborne LS (2017) Bemisia tabaci MED (Q biotype) (Hemiptera: Aleyrodidae) in Florida is on the move to residential landscapes and may impact open-field agriculture. Florida Entomologist 100(2):481-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId252169df1154cdda6" w:history="1">
+      <w:hyperlink r:id="rId51106a1b419e93d8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1653/024.100.0213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7097,137 +8581,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50751863">
+  <w:abstractNum w:abstractNumId="31472848">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48293029">
+    <w:lvl w:ilvl="0" w:tplc="38095842">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48293029" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38095842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48293029" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38095842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48293029" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38095842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48293029" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38095842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48293029" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38095842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48293029" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38095842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48293029" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38095842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48293029" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38095842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50751862">
+  <w:abstractNum w:abstractNumId="31472847">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24878593">
+    <w:lvl w:ilvl="0" w:tplc="64604305">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7979,55 +9463,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50751862">
-    <w:abstractNumId w:val="50751862"/>
+  <w:num w:numId="31472847">
+    <w:abstractNumId w:val="31472847"/>
   </w:num>
-  <w:num w:numId="50751863">
-    <w:abstractNumId w:val="50751863"/>
+  <w:num w:numId="31472848">
+    <w:abstractNumId w:val="31472848"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -19572,51 +21056,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId213790363" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId877269df1154cbc88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId540069df1154cbf3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId718169df1154cbfa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0025579" TargetMode="External"/><Relationship Id="rId745469df1154cbfd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId595869df1154cc021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId538969df1154cc380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId906669df1154cc413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId253569df1154cc45b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId536869df1154cc4ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId405969df1154cc79a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId365569df1154cc802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId484769df1154cc849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId534469df1154ccdab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId208669df1154cce37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId532269df1154cce8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId868269df1154ccee9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId590169df1154cd20f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId179669df1154cd29b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId863969df1154cd2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId111369df1154cd340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId694469df1154cd863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId888169df1154cd8fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId836069df1154cd947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId281769df1154cd9a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId947469df1154cdc7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId181369df1154cdd06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId240869df1154cdd4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId252169df1154cdda6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId329834974" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId12206a1b419e91545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId78966a1b419e919cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId96686a1b419e91a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0025579" TargetMode="External"/><Relationship Id="rId32436a1b419e91a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId86196a1b419e91ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId54796a1b419e91f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId15726a1b419e92016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId83846a1b419e92061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId50316a1b419e920bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId67946a1b419e9251b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId48906a1b419e9257a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId27576a1b419e925c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId60886a1b419e92aeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId96566a1b419e92b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId95506a1b419e92bc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId38376a1b419e92c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId21646a1b419e93094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId11106a1b419e93121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId85346a1b419e93167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId35896a1b419e931d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId33796a1b419e936de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId98466a1b419e9377a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId49316a1b419e937c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId57926a1b419e93821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId68546a1b419e93c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId55666a1b419e93ceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId76276a1b419e93d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId51106a1b419e93d8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>