--- v4 (2026-05-30)
+++ v5 (2026-07-27)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Only non-European populations of Bemisia tabaci are listed in annex IA1 of Council directive 2000/29/EC. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12206a1b419e91545" w:history="1">
+      <w:hyperlink r:id="rId51796a66d8faaf2e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Experts commented that 'non-European populations' is usually only considered in relation to the origin of the plants/consignment on which the pest is found.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1255,51 +1255,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78966a1b419e919cb" w:history="1">
+      <w:hyperlink r:id="rId14656a66d8faaf71a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1342,92 +1342,92 @@
         <w:t xml:space="preserve">De Barro PJ (1995) Bemisia tabaci biotype B: a review of its biology, distribution and control. CSIRO Australia Division of Entomology Technical Paper. 1-55;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Barro PJ &amp; Ahmed MZ (2011) Genetic networking of the Bemisia tabaci cryptic species complex reveals pattern of biological invasions. PloS ONE, 6, e25579. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96686a1b419e91a33" w:history="1">
+      <w:hyperlink r:id="rId63936a66d8faaf782" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0025579</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32436a1b419e91a66" w:history="1">
+      <w:hyperlink r:id="rId96476a66d8faaf7b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1447,51 +1447,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86196a1b419e91ab0" w:history="1">
+      <w:hyperlink r:id="rId50176a66d8faaf7fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2350,51 +2350,51 @@
         <w:t xml:space="preserve">Chu D, Zhang YJ, Brown JK, Cong B, Xu BY, Wu QJ &amp; Zhu GR (2006) The introduction of the exotic Q biotype of Bemisia tabaci from the Mediterranean region into China on ornamental crops. Florida Entomologist 89, 168-174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54796a1b419e91f81" w:history="1">
+      <w:hyperlink r:id="rId55286a66d8faafd38" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2483,51 +2483,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15726a1b419e92016" w:history="1">
+      <w:hyperlink r:id="rId60156a66d8faafdd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2547,51 +2547,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83846a1b419e92061" w:history="1">
+      <w:hyperlink r:id="rId31236a66d8faafe21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2634,51 +2634,51 @@
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL, 2011. Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenzie CL &amp; Osborne LS (2017) Bemisia tabaci MED (Q biotype) (Hemiptera: Aleyrodidae) in Florida is on the move to residential landscapes and may impact open-field agriculture. Florida Entomologist 100(2):481-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50316a1b419e920bf" w:history="1">
+      <w:hyperlink r:id="rId14176a66d8faafe80" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1653/024.100.0213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3474,51 +3474,51 @@
         <w:t xml:space="preserve">Beitia F, Asís JD, Pedro L de, Goula M &amp; Tormos J (2016) Importance of feeding behaviour on life cycle in the zoophytophagous bug Dicyphus geniculatus. Bulletin of Insectology 69, 173-180;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67946a1b419e9251b" w:history="1">
+      <w:hyperlink r:id="rId54376a66d8fab0309" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3561,51 +3561,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48906a1b419e9257a" w:history="1">
+      <w:hyperlink r:id="rId47926a66d8fab036a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3625,51 +3625,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27576a1b419e925c0" w:history="1">
+      <w:hyperlink r:id="rId23346a66d8fab03b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4582,51 +4582,51 @@
         <w:t xml:space="preserve">Chu D, Zhang YJ, Brown JK, Cong B, Xu BY, Wu QJ &amp; Zhu GR (2006) The introduction of the exotic Q biotype of Bemisia tabaci from the Mediterranean region into China on ornamental crops. Florida Entomologist 89, 168-174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60886a1b419e92aeb" w:history="1">
+      <w:hyperlink r:id="rId61026a66d8fab0917" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4715,51 +4715,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96566a1b419e92b79" w:history="1">
+      <w:hyperlink r:id="rId59226a66d8fab09a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4779,51 +4779,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95506a1b419e92bc0" w:history="1">
+      <w:hyperlink r:id="rId37846a66d8fab09ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4866,51 +4866,51 @@
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL, 2011. Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenzie CL &amp; Osborne LS (2017) Bemisia tabaci MED (Q biotype) (Hemiptera: Aleyrodidae) in Florida is on the move to residential landscapes and may impact open-field agriculture. Florida Entomologist 100(2):481-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38376a1b419e92c1b" w:history="1">
+      <w:hyperlink r:id="rId11316a66d8fab0a4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1653/024.100.0213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5723,51 +5723,51 @@
         <w:t xml:space="preserve">Chu D, Zhang YJ, Brown JK, Cong B, Xu BY, Wu QJ &amp; Zhu GR (2006) The introduction of the exotic Q biotype of Bemisia tabaci from the Mediterranean region into China on ornamental crops. Florida Entomologist 89, 168-174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21646a1b419e93094" w:history="1">
+      <w:hyperlink r:id="rId89196a66d8fab0f0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5856,51 +5856,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11106a1b419e93121" w:history="1">
+      <w:hyperlink r:id="rId36826a66d8fab0f98" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5920,51 +5920,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85346a1b419e93167" w:history="1">
+      <w:hyperlink r:id="rId18376a66d8fab0fde" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6007,51 +6007,51 @@
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL, 2011. Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenzie CL &amp; Osborne LS (2017) Bemisia tabaci MED (Q biotype) (Hemiptera: Aleyrodidae) in Florida is on the move to residential landscapes and may impact open-field agriculture. Florida Entomologist 100(2):481-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35896a1b419e931d5" w:history="1">
+      <w:hyperlink r:id="rId83956a66d8fab106a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1653/024.100.0213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6973,51 +6973,51 @@
         <w:t xml:space="preserve">Chu D, Zhang YJ, Brown JK, Cong B, Xu BY, Wu QJ &amp; Zhu GR (2006) The introduction of the exotic Q biotype of Bemisia tabaci from the Mediterranean region into China on ornamental crops. Florida Entomologist 89, 168-174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33796a1b419e936de" w:history="1">
+      <w:hyperlink r:id="rId69916a66d8fab1573" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7106,51 +7106,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98466a1b419e9377a" w:history="1">
+      <w:hyperlink r:id="rId66636a66d8fab15fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7170,51 +7170,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49316a1b419e937c2" w:history="1">
+      <w:hyperlink r:id="rId38376a66d8fab163e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7257,51 +7257,51 @@
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL, 2011. Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenzie CL &amp; Osborne LS (2017) Bemisia tabaci MED (Q biotype) (Hemiptera: Aleyrodidae) in Florida is on the move to residential landscapes and may impact open-field agriculture. Florida Entomologist 100(2):481-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57926a1b419e93821" w:history="1">
+      <w:hyperlink r:id="rId81836a66d8fab1698" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1653/024.100.0213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8114,51 +8114,51 @@
         <w:t xml:space="preserve">Chu D, Zhang YJ, Brown JK, Cong B, Xu BY, Wu QJ &amp; Zhu GR (2006) The introduction of the exotic Q biotype of Bemisia tabaci from the Mediterranean region into China on ornamental crops. Florida Entomologist 89, 168-174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68546a1b419e93c66" w:history="1">
+      <w:hyperlink r:id="rId19966a66d8fab1aee" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8247,51 +8247,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55666a1b419e93ceb" w:history="1">
+      <w:hyperlink r:id="rId96706a66d8fab1b72" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8311,51 +8311,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76276a1b419e93d34" w:history="1">
+      <w:hyperlink r:id="rId35746a66d8fab1bd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8398,51 +8398,51 @@
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL, 2011. Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenzie CL &amp; Osborne LS (2017) Bemisia tabaci MED (Q biotype) (Hemiptera: Aleyrodidae) in Florida is on the move to residential landscapes and may impact open-field agriculture. Florida Entomologist 100(2):481-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51106a1b419e93d8c" w:history="1">
+      <w:hyperlink r:id="rId67306a66d8fab1c3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1653/024.100.0213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8581,137 +8581,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31472848">
+  <w:abstractNum w:abstractNumId="26285578">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38095842">
+    <w:lvl w:ilvl="0" w:tplc="21794387">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38095842" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21794387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38095842" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21794387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38095842" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21794387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38095842" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21794387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38095842" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21794387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38095842" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21794387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38095842" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21794387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38095842" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21794387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31472847">
+  <w:abstractNum w:abstractNumId="26285577">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64604305">
+    <w:lvl w:ilvl="0" w:tplc="92121649">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9463,55 +9463,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31472847">
-    <w:abstractNumId w:val="31472847"/>
+  <w:num w:numId="26285577">
+    <w:abstractNumId w:val="26285577"/>
   </w:num>
-  <w:num w:numId="31472848">
-    <w:abstractNumId w:val="31472848"/>
+  <w:num w:numId="26285578">
+    <w:abstractNumId w:val="26285578"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -21056,51 +21056,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId329834974" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId12206a1b419e91545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId78966a1b419e919cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId96686a1b419e91a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0025579" TargetMode="External"/><Relationship Id="rId32436a1b419e91a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId86196a1b419e91ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId54796a1b419e91f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId15726a1b419e92016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId83846a1b419e92061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId50316a1b419e920bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId67946a1b419e9251b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId48906a1b419e9257a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId27576a1b419e925c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId60886a1b419e92aeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId96566a1b419e92b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId95506a1b419e92bc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId38376a1b419e92c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId21646a1b419e93094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId11106a1b419e93121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId85346a1b419e93167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId35896a1b419e931d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId33796a1b419e936de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId98466a1b419e9377a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId49316a1b419e937c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId57926a1b419e93821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId68546a1b419e93c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId55666a1b419e93ceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId76276a1b419e93d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId51106a1b419e93d8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId262006292" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId51796a66d8faaf2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId14656a66d8faaf71a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId63936a66d8faaf782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0025579" TargetMode="External"/><Relationship Id="rId96476a66d8faaf7b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId50176a66d8faaf7fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId55286a66d8faafd38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId60156a66d8faafdd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId31236a66d8faafe21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId14176a66d8faafe80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId54376a66d8fab0309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId47926a66d8fab036a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId23346a66d8fab03b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId61026a66d8fab0917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId59226a66d8fab09a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId37846a66d8fab09ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId11316a66d8fab0a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId89196a66d8fab0f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId36826a66d8fab0f98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId18376a66d8fab0fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId83956a66d8fab106a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId69916a66d8fab1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId66636a66d8fab15fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId38376a66d8fab163e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId81836a66d8fab1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/><Relationship Id="rId19966a66d8fab1aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId96706a66d8fab1b72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId35746a66d8fab1bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId67306a66d8fab1c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>