--- v2 (2026-03-10)
+++ v3 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arabis mosaic virus (ARMV00)</w:t>
+        <w:t xml:space="preserve">Arabis mosaic virus ARMV00</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Vegetable propagating and planting material (other than seeds) sector, Vine sector, Ornamental sector, Fruits (including hops) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Vegetable propagating and planting material (other than seeds) sector, Vine sector, Ornamental sector, Fruits (including hops) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -457,80 +495,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId455469b01bff9f54b" w:history="1">
+      <w:hyperlink r:id="rId98156a138e0687420" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fragaria (1FRAG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -979,50 +1017,191 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Specific evidence cannot be found of economic impact on ornamental strawberries. Impacts on strawberries for fruit production have been recorded. Experts concluded that ornamental strawberries should not be considered as a significant pathway to economic damage in fruit production (only one among many vegetatively propagated ornamental hosts).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data on ornamental fragariae is limited, justification is based on evidence from Fragaria for fruit production.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: ornamentals are not a significant pathway to economic damage in fruit production (only one among many vegetatively propagated ornamental hosts).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1168,51 +1347,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId508069b01bff9f955" w:history="1">
+      <w:hyperlink r:id="rId48766a138e0687963" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1255,83 +1434,83 @@
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture (USDA) (1987) Virus Diseases of Small Fruit. Ed. Converse, R.H., Agriculture Handbook, 631. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680169b01bff9f9ba" w:history="1">
+      <w:hyperlink r:id="rId56846a138e06879cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fragaria (1FRAG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -1451,50 +1630,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1711,100 +2244,100 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId750069b01bff9fc34" w:history="1">
+      <w:hyperlink r:id="rId72466a138e0687eb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Olea europaea (OLVEU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -1832,51 +2365,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus avium (PRNAV)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -1905,51 +2438,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus cerasus (PRNCE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -1978,51 +2511,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rheum (1RHEG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
@@ -2051,51 +2584,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: This pest/host combination was not identified by any EU MS in the RNQP Questionnaire as requiring a revision of current thresholds and or a revision of current management measures. This pest/host combination was not identified by the experts of the vegetable SEWG as being a candidate for the RNQP Status with specific tolerance levels and/or specific risk management measures. Experts recommended that this pest/host combination should be covered in the future by the 'substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ribes (1RIBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
@@ -2127,51 +2660,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosa (1ROSG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
@@ -2538,50 +3071,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2957,51 +3509,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11, 3377. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId216169b01bffa02fe" w:history="1">
+      <w:hyperlink r:id="rId94396a138e0688672" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3035,51 +3587,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Thomas BJ (1984) Epidemiology of three viruses infecting the rose in the United Kingdom. Annals of Applied Biology 105, 213-222;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°9: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus (1RUBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -3199,50 +3751,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3433,51 +4339,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId231569b01bffa0573" w:history="1">
+      <w:hyperlink r:id="rId21996a138e0688adf" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3488,51 +4394,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°10: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus (1RUBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -3981,50 +4887,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Specific evidence cannot be found of economic impact on ornamental rubus. Impacts on rubus for fruit production have been recorded. Experts concluded that ornamental strawberries should not be considered as a significant pathway to economic damage in fruit production (only one among many vegetatively propagated ornamental hosts).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Experts considered that rubus grown as ornamentals are not a significant pathway to economic damage in fruit production (only one among many vegetatively propagated ornamental hosts).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4170,51 +5209,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId162669b01bffa0965" w:history="1">
+      <w:hyperlink r:id="rId49876a138e0688fbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4248,51 +5287,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°11: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis (1VITG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vine sector.</w:t>
       </w:r>
@@ -4412,50 +5451,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4619,51 +6012,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId503569b01bffa0b9e" w:history="1">
+      <w:hyperlink r:id="rId73386a138e0689405" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4779,137 +6172,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45562238">
+  <w:abstractNum w:abstractNumId="99362153">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84184970">
+    <w:lvl w:ilvl="0" w:tplc="53343243">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84184970" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53343243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84184970" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53343243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84184970" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53343243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84184970" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53343243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84184970" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53343243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84184970" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53343243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84184970" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53343243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84184970" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53343243" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45562237">
+  <w:abstractNum w:abstractNumId="99362152">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76837697">
+    <w:lvl w:ilvl="0" w:tplc="19068855">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5661,55 +7054,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45562237">
-    <w:abstractNumId w:val="45562237"/>
+  <w:num w:numId="99362152">
+    <w:abstractNumId w:val="99362152"/>
   </w:num>
-  <w:num w:numId="45562238">
-    <w:abstractNumId w:val="45562238"/>
+  <w:num w:numId="99362153">
+    <w:abstractNumId w:val="99362153"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17254,51 +18647,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId865006848" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455469b01bff9f54b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId508069b01bff9f955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId680169b01bff9f9ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub" TargetMode="External"/><Relationship Id="rId750069b01bff9fc34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId216169b01bffa02fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId231569b01bffa0573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId162669b01bffa0965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId503569b01bffa0b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId780008756" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId98156a138e0687420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId48766a138e0687963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId56846a138e06879cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub" TargetMode="External"/><Relationship Id="rId72466a138e0687eb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId94396a138e0688672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId21996a138e0688adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId49876a138e0688fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId73386a138e0689405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>