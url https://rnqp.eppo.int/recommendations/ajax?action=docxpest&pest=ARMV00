--- v3 (2026-05-24)
+++ v4 (2026-07-27)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId98156a138e0687420" w:history="1">
+      <w:hyperlink r:id="rId44286a66d89569dd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1347,51 +1347,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48766a138e0687963" w:history="1">
+      <w:hyperlink r:id="rId60856a66d8956a31b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1434,51 +1434,51 @@
         <w:t xml:space="preserve">EU COM (2014) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture (USDA) (1987) Virus Diseases of Small Fruit. Ed. Converse, R.H., Agriculture Handbook, 631. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56846a138e06879cf" w:history="1">
+      <w:hyperlink r:id="rId80116a66d8956a385" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -2244,51 +2244,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72466a138e0687eb8" w:history="1">
+      <w:hyperlink r:id="rId90466a66d8956a816" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3509,51 +3509,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 11, 3377. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94396a138e0688672" w:history="1">
+      <w:hyperlink r:id="rId14566a66d8956b1e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4339,51 +4339,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21996a138e0688adf" w:history="1">
+      <w:hyperlink r:id="rId42516a66d8956b976" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5209,51 +5209,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49876a138e0688fbc" w:history="1">
+      <w:hyperlink r:id="rId26476a66d8956bf04" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6012,51 +6012,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2013) Scientific opinion on the risk to plant health posed by Arabis mosaic virus, Raspberry ringspot virus, Strawberry latent ringspot virus and Tomato black ring virus to the EU territory with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(10):3377, 83 pp. doi:10.2903/j.efsa.2013.3377". </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73386a138e0689405" w:history="1">
+      <w:hyperlink r:id="rId96256a66d8956c2ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6172,137 +6172,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99362153">
+  <w:abstractNum w:abstractNumId="36783543">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53343243">
+    <w:lvl w:ilvl="0" w:tplc="14405551">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53343243" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14405551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53343243" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14405551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53343243" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14405551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53343243" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14405551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53343243" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14405551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53343243" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14405551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53343243" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14405551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53343243" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14405551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99362152">
+  <w:abstractNum w:abstractNumId="36783542">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19068855">
+    <w:lvl w:ilvl="0" w:tplc="25784934">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7054,55 +7054,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99362152">
-    <w:abstractNumId w:val="99362152"/>
+  <w:num w:numId="36783542">
+    <w:abstractNumId w:val="36783542"/>
   </w:num>
-  <w:num w:numId="99362153">
-    <w:abstractNumId w:val="99362153"/>
+  <w:num w:numId="36783543">
+    <w:abstractNumId w:val="36783543"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -18647,51 +18647,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId780008756" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId98156a138e0687420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId48766a138e0687963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId56846a138e06879cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub" TargetMode="External"/><Relationship Id="rId72466a138e0687eb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId94396a138e0688672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId21996a138e0688adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId49876a138e0688fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId73386a138e0689405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId292220631" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId44286a66d89569dd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId60856a66d8956a31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId80116a66d8956a385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.unl.edu/cgi/viewcontent.cgi?article=1394&amp;context=bioscifacpub" TargetMode="External"/><Relationship Id="rId90466a66d8956a816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId14566a66d8956b1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId42516a66d8956b976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId26476a66d8956bf04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/><Relationship Id="rId96256a66d8956c2ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3377.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>