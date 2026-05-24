--- v2 (2026-03-10)
+++ v3 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aonidiella citrina (AONDCI)</w:t>
+        <w:t xml:space="preserve">Aonidiella citrina AONDCI</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Fruits (including hops) sector, Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -495,51 +514,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Remark: V. nonalfalfae is currently known from Canada, the USA (IL, PA), China, Cuba, Japan and Middle Asia. The distribution of V. nonalfalfae in the EU is not yet clear due to the recent re-classification, but it can be assumed that its distribution will at least reflect the Verticillium wilt disease of hops, due to V. nonalfalfae being the main causal species (V. dahliae is sometimes isolated). This species also infects a number of other widely grown hosts such as cotton, petunia, spinach, lucerne, tomato and potato (EU COM, 2016).</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus (1CIDG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -996,50 +1015,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In Europe no significant damage has been reported probably due to the treatments applied against other scales and the presence of natural enemies that control the pest. Treatments applied against A. aurantii, the presence of natural enemies in the citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without specific control measures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: treatments applied against A. aurantii, the presence of natural enemies in the citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without specific control measures. Impact is therefore considered as acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1185,51 +1337,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193569b01a565601c" w:history="1">
+      <w:hyperlink r:id="rId93346a138e0e6d895" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1240,51 +1392,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Aonidiella citrina (Coquillet);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus (1CIDG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -1759,50 +1911,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Experts commented that yellow scales (without any distinction between A. aurantii and A. citrina) have significative impacts in a limited number of nurseries in IT. However treatments applied against A. aurantii, the presence of natural enemies in the Citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without other specific control measures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: treatments applied against A. aurantii, the presence of natural enemies in the citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without specific control measures. Impact is therefore considered as acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1948,51 +2233,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336269b01a56563fa" w:history="1">
+      <w:hyperlink r:id="rId90666a138e0e6dc18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2003,51 +2288,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Aonidiella citrina (Coquillet);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus hybrids (CIDHX)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -2504,50 +2789,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In Europe no significant damage has been reported probably due to the treatments applied against other scales and the presence of natural enemies that control the pest. Treatments applied against A. aurantii, the presence of natural enemies in the citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without specific control measures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: treatments applied against A. aurantii, the presence of natural enemies in the citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without specific control measures. Impact is therefore considered as acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2693,51 +3111,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId446969b01a5656797" w:history="1">
+      <w:hyperlink r:id="rId11976a138e0e6df81" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2748,51 +3166,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Aonidiella citrina (Coquillet);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus hybrids (CIDHX)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -3267,50 +3685,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Experts commented that yellow scales (without any distinction between A. aurantii and A. citrina) have significative impacts in a limited number of nurseries in IT. However treatments applied against A. aurantii, the presence of natural enemies in the Citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without other specific control measures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: treatments applied against A. aurantii, the presence of natural enemies in the citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without specific control measures. Impact is therefore considered as acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3456,51 +4007,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId962469b01a5656b57" w:history="1">
+      <w:hyperlink r:id="rId68896a138e0e6e2e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3511,51 +4062,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Aonidiella citrina (Coquillet);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fortunella (1FOLG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -4012,50 +4563,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In Europe no significant damage has been reported probably due to the treatments applied against other scales and the presence of natural enemies that control the pest. Treatments applied against A. aurantii, the presence of natural enemies in the citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without specific control measures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: treatments applied against A. aurantii, the presence of natural enemies in the citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without specific control measures. Impact is therefore considered as acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4201,51 +4885,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId526269b01a5656f03" w:history="1">
+      <w:hyperlink r:id="rId19096a138e0e734c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4256,51 +4940,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Aonidiella citrina (Coquillet);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fortunella (1FOLG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -4775,50 +5459,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Experts commented that yellow scales (without any distinction between A. aurantii and A. citrina) have significative impacts in a limited number of nurseries in IT. However treatments applied against A. aurantii, the presence of natural enemies in the Citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without other specific control measures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: treatments applied against A. aurantii, the presence of natural enemies in the citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without specific control measures. Impact is therefore considered as acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4964,51 +5781,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId466569b01a56572b0" w:history="1">
+      <w:hyperlink r:id="rId15266a138e0e73839" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5019,51 +5836,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Aonidiella citrina (Coquillet);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fortunella hybrids (FOLHY)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -5520,50 +6337,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In Europe no significant damage has been reported probably due to the treatments applied against other scales and the presence of natural enemies that control the pest. Treatments applied against A. aurantii, the presence of natural enemies in the citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without specific control measures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: treatments applied against A. aurantii, the presence of natural enemies in the citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without specific control measures. Impact is therefore considered as acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5709,51 +6659,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId674369b01a565764f" w:history="1">
+      <w:hyperlink r:id="rId76116a138e0e73b8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5764,51 +6714,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Aonidiella citrina (Coquillet);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fortunella hybrids (FOLHY)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -6283,50 +7233,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Experts commented that yellow scales (without any distinction between A. aurantii and A. citrina) have significative impacts in a limited number of nurseries in IT. However treatments applied against A. aurantii, the presence of natural enemies in the Citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without other specific control measures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: treatments applied against A. aurantii, the presence of natural enemies in the citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without specific control measures. Impact is therefore considered as acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6472,51 +7555,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId591569b01a56579fe" w:history="1">
+      <w:hyperlink r:id="rId98086a138e0e73ef8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6527,51 +7610,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Aonidiella citrina (Coquillet);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°9: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Poncirus (1PMIG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -7028,50 +8111,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In Europe no significant damage has been reported probably due to the treatments applied against other scales and the presence of natural enemies that control the pest. Treatments applied against A. aurantii, the presence of natural enemies in the citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without specific control measures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: treatments applied against A. aurantii, the presence of natural enemies in the citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without specific control measures. Impact is therefore considered as acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -7217,51 +8433,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId923669b01a5657d92" w:history="1">
+      <w:hyperlink r:id="rId70116a138e0e74247" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7272,51 +8488,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Aonidiella citrina (Coquillet);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°10: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Poncirus (1PMIG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -7791,50 +9007,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Experts commented that yellow scales (without any distinction between A. aurantii and A. citrina) have significative impacts in a limited number of nurseries in IT. However treatments applied against A. aurantii, the presence of natural enemies in the Citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without other specific control measures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: treatments applied against A. aurantii, the presence of natural enemies in the citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without specific control measures. Impact is therefore considered as acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -7980,51 +9329,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId279369b01a565a22f" w:history="1">
+      <w:hyperlink r:id="rId58986a138e0e78469" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8035,51 +9384,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Aonidiella citrina (Coquillet);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°11: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Poncirus hybrids (PMIHY)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -8536,50 +9885,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In Europe no significant damage has been reported probably due to the treatments applied against other scales and the presence of natural enemies that control the pest. Treatments applied against A. aurantii, the presence of natural enemies in the citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without specific control measures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: treatments applied against A. aurantii, the presence of natural enemies in the citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without specific control measures. Impact is therefore considered as acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -8725,51 +10207,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId697069b01a565a601" w:history="1">
+      <w:hyperlink r:id="rId27716a138e0e787d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8780,51 +10262,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU COM (2016) Recommendation of the Working Group on the Annexes of the Council Directive 2000/29/EC – Section II – Listing of Harmful Organisms as regards the future listing of Aonidiella citrina (Coquillet);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°12: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Poncirus hybrids (PMIHY)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -9299,50 +10781,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Experts commented that yellow scales (without any distinction between A. aurantii and A. citrina) have significative impacts in a limited number of nurseries in IT. However treatments applied against A. aurantii, the presence of natural enemies in the Citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without other specific control measures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: treatments applied against A. aurantii, the presence of natural enemies in the citrus orchards, and competition with A. aurantii, are considered to be sufficient to keep the population under control without specific control measures. Impact is therefore considered as acceptable.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -9488,51 +11103,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId155469b01a565a9a5" w:history="1">
+      <w:hyperlink r:id="rId12386a138e0e78b36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9648,137 +11263,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13449463">
+  <w:abstractNum w:abstractNumId="34943731">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75512960">
+    <w:lvl w:ilvl="0" w:tplc="60420569">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75512960" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60420569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75512960" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60420569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75512960" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60420569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75512960" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60420569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75512960" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60420569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75512960" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60420569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75512960" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60420569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75512960" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60420569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13449462">
+  <w:abstractNum w:abstractNumId="34943730">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10484945">
+    <w:lvl w:ilvl="0" w:tplc="48871321">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10530,55 +12145,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13449462">
-    <w:abstractNumId w:val="13449462"/>
+  <w:num w:numId="34943730">
+    <w:abstractNumId w:val="34943730"/>
   </w:num>
-  <w:num w:numId="13449463">
-    <w:abstractNumId w:val="13449463"/>
+  <w:num w:numId="34943731">
+    <w:abstractNumId w:val="34943731"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -22123,51 +23738,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId843645041" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId193569b01a565601c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId336269b01a56563fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId446969b01a5656797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId962469b01a5656b57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId526269b01a5656f03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId466569b01a56572b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId674369b01a565764f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId591569b01a56579fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId923669b01a5657d92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId279369b01a565a22f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId697069b01a565a601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId155469b01a565a9a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId982659364" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId93346a138e0e6d895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId90666a138e0e6dc18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId11976a138e0e6df81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId68896a138e0e6e2e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId19096a138e0e734c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId15266a138e0e73839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId76116a138e0e73b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId98086a138e0e73ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId70116a138e0e74247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId58986a138e0e78469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId27716a138e0e787d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId12386a138e0e78b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>