--- v3 (2026-05-24)
+++ v4 (2026-07-27)
@@ -1337,51 +1337,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93346a138e0e6d895" w:history="1">
+      <w:hyperlink r:id="rId24036a66d8e916ceb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2233,51 +2233,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90666a138e0e6dc18" w:history="1">
+      <w:hyperlink r:id="rId32666a66d8e918a3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3111,51 +3111,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11976a138e0e6df81" w:history="1">
+      <w:hyperlink r:id="rId17566a66d8e918f3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4007,51 +4007,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68896a138e0e6e2e8" w:history="1">
+      <w:hyperlink r:id="rId76886a66d8e919422" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4885,51 +4885,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19096a138e0e734c2" w:history="1">
+      <w:hyperlink r:id="rId61696a66d8e91e1ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5781,51 +5781,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15266a138e0e73839" w:history="1">
+      <w:hyperlink r:id="rId36846a66d8e91ed79" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6659,51 +6659,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76116a138e0e73b8c" w:history="1">
+      <w:hyperlink r:id="rId94346a66d8e9214e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7555,51 +7555,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98086a138e0e73ef8" w:history="1">
+      <w:hyperlink r:id="rId20846a66d8e922552" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8433,51 +8433,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70116a138e0e74247" w:history="1">
+      <w:hyperlink r:id="rId12476a66d8e922ead" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9329,51 +9329,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58986a138e0e78469" w:history="1">
+      <w:hyperlink r:id="rId95206a66d8e92728d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10207,51 +10207,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27716a138e0e787d9" w:history="1">
+      <w:hyperlink r:id="rId30196a66d8e92776e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11103,51 +11103,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Aonidiella citrina. EFSA Journal 2014;12(12):3929, 23 pp.doi:10.2903/j.efsa.2014.3929 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12386a138e0e78b36" w:history="1">
+      <w:hyperlink r:id="rId52846a66d8e927c2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11263,137 +11263,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34943731">
+  <w:abstractNum w:abstractNumId="35609576">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60420569">
+    <w:lvl w:ilvl="0" w:tplc="52680602">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60420569" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52680602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60420569" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52680602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60420569" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52680602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60420569" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52680602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60420569" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52680602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60420569" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52680602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60420569" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52680602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60420569" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52680602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34943730">
+  <w:abstractNum w:abstractNumId="35609575">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48871321">
+    <w:lvl w:ilvl="0" w:tplc="32713016">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12145,55 +12145,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34943730">
-    <w:abstractNumId w:val="34943730"/>
+  <w:num w:numId="35609575">
+    <w:abstractNumId w:val="35609575"/>
   </w:num>
-  <w:num w:numId="34943731">
-    <w:abstractNumId w:val="34943731"/>
+  <w:num w:numId="35609576">
+    <w:abstractNumId w:val="35609576"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -23738,51 +23738,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId982659364" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId93346a138e0e6d895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId90666a138e0e6dc18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId11976a138e0e6df81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId68896a138e0e6e2e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId19096a138e0e734c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId15266a138e0e73839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId76116a138e0e73b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId98086a138e0e73ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId70116a138e0e74247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId58986a138e0e78469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId27716a138e0e787d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId12386a138e0e78b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId134711997" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId24036a66d8e916ceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId32666a66d8e918a3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId17566a66d8e918f3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId76886a66d8e919422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId61696a66d8e91e1ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId36846a66d8e91ed79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId94346a66d8e9214e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId20846a66d8e922552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId12476a66d8e922ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId95206a66d8e92728d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId30196a66d8e92776e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/><Relationship Id="rId52846a66d8e927c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3929.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>