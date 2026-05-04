--- v1 (2026-03-10)
+++ v2 (2026-05-04)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Viruses (1VIRUD)</w:t>
+        <w:t xml:space="preserve">Viruses 1VIRUD</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All viruses and virus-like organisms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -263,50 +263,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No: Vegetable propagating and planting material (other than seeds) sector, Ornamental sector, Fruits (including hops) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -403,69 +422,192 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Seed potato' sector: Six viruses are already specifically listed at the species level in the EU Marketing Directives for seed potatoes (Potato virus Y, Potato virus X, Potato virus M, Potato virus S, Potato virus A and Potato leaf roll virus). Another virus (TSWV) was specifically submitted as a candidate for the RNQP status by the IIA2 AWG and is currently listed in EPPO PM 4/28 Standard. Ten additional viruses are listed in EPPO PM 4/28 Standard: Alfalfa mosaic alfamovirus, Cucumber mosaic cucumovirus, Potato aucuba mosaic potexvirus, Potato mop-top pomovirus, Potato V potyvirus, Tobacco mosaic tobamovirus, Tobacco necrosis necrovirus, Tobacco rattle tobravirus, Tomato black ring nepovirus, and Tomato mosaic tobamovirus. In the replies to the RNQP Questionnaires for the 'Seed potato' sector, 3 EU Member States (CZ, FI and FR) and ESA considered this entry as important. FI and FR recommended to keep all 'Viruses' listed. However FR also agreed to list the individual viruses if such a general requirement and threshold could be kept in the Marketing Directive. BG and CZ recommended to only list Potato leafroll virus, Potato virus A, Potato virus M, Potato virus S, Potato virus X and Potato virus Y. The Seed potato SEWG proposed to further consider all these viruses for a RNQP listing at the species level (see corresponding summary sheet).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">'Vegetable plant (excluding seeds)' sector: FI supported to keep all viruses listed arguing that 'all symptomatic virus infections should be prohibited'. However this would already be covered by the 'substantially free from' requirement. FR supported to keep all viruses listed only for Allium cepa Aggregatum types, A. cepa, A. fistulosum, A. porrum, A. sativum and Capsicum annuum. FR explained that this would cover OYDV, LYSV and SLV on Allium cepa Aggregatum types, A. cepa, A. fistulosum and A. porrum; OYDV, LYSV, SLV, Garlic Common Latent Virus and Garlic Dwarf Virus on A. sativum; TEV, PVY, CMV and PepMoV on Capsicum annuum. GB considered in the replies to the RNQP Questionnaire that it would not be justified to list viruses at a higher level than the species level. Experts concluded that it is not justified to list all viruses together, based on the existence of non-impacting viruses. They performed a specific evaluation on the viruses mentioned in the replies to the RNQP questionnaire.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">'Ornamental' sector: DE is the only country arguing to keep all viruses listed for this sector. Indeed DE considered that several species are important and cause similar damage and have an unacceptable economic impact. Listing at this level allows decision on visual inspection instead on sampling and testing/identification. GB considered in the replies to the RNQP Questionnaire (for Malus and Pyrus) that it would not be justified to list viruses at a higher level than the species level.</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">2 – Status in the EU:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Presence in the EU:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium cepa (ALLCE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -514,50 +656,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -691,51 +1251,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium cepa Aggregatum types (Allium ascalonicum) (ALLAS)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -791,50 +1351,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -968,51 +1946,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium fistulosum (ALLFI)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1068,50 +2046,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1245,51 +2641,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium porrum (ALLPO)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1345,50 +2741,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1522,51 +3336,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium sativum (ALLSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1622,50 +3436,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1799,51 +4031,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Apium graveolens (APUGV)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1899,50 +4131,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2076,51 +4726,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Asparagus officinalis (ASPOF)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -2176,50 +4826,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2353,51 +5421,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Beta vulgaris (BEAVX)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -2453,50 +5521,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2630,51 +6116,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°9: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brassica oleracea (BRSOX)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -2730,50 +6216,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2907,51 +6811,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°10: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brassica pekinensis (BRSPK)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -3007,50 +6911,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3184,51 +7506,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°11: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capsicum annuum (CPSAN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -3284,50 +7606,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3461,51 +8201,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°12: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum x grandiflorum (Dendranthema x grandiflorum) (CHYHO)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -3561,50 +8301,504 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remark: the specific viruses listed in EPPO PM 4/6 could be further analyzed: Chrysanthemum B carlavirus (CVB), Tomato aspermy cucumovirus (TAV), Tomato spotted wilt tospovirus (TSWV), Impatiens necrotic spot tospovirus (INSV), and Chrysanthemum stunt pospiviroid (CSVd).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3738,51 +8932,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°13: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cichorium endivia (CICEN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -3838,50 +9032,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4015,51 +9627,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°14: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrullus lanatus (CITLA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -4115,50 +9727,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4292,51 +10322,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°15: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucumis sativus (CUMSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -4392,50 +10422,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4569,51 +11017,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°16: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucurbita maxima (CUUMA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -4669,50 +11117,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4846,51 +11712,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°17: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucurbita pepo (CUUPE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -4946,50 +11812,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5120,51 +12404,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Delisting.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°18: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cydonia oblonga (CYDOB)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -5195,51 +12479,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°19: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cynara cardunculus (CYUCA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
@@ -5296,50 +12580,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5473,51 +13175,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°20: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cynara scolymus (CYUSC)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -5573,50 +13275,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5750,51 +13870,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°21: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lactuca sativa (LACSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -5850,50 +13970,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6053,51 +14591,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2001) Good plant protection practice PP 2/3 (2) Lettuce under protected cultivation. OEPP/EPPO Bulletin 31, 201-209;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°22: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Malus (1MABG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -6153,50 +14691,512 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remark: specific viruses are listed in EPPO PM 4/27 Standard could be further analyzed: Apple chlorotic leaf spot trichovirus, Apple mosaic ilarvirus, Apple stem-grooving capillovirus and Apple stem-pitting foveavirus. Indeed this Standard is covering fruit production and ornamental purposes.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remark: A number of viruses - Apple chlorotic leaf spot trichovirus, Apple mosaic ilarvirus, Apple stem-grooving capillovirus, Apple stem-pitting foveavirus (EPPO PM 4/27 Standard) - infect fruiting Malus species and plants for planting are a pathway, and can be considered a significant pathway.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6327,51 +15327,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Delisting.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°23: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Malus (1MABG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -6402,51 +15402,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°24: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoenix (1PHXG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
@@ -6503,50 +15503,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6680,51 +16098,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°25: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus nigra (PIUNI)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -6780,50 +16198,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6954,51 +16790,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Delisting.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°26: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus (1PYUG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -7029,51 +16865,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not evaluated: from the fruit Marketing Directive (see Terms of reference)</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°27: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus (1PYUG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
@@ -7130,50 +16966,512 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remark: specific viruses are listed in EPPO PM 4/27 Standard could be further analyzed: Apple chlorotic leaf spot trichovirus, Apple mosaic ilarvirus, Apple stem-grooving capillovirus and Apple stem-pitting foveavirus. Indeed this Standard is covering fruit production and ornamental purposes.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remark: Apple chlorotic leafspot trichovirus, Apple stem-grooving capillovirus, Apple stem-pitting foveavirus (EPPO PM 4/27 Standard) infect fruiting Pyrus species and, in the absence of further information can be assumed to act in a similar way in ornamental species or varieties, in having well-documented adverse effects.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -7307,51 +17605,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°28: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rheum (1RHEG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -7407,50 +17705,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -7584,51 +18300,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°29: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum lycopersicum (LYPES)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -7684,50 +18400,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -7861,51 +18995,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°30: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum melongena (SOLME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -7961,50 +19095,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: it is not justified to list all viruses together.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -8138,51 +19690,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°31: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum tuberosum (SOLTU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Seed potato sector.</w:t>
       </w:r>
@@ -8238,50 +19790,504 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">plants in direct progeny</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remark: a total of 17 viruses are listed in EPPO PM 4/28(1) Standard</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: It is proposed to list the targeted viruses individually. However the general requirement and threshold for Viruses should remain in the relevant Marketing Directive.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -8412,51 +20418,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Delisting.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°32: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaccinium (1VACG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Fruits (including hops) sector.</w:t>
       </w:r>
@@ -8595,137 +20601,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64401810">
+  <w:abstractNum w:abstractNumId="40019294">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63187748">
+    <w:lvl w:ilvl="0" w:tplc="90745440">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63187748" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90745440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63187748" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90745440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63187748" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90745440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63187748" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90745440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63187748" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90745440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63187748" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90745440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63187748" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90745440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63187748" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90745440" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64401809">
+  <w:abstractNum w:abstractNumId="40019293">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47946079">
+    <w:lvl w:ilvl="0" w:tplc="65323770">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9477,55 +21483,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64401809">
-    <w:abstractNumId w:val="64401809"/>
+  <w:num w:numId="40019293">
+    <w:abstractNumId w:val="40019293"/>
   </w:num>
-  <w:num w:numId="64401810">
-    <w:abstractNumId w:val="64401810"/>
+  <w:num w:numId="40019294">
+    <w:abstractNumId w:val="40019294"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -21070,51 +33076,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId595196778" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId948488123" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>