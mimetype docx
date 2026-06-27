--- v2 (2026-05-04)
+++ v3 (2026-06-27)
@@ -20601,137 +20601,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40019294">
+  <w:abstractNum w:abstractNumId="14084226">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90745440">
+    <w:lvl w:ilvl="0" w:tplc="82676040">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90745440" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82676040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90745440" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82676040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90745440" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82676040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90745440" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82676040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90745440" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82676040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90745440" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82676040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90745440" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82676040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90745440" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82676040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40019293">
+  <w:abstractNum w:abstractNumId="14084225">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65323770">
+    <w:lvl w:ilvl="0" w:tplc="58178616">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -21483,55 +21483,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40019293">
-    <w:abstractNumId w:val="40019293"/>
+  <w:num w:numId="14084225">
+    <w:abstractNumId w:val="14084225"/>
   </w:num>
-  <w:num w:numId="40019294">
-    <w:abstractNumId w:val="40019294"/>
+  <w:num w:numId="14084226">
+    <w:abstractNumId w:val="14084226"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -33076,51 +33076,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId948488123" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId988094262" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>