--- v3 (2026-06-27)
+++ v4 (2026-08-25)
@@ -20601,137 +20601,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14084226">
+  <w:abstractNum w:abstractNumId="94746499">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82676040">
+    <w:lvl w:ilvl="0" w:tplc="44753324">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82676040" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44753324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82676040" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44753324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82676040" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44753324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82676040" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44753324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82676040" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44753324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82676040" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44753324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82676040" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44753324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82676040" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44753324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14084225">
+  <w:abstractNum w:abstractNumId="94746498">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58178616">
+    <w:lvl w:ilvl="0" w:tplc="33793424">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -21483,55 +21483,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14084225">
-    <w:abstractNumId w:val="14084225"/>
+  <w:num w:numId="94746498">
+    <w:abstractNumId w:val="94746498"/>
   </w:num>
-  <w:num w:numId="14084226">
-    <w:abstractNumId w:val="14084226"/>
+  <w:num w:numId="94746499">
+    <w:abstractNumId w:val="94746499"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -33076,51 +33076,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId988094262" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId709811176" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>