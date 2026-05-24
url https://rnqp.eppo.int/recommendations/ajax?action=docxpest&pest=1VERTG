--- v2 (2026-03-10)
+++ v3 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verticillium (anamorphic genus) (1VERTG)</w:t>
+        <w:t xml:space="preserve">Verticillium (anamorphic genus) 1VERTG</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium spp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -240,50 +240,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes: Vegetable propagating and planting material (other than seeds) sector, Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -519,89 +538,126 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum x grandiflorum (Dendranthema x grandiflorum) (CHYHO)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -832,50 +888,344 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Verticillium wilt is a cool-weather disease and has a wide host range in natural areas. Verticillium spp. survives in soil, as long lived resting mycelium or microsclerotia, respectively, or in debris from infected plants (included weeds) (EFSA, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Control is by use of healthy planting material, resistant cultivars, prevention of movement of infected plants and infested soil, removal of diseased plants and plant debris, avoiding high nitrogen concentrations and soil disinfestation. Crop rotation can reduce losses, but not eliminate the pathogens because of the wide host range of Verticillium spp. (EPPO, 2004). Because of the wide host range and longevity of inoculum sources in the environment, planting material are not considered to be the main pathway. Once, established, V. dahliae can be spread by infected asymptomatic weeds and weed seeds, by water and by human-assisted means. Moreover Dendranthema is almost only soilless cultivated in FR so appears to be less concerned by this disease. On this herbaceous crop, symptoms may occur very quickly, contrary to woody crops. The substantially free from requirement, as proposed for other soil-borne diseases that induce root or seedling rots, is considered to be sufficient.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A vascular wilt parasite, invading the vascular system causing wilting and eventually dying of infected ornamental hosts (EPPO, 1998).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting of this host is not a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1035,51 +1385,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1998) PP 2/13(1) Good plant protection practice. Ornamental Plants under Protected Cultivation. Bulletin OEPP/EPPO Bulletin 28, 363–386;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucumis melo (CUMME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1317,50 +1667,384 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">V. dahliae causes wilting and sometimes death of plants. Verticillium wilt is a cool-weather disease and has a wide host range in natural areas. Verticillium spp. survives in soil, as long lived resting mycelium or microsclerotia, respectively, or in debris from infected plants (included weeds (EFSA, 2014)).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Control is by use of healthy planting material, resistant cultivars, prevention of movement of infected plants and infested soil, removal of diseased plants and plant debris, avoiding high nitrogen concentrations and soil disinfestation. Crop rotation can reduce losses, but not eliminate the pathogens because of the wide host range of Verticillium spp. (EPPO, 2004). Because of the wide host range and longevity of inoculum sources in the environment, planting material (transplants) are not considered to be the main pathway. Once, established, V. dahliae can be spread by infected asymptomatic weeds and weed seeds, by water and by human-assisted means.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verticillium wilt is reported on C. melo from Greece (Bletsos and Thanassoulopoulos, 2002) and Tunisia (Jabnoun-Khiareddine H. et al., 2006; Jabnoun-Khiarredine et al., 2007). Data on the quantification of economic damage caused by Verticillium wilt on melon are missing.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After the spreading, an unacceptable economic impact could be produced on other crops that are more susceptible to the pest: in fact, it is polyphagous and really aggressive on eggplant and artichoke. The application of appropriate crop rotation and the use of rootstocks for eggplant can reduce the incidence of the disease in a new host (e.g. Çürük S., et al. 2009).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of healthy seeds, of available resistant cultivars or rootstock and healthy growing media. Sanitation of facilities and equipment (EFSA, 2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives. This is confirmed by the fact that plants for planting are not a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1529,51 +2213,51 @@
         <w:t xml:space="preserve">Bletsos F, Thanassoulopoulos C (2002) The effect of Verticillium and Fusarium wilts on the growth of four melon (Cucumis melo L.) cultivars. Phytopathologia Mediterranea 41, 279–284;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Çürük S, Dasgan Y H, Mansuroglu S, Kurt S, Mazmanoglu M, Antaklı O &amp; Tarla G (2009) Grafted eggplant yield, quality and growth in infested soil with Verticillium dahliae and Meloidogyne incognita. Pesquisa agropecuaria brasileira 12, 1673-1681. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId628069b01a0ae3b3e" w:history="1">
+      <w:hyperlink r:id="rId38836a138e0f1d994" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1590/S0100-204X2009001200017</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1593,51 +2277,51 @@
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific opinion on the pest categorisation of Verticillium dahliae Kleb. 12, 3928;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Global Database (2017) Data Sheets on Quarantine Pests Verticillium spp. on hops . Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId163469b01a0ae3b93" w:history="1">
+      <w:hyperlink r:id="rId30566a138e0f1f435" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTAH/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed June, 23rd 2017;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1717,51 +2401,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jabnoun-Khiarredine A, Remadi Daami M, Ayed F, Jebari H, El Mjoub M (2007) Incidence of Verticillium wilt of Melon in Tunisia. The African Journal of Plant Science and Technology 1, 10-15;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucumis sativus (CUMSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1981,50 +2665,384 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">On the basis of the literature reported, C. sativus resulted affected by at least the two main Verticillium species that cause similar symptoms on the host (V. albo-atrum and V. dahliae). Verticillium spp. causes wilting and sometimes death of plants. Verticillium wilt is a cool-weather disease and has a wide host range in natural areas. Verticillium spp. survives in soil, as long lived resting mycelium or microsclerotia, respectively, or in debris from infected plants (included weeds (EFSA, 2014)). Control is by use of healthy planting material, resistant cultivars, prevention of movement of infected plants and infested soil, removal of diseased plants and plant debris, avoiding high nitrogen concentrations and soil disinfestation. Crop rotation can reduce losses, but not eliminate the pathogens because of the wide host range of Verticillium spp. (EPPO, 2004). Because of the wide host range and longevity of inoculum sources in the environment, planting material (transplants) are not considered to be the main pathway. Once, established, the pest can be spread by infected asymptomatic weeds and weed seeds, by water and by human-assisted means.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verticillium wilt is one of the most important diseases of greenhouse cucumber and causes serious losses in the field (Al-Rawahi et al., 1998; Sanei et al., 2008). Verticillium dahliae Kleb. and V. albo-atrum Reinke and Berthold are the causal agents of this disease (Correll, 1988; Mansoori and Smith, 2005; Jabnoun-Khiareddine et al., 2006; Roustaee and Baghdadi, 2007)” (Naraghi et., 2010)]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After the spreading, an unacceptable economic impact could be produced on other crops that are more susceptible to the pest: in fact, it is polyphagous and really aggressive on eggplant and artichoke. Anyway, the application of appropriate crop rotation and the use of rootstocks for eggplant can reduce the incidence of the disease in a new host (e.g. Çürük S., et al. 2009).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of healthy seeds, of available resistant cultivars or rootstock and healthy growing media. Sanitation of facilities and equipment (EFSA, 2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives. This is confirmed by the fact that plants for planting are not a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2193,51 +3211,51 @@
         <w:t xml:space="preserve">Correll JC (1988) Vegetative Compatibility and Pathogenicity of Verticillium albo-atrum. Phytopathology 78, 1017-1021;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (European and Mediterranean Plant Protection Organization) (2017) EPPO Global database. Data Sheets on Quarantine Pests Verticillium spp. on hops . Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId703069b01a0ae3e9c" w:history="1">
+      <w:hyperlink r:id="rId46966a138e0f1f941" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTAH/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2386,51 +3404,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Roustaee A., Baghdadi A (2007) Study of interaction between plant nutrition (N,P,K and Ca) and verticillios wilt disease (Verticillium dahliae) in cucumber. Commun Agric Appl Biol Sci. 72, 1017-22;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucurbita pepo (CUUPE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -2668,50 +3686,376 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">V. dahliae causes wilting and sometimes death of plants. Verticillium wilt is a cool-weather disease and has a wide host range in natural areas. Verticillium spp. survives in soil, as long lived resting mycelium or microsclerotia, respectively, or in debris from infected plants (included weeds (EFSA, 2014)).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Control is by use of healthy planting material, resistant cultivars, prevention of movement of infected plants and infested soil, removal of diseased plants and plant debris, avoiding high nitrogen concentrations and soil disinfestation. Crop rotation can reduce losses, but not eliminate the pathogens because of the wide host range of Verticillium spp. (EPPO, 2004). Because of the wide host range and longevity of inoculum sources in the environment, planting material (transplants) are not considered to be the main pathway. Once, established, V. dahliae can be spread by infected asymptomatic weeds and weed seeds, by water and by human-assisted means.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Symptoms of wilting were observed on squash plants (Cucurbita pepo L.) cultivated in Italy in two commercial greenhouses: the incidence of the disease was between 20 and 30% (Stravato et al., 2009)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of healthy seeds, of available resistant cultivars or rootstock and healthy growing media. Sanitation of facilities and equipment (EFSA, 2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives. This is confirmed by the fact that plants for planting are not a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2926,124 +4270,124 @@
         <w:t xml:space="preserve">Inderbitzin P &amp; Subbarao KV (2014) Verticillium systematics and evolution: how confusion impedes Verticillium wilt management and how to resolve it. Phytopathology 104, 564–574;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rampersad SN (2008) First Report of Verticillium dahliae Causing Wilt in Pumpkin in Trinidad. Plant disease 92, 1136. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId565869b01a0ae4249" w:history="1">
+      <w:hyperlink r:id="rId34006a138e0f1fe7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-92-7-1136A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Stravato VM, Carannante G, Moretti C &amp; Cappelli C (2009) First Report of Verticillium dahliae on Squash (Cucurbita pepo) in Italy. Plant disease 93, 765. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId696769b01a0ae427b" w:history="1">
+      <w:hyperlink r:id="rId35416a138e0f1feaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-7-0765A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gerbera (1GEBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -3281,50 +4625,344 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Verticillium wilt is a cool-weather disease and has a wide host range in natural areas. Verticillium spp. survives in soil, as long lived resting mycelium or microsclerotia, respectively, or in debris from infected plants (included weeds) (EFSA, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Control is by use of healthy planting material, resistant cultivars, prevention of movement of infected plants and infested soil, removal of diseased plants and plant debris, avoiding high nitrogen concentrations and soil disinfestation. Crop rotation can reduce losses, but not eliminate the pathogens because of the wide host range of Verticillium spp. (EPPO, 2004). Because of the wide host range and longevity of inoculum sources in the environment, planting material are not considered to be the main pathway. Once, established, V. dahliae can be spread by infected asymptomatic weeds and weed seeds, by water and by human-assisted means. Moreover Gerbera is more and more frequently soilless cultivated (e.g. in FR) so appears to be less subject to this pest damages. On this herbaceous crop, symptoms may occur very quickly, contrary to woody crops. The substantially free from requirement, as proposed for other soil-borne diseases that induce root or seedling rots, is considered to be sufficient.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A vascular wilt parasite, invading the vascular system causing wilting and eventually dying of infected ornamental hosts (EPPO, 1998).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting of this host is not a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3470,51 +5108,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2008) Datasheet Gerbera jamesonii (African daisy). CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId510069b01a0ae4520" w:history="1">
+      <w:hyperlink r:id="rId60456a138e0f20304" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/25005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3525,51 +5163,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1998) PP 2/13(1) Good plant protection practice. Ornamental Plants under Protected Cultivation. Bulletin OEPP/EPPO Bulletin 28, 363–386;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Malus (1MABG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -3975,50 +5613,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Malus genus for the ornamental sector includes many hybrids selected for tree habits, non-bearing fruit, color of flowering, etc. Host resistance may be different between cultivars, but very few data are available. Indirect economic impact depends on the sensibility to the concerned Vegetative Compatibility Group (VCG) of other potential hosts, and the concerned species (albo-atrum or dahliae).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: no data of unacceptable economic impact on this host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4164,83 +5935,83 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California (1981) Plants resistnt or susceptible to Verticillium wilt. Division of Agricultural Sciences. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId305469b01a0ae48e3" w:history="1">
+      <w:hyperlink r:id="rId92746a138e0f23646" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelargonium (1PELG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -4478,50 +6249,344 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Verticillium wilt is a cool-weather disease and has a wide host range in natural areas. Verticillium spp. survives in soil, as long lived resting mycelium or microsclerotia, respectively, or in debris from infected plants (included weeds) (EFSA, 2014).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Control is by use of healthy planting material, resistant cultivars, prevention of movement of infected plants and infested soil, removal of diseased plants and plant debris, avoiding high nitrogen concentrations and soil disinfestation. Crop rotation can reduce losses, but not eliminate the pathogens because of the wide host range of Verticillium spp. (EPPO, 2004). Because of the wide host range and longevity of inoculum sources in the environment, planting material are not considered to be the main pathway. Once, established, V. dahliae can be spread by infected asymptomatic weeds and weed seeds, by water and by human-assisted means. Moreover Pelargonium is almost only soilless cultivated so it appears to be less concerned by this disease. On this herbaceous crop, symptoms may occur very quickly, contrary to woody crops. The substantially free from requirement, as proposed for other soil-borne diseases that induce root or seedling rots, is considered to be sufficient.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A vascular wilt parasite, invading the vascular system causing wilting and eventually dying of infected ornamental hosts (EPPO, 1998).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting of this host is not a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4667,51 +6732,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2008. Datasheet Pelargonium (pelargoniums). CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId972269b01a0ae4b81" w:history="1">
+      <w:hyperlink r:id="rId91726a138e0f23a56" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/39448</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4722,51 +6787,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1998) PP 2/13(1) Good plant protection practice. Ornamental Plants under Protected Cultivation. Bulletin OEPP/EPPO Bulletin 28, 363–386;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus (1PRNG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -5180,50 +7245,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Prunus genus for the ornamental sector includes many hybrids selected for tree habits, non-bearing fruit, color of flowering, etc. Host resistance may be different between cultivars, but very few data are available.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: no data of unacceptable economic impact on this host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5415,83 +7613,83 @@
         <w:t xml:space="preserve">Colella C, Amenduni M &amp; Cirulli M (2004) Verticillium diseases in stone fruits. Informatore Fitopatologico 54, 14-26;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Verticillium dahliae Kleb. EFSA Journal 2014;12(12):3928, 54 pp. doi:10.2903/j.efsa.2014.3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580869b01a0ae4f62" w:history="1">
+      <w:hyperlink r:id="rId25156a138e0f23edd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°9: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pyrus (1PYUG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -5905,50 +8103,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Pyrus genus for the ornamental sector includes only a few cultivars (e.g. Pyrus calleryana ‘Chanticleer’) selected for tree habits, non-bearing fruit, color of flowering, etc. Host resistance may be different between cultivars, but very few data are available.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: no data of unacceptable economic impact on this host plant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6117,83 +8448,83 @@
         <w:t xml:space="preserve">Pulford WM, Pyke NB &amp; Morgan CGT (1992) Incidence of disease-related tree death on three Japanese pear varieties. Orchardist of New Zealand 65, 23-24;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California (1981) Plants resistnt or susceptible to Verticillium wilt. Division of Agricultural Sciences. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131869b01a0ae52fa" w:history="1">
+      <w:hyperlink r:id="rId14936a138e0f2722a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°10: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rheum (1RHEG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -6413,50 +8744,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium genus is reported on Rheum spp. in very few documents (Mc Cain et al., 1981; Farr et al., 1996)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of healthy seeds, of available resistant cultivars or rootstock and healthy growing media. Sanitation of facilities and equipment (EFSA, 2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives. This is confirmed by the fact that plants for planting are not a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6602,165 +9227,165 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF, Bartolome Esteban H &amp; Palm ME (1996) Fungi on Rhododendron: A World Reference. Parkway Publishers. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId380269b01a0ae555d" w:history="1">
+      <w:hyperlink r:id="rId69216a138e0f27627" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://books.google.it/books?id=nV2y_pr9ypwC&amp;dq=rheum+verticillium&amp;hl=it&amp;source=gbs_navlinks_s</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO Global database. Available on line (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId823469b01a0ae558c" w:history="1">
+      <w:hyperlink r:id="rId75916a138e0f27659" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHERH/pests</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McCain AH, Raabe RD, Wilhelm S (1981) Plants resistant or susceptible to verticillium wilt. University of California. Agriculture and Natural Resources. 6701 San Pablo Avenue. Oakland, California 94608-1239. 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId747169b01a0ae55bc" w:history="1">
+      <w:hyperlink r:id="rId40206a138e0f2768a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°11: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosa (1ROSG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -7099,50 +9724,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7555,51 +10199,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Hammett KRW (1971) Symptom differences between rose wilt virus and Verticillium wilt of roses. Plant Disease Reporter 55, 916-920;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°12: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum lycopersicum (LYPES)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -7846,50 +10490,376 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Control is by use of healthy planting material, resistant cultivars, prevention of movement of infected plants and infested soil, removal of diseased plants and plant debris, avoiding high nitrogen concentrations and soil disinfestation. Crop rotation can reduce losses, but not eliminate the pathogens because of the wide host range of Verticillium spp. (EPPO, 2004). Because of the wide host range and longevity of inoculum sources in the environment, planting material (transplants) are not considered to be the main pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Once, established, V. dahliae can be spread by infected asymptomatic weeds and weed seeds, by water and by human-assisted means.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the case of tomato crops, yield reductions caused by V. dahliae can reach up to 70 % in many parts of the world. Field studies conducted in USA (North Carolina) showed that race 1 and race 2 of the pathogen reduced yields of tomato susceptible cultivars by 30–69 % and 2–31 %, respectively (Jones and Crill, 1975; Bender and Shoemaker, 1984). However, the use of cultivars resistant to race 1 and grafting of tomato to resistant rootstocks have decreased the impact caused by the pathogen to tomato crops during the last 20 years.” (EFSA, 2014). Economic impact could be significant in cultivation of tomato ecotype.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of healthy seeds, of available resistant cultivars or rootstock and healthy growing media. Sanitation of facilities and equipment (EFSA, 2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives. This is confirmed by the fact that plants for planting are not a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -8127,51 +11097,51 @@
         <w:t xml:space="preserve">EPPO (2004b) PP 2/30(1) Good plant protection practice - Outdoor solanaceous crops. Bulletin OEPP/EPPO Bulletin 34, 79–90;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO Global Database. Available on-line </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605869b01a0ae5ce3" w:history="1">
+      <w:hyperlink r:id="rId58366a138e0f27f4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed June, 24th 2017;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8205,51 +11175,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Inderbitzin P &amp; Subbarao KV (2014) Verticillium systematics and evolution: how confusion impedes Verticillium wilt management and how to resolve it. Phytopathology 104, 564–574;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°13: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum melongena (SOLME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -8487,50 +11457,385 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">V. dahliae causes wilting and sometimes death of plants. Verticillium wilt is a cool-weather disease and has a wide host range in natural areas. Verticillium spp. survives in soil, as long lived resting mycelium or microsclerotia, respectively, or in debris from infected plants (included weeds (EFSA, 2014)).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Control is by use of healthy planting material, resistant cultivars, prevention of movement of infected plants and infested soil, removal of diseased plants and plant debris, avoiding high nitrogen concentrations and soil disinfestation. Crop rotation can reduce losses, but not eliminate the pathogens because of the wide host range of Verticillium spp. (EPPO, 2004). Because of the wide host range and longevity of inoculum sources in the environment, planting material (transplants) are not considered to be the main pathway. Once, established, V. dahliae can be spread by infected asymptomatic weeds and weed seeds, by water and by human-assisted means.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aubergines are particularly susceptible to Verticillium spp. and seedlings are easily destroyed; clearly separated yellow spots are a characteristic symptom on leaves (EPPO 2004b).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In Greece, Verticillium wilt reduced the yield of aubergines by 40 % and also spoiled the fruit quality (Bletsos et al., 1999). In southern Italy, a decrease in the yield of susceptible aubergine cultivars of more than 50 % was recorded, while less severe decreases in yield were observed in resistant cultivars (Ciccarese et al., 1994). In susceptible cultivars, the disease reduced both weight and number of fruits, while in resistant cultivars only one of these factors was reduced (EFSA, 2014a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Major</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of healthy seeds, of available resistant cultivars or rootstock and healthy growing media. Sanitation of facilities and equipment (EFSA, 2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives. This is confirmed by the fact that plants for planting are not a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -8864,137 +12169,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92575055">
+  <w:abstractNum w:abstractNumId="54437329">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43119440">
+    <w:lvl w:ilvl="0" w:tplc="36117023">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43119440" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36117023" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43119440" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36117023" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43119440" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36117023" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43119440" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36117023" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43119440" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36117023" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43119440" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36117023" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43119440" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36117023" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43119440" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36117023" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92575054">
+  <w:abstractNum w:abstractNumId="54437328">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46318273">
+    <w:lvl w:ilvl="0" w:tplc="73898689">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9746,55 +13051,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92575054">
-    <w:abstractNumId w:val="92575054"/>
+  <w:num w:numId="54437328">
+    <w:abstractNumId w:val="54437328"/>
   </w:num>
-  <w:num w:numId="92575055">
-    <w:abstractNumId w:val="92575055"/>
+  <w:num w:numId="54437329">
+    <w:abstractNumId w:val="54437329"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -21339,51 +24644,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId337480656" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId628069b01a0ae3b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1590/S0100-204X2009001200017" TargetMode="External"/><Relationship Id="rId163469b01a0ae3b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/documents" TargetMode="External"/><Relationship Id="rId703069b01a0ae3e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/documents" TargetMode="External"/><Relationship Id="rId565869b01a0ae4249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-7-1136A" TargetMode="External"/><Relationship Id="rId696769b01a0ae427b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-7-0765A" TargetMode="External"/><Relationship Id="rId510069b01a0ae4520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/25005" TargetMode="External"/><Relationship Id="rId305469b01a0ae48e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf" TargetMode="External"/><Relationship Id="rId972269b01a0ae4b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/39448" TargetMode="External"/><Relationship Id="rId580869b01a0ae4f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/><Relationship Id="rId131869b01a0ae52fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf" TargetMode="External"/><Relationship Id="rId380269b01a0ae555d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.it/books?id=nV2y_pr9ypwC&amp;dq=rheum+verticillium&amp;hl=it&amp;source=gbs_navlinks_s" TargetMode="External"/><Relationship Id="rId823469b01a0ae558c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHERH/pests" TargetMode="External"/><Relationship Id="rId747169b01a0ae55bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf" TargetMode="External"/><Relationship Id="rId605869b01a0ae5ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId850748188" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId38836a138e0f1d994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1590/S0100-204X2009001200017" TargetMode="External"/><Relationship Id="rId30566a138e0f1f435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/documents" TargetMode="External"/><Relationship Id="rId46966a138e0f1f941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/documents" TargetMode="External"/><Relationship Id="rId34006a138e0f1fe7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-7-1136A" TargetMode="External"/><Relationship Id="rId35416a138e0f1feaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-7-0765A" TargetMode="External"/><Relationship Id="rId60456a138e0f20304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/25005" TargetMode="External"/><Relationship Id="rId92746a138e0f23646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf" TargetMode="External"/><Relationship Id="rId91726a138e0f23a56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/39448" TargetMode="External"/><Relationship Id="rId25156a138e0f23edd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/><Relationship Id="rId14936a138e0f2722a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf" TargetMode="External"/><Relationship Id="rId69216a138e0f27627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.it/books?id=nV2y_pr9ypwC&amp;dq=rheum+verticillium&amp;hl=it&amp;source=gbs_navlinks_s" TargetMode="External"/><Relationship Id="rId75916a138e0f27659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHERH/pests" TargetMode="External"/><Relationship Id="rId40206a138e0f2768a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf" TargetMode="External"/><Relationship Id="rId58366a138e0f27f4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>