--- v3 (2026-05-24)
+++ v4 (2026-07-27)
@@ -2213,51 +2213,51 @@
         <w:t xml:space="preserve">Bletsos F, Thanassoulopoulos C (2002) The effect of Verticillium and Fusarium wilts on the growth of four melon (Cucumis melo L.) cultivars. Phytopathologia Mediterranea 41, 279–284;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Çürük S, Dasgan Y H, Mansuroglu S, Kurt S, Mazmanoglu M, Antaklı O &amp; Tarla G (2009) Grafted eggplant yield, quality and growth in infested soil with Verticillium dahliae and Meloidogyne incognita. Pesquisa agropecuaria brasileira 12, 1673-1681. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38836a138e0f1d994" w:history="1">
+      <w:hyperlink r:id="rId29676a66d8e99c4f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1590/S0100-204X2009001200017</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2277,51 +2277,51 @@
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific opinion on the pest categorisation of Verticillium dahliae Kleb. 12, 3928;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Global Database (2017) Data Sheets on Quarantine Pests Verticillium spp. on hops . Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30566a138e0f1f435" w:history="1">
+      <w:hyperlink r:id="rId33206a66d8e99c533" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTAH/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed June, 23rd 2017;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3211,51 +3211,51 @@
         <w:t xml:space="preserve">Correll JC (1988) Vegetative Compatibility and Pathogenicity of Verticillium albo-atrum. Phytopathology 78, 1017-1021;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (European and Mediterranean Plant Protection Organization) (2017) EPPO Global database. Data Sheets on Quarantine Pests Verticillium spp. on hops . Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46966a138e0f1f941" w:history="1">
+      <w:hyperlink r:id="rId92656a66d8e99cf16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTAH/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4270,92 +4270,92 @@
         <w:t xml:space="preserve">Inderbitzin P &amp; Subbarao KV (2014) Verticillium systematics and evolution: how confusion impedes Verticillium wilt management and how to resolve it. Phytopathology 104, 564–574;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rampersad SN (2008) First Report of Verticillium dahliae Causing Wilt in Pumpkin in Trinidad. Plant disease 92, 1136. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34006a138e0f1fe7a" w:history="1">
+      <w:hyperlink r:id="rId77926a66d8e99dfaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-92-7-1136A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Stravato VM, Carannante G, Moretti C &amp; Cappelli C (2009) First Report of Verticillium dahliae on Squash (Cucurbita pepo) in Italy. Plant disease 93, 765. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35416a138e0f1feaa" w:history="1">
+      <w:hyperlink r:id="rId32126a66d8e99dfd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-7-0765A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -5108,51 +5108,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2008) Datasheet Gerbera jamesonii (African daisy). CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60456a138e0f20304" w:history="1">
+      <w:hyperlink r:id="rId58636a66d8e99ea5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/25005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5935,51 +5935,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California (1981) Plants resistnt or susceptible to Verticillium wilt. Division of Agricultural Sciences. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92746a138e0f23646" w:history="1">
+      <w:hyperlink r:id="rId66716a66d8e99f81b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -6732,51 +6732,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2008. Datasheet Pelargonium (pelargoniums). CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91726a138e0f23a56" w:history="1">
+      <w:hyperlink r:id="rId62086a66d8e99fb39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/39448</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7613,51 +7613,51 @@
         <w:t xml:space="preserve">Colella C, Amenduni M &amp; Cirulli M (2004) Verticillium diseases in stone fruits. Informatore Fitopatologico 54, 14-26;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Verticillium dahliae Kleb. EFSA Journal 2014;12(12):3928, 54 pp. doi:10.2903/j.efsa.2014.3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25156a138e0f23edd" w:history="1">
+      <w:hyperlink r:id="rId41916a66d8e9a0755" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -8448,51 +8448,51 @@
         <w:t xml:space="preserve">Pulford WM, Pyke NB &amp; Morgan CGT (1992) Incidence of disease-related tree death on three Japanese pear varieties. Orchardist of New Zealand 65, 23-24;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California (1981) Plants resistnt or susceptible to Verticillium wilt. Division of Agricultural Sciences. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14936a138e0f2722a" w:history="1">
+      <w:hyperlink r:id="rId22476a66d8e9a0aa3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -9227,133 +9227,133 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF, Bartolome Esteban H &amp; Palm ME (1996) Fungi on Rhododendron: A World Reference. Parkway Publishers. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69216a138e0f27627" w:history="1">
+      <w:hyperlink r:id="rId13926a66d8e9a0da2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://books.google.it/books?id=nV2y_pr9ypwC&amp;dq=rheum+verticillium&amp;hl=it&amp;source=gbs_navlinks_s</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO Global database. Available on line (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId75916a138e0f27659" w:history="1">
+      <w:hyperlink r:id="rId42506a66d8e9a0dc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHERH/pests</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McCain AH, Raabe RD, Wilhelm S (1981) Plants resistant or susceptible to verticillium wilt. University of California. Agriculture and Natural Resources. 6701 San Pablo Avenue. Oakland, California 94608-1239. 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40206a138e0f2768a" w:history="1">
+      <w:hyperlink r:id="rId99226a66d8e9a0dec" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -11097,51 +11097,51 @@
         <w:t xml:space="preserve">EPPO (2004b) PP 2/30(1) Good plant protection practice - Outdoor solanaceous crops. Bulletin OEPP/EPPO Bulletin 34, 79–90;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO Global Database. Available on-line </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58366a138e0f27f4f" w:history="1">
+      <w:hyperlink r:id="rId99416a66d8e9a3fcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed June, 24th 2017;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12169,137 +12169,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54437329">
+  <w:abstractNum w:abstractNumId="99539339">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36117023">
+    <w:lvl w:ilvl="0" w:tplc="23610704">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36117023" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23610704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36117023" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23610704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36117023" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23610704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36117023" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23610704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36117023" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23610704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36117023" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23610704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36117023" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23610704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36117023" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23610704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54437328">
+  <w:abstractNum w:abstractNumId="99539338">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73898689">
+    <w:lvl w:ilvl="0" w:tplc="69142721">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13051,55 +13051,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54437328">
-    <w:abstractNumId w:val="54437328"/>
+  <w:num w:numId="99539338">
+    <w:abstractNumId w:val="99539338"/>
   </w:num>
-  <w:num w:numId="54437329">
-    <w:abstractNumId w:val="54437329"/>
+  <w:num w:numId="99539339">
+    <w:abstractNumId w:val="99539339"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -24644,51 +24644,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId850748188" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId38836a138e0f1d994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1590/S0100-204X2009001200017" TargetMode="External"/><Relationship Id="rId30566a138e0f1f435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/documents" TargetMode="External"/><Relationship Id="rId46966a138e0f1f941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/documents" TargetMode="External"/><Relationship Id="rId34006a138e0f1fe7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-7-1136A" TargetMode="External"/><Relationship Id="rId35416a138e0f1feaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-7-0765A" TargetMode="External"/><Relationship Id="rId60456a138e0f20304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/25005" TargetMode="External"/><Relationship Id="rId92746a138e0f23646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf" TargetMode="External"/><Relationship Id="rId91726a138e0f23a56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/39448" TargetMode="External"/><Relationship Id="rId25156a138e0f23edd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/><Relationship Id="rId14936a138e0f2722a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf" TargetMode="External"/><Relationship Id="rId69216a138e0f27627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.it/books?id=nV2y_pr9ypwC&amp;dq=rheum+verticillium&amp;hl=it&amp;source=gbs_navlinks_s" TargetMode="External"/><Relationship Id="rId75916a138e0f27659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHERH/pests" TargetMode="External"/><Relationship Id="rId40206a138e0f2768a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf" TargetMode="External"/><Relationship Id="rId58366a138e0f27f4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId342015838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId29676a66d8e99c4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1590/S0100-204X2009001200017" TargetMode="External"/><Relationship Id="rId33206a66d8e99c533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/documents" TargetMode="External"/><Relationship Id="rId92656a66d8e99cf16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/documents" TargetMode="External"/><Relationship Id="rId77926a66d8e99dfaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-7-1136A" TargetMode="External"/><Relationship Id="rId32126a66d8e99dfd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-7-0765A" TargetMode="External"/><Relationship Id="rId58636a66d8e99ea5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/25005" TargetMode="External"/><Relationship Id="rId66716a66d8e99f81b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf" TargetMode="External"/><Relationship Id="rId62086a66d8e99fb39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/39448" TargetMode="External"/><Relationship Id="rId41916a66d8e9a0755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/><Relationship Id="rId22476a66d8e9a0aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf" TargetMode="External"/><Relationship Id="rId13926a66d8e9a0da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.it/books?id=nV2y_pr9ypwC&amp;dq=rheum+verticillium&amp;hl=it&amp;source=gbs_navlinks_s" TargetMode="External"/><Relationship Id="rId42506a66d8e9a0dc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHERH/pests" TargetMode="External"/><Relationship Id="rId99226a66d8e9a0dec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf" TargetMode="External"/><Relationship Id="rId99416a66d8e9a3fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>