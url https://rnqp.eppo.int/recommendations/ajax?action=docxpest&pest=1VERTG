--- v4 (2026-07-27)
+++ v5 (2026-09-17)
@@ -2213,51 +2213,51 @@
         <w:t xml:space="preserve">Bletsos F, Thanassoulopoulos C (2002) The effect of Verticillium and Fusarium wilts on the growth of four melon (Cucumis melo L.) cultivars. Phytopathologia Mediterranea 41, 279–284;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Çürük S, Dasgan Y H, Mansuroglu S, Kurt S, Mazmanoglu M, Antaklı O &amp; Tarla G (2009) Grafted eggplant yield, quality and growth in infested soil with Verticillium dahliae and Meloidogyne incognita. Pesquisa agropecuaria brasileira 12, 1673-1681. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29676a66d8e99c4f7" w:history="1">
+      <w:hyperlink r:id="rId51156aabbc0a2675d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1590/S0100-204X2009001200017</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2277,51 +2277,51 @@
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific opinion on the pest categorisation of Verticillium dahliae Kleb. 12, 3928;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Global Database (2017) Data Sheets on Quarantine Pests Verticillium spp. on hops . Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33206a66d8e99c533" w:history="1">
+      <w:hyperlink r:id="rId86666aabbc0a267b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTAH/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed June, 23rd 2017;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3211,51 +3211,51 @@
         <w:t xml:space="preserve">Correll JC (1988) Vegetative Compatibility and Pathogenicity of Verticillium albo-atrum. Phytopathology 78, 1017-1021;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (European and Mediterranean Plant Protection Organization) (2017) EPPO Global database. Data Sheets on Quarantine Pests Verticillium spp. on hops . Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92656a66d8e99cf16" w:history="1">
+      <w:hyperlink r:id="rId65396aabbc0a2764f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/VERTAH/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4270,92 +4270,92 @@
         <w:t xml:space="preserve">Inderbitzin P &amp; Subbarao KV (2014) Verticillium systematics and evolution: how confusion impedes Verticillium wilt management and how to resolve it. Phytopathology 104, 564–574;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rampersad SN (2008) First Report of Verticillium dahliae Causing Wilt in Pumpkin in Trinidad. Plant disease 92, 1136. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77926a66d8e99dfaa" w:history="1">
+      <w:hyperlink r:id="rId36826aabbc0a27e0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-92-7-1136A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Stravato VM, Carannante G, Moretti C &amp; Cappelli C (2009) First Report of Verticillium dahliae on Squash (Cucurbita pepo) in Italy. Plant disease 93, 765. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32126a66d8e99dfd0" w:history="1">
+      <w:hyperlink r:id="rId70336aabbc0a27e44" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-93-7-0765A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -5108,51 +5108,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2008) Datasheet Gerbera jamesonii (African daisy). CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58636a66d8e99ea5c" w:history="1">
+      <w:hyperlink r:id="rId44356aabbc0a28b6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/25005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5935,51 +5935,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California (1981) Plants resistnt or susceptible to Verticillium wilt. Division of Agricultural Sciences. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66716a66d8e99f81b" w:history="1">
+      <w:hyperlink r:id="rId91276aabbc0a290f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -6732,51 +6732,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International), online, 2008. Datasheet Pelargonium (pelargoniums). CABI, Wallingford, UK. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62086a66d8e99fb39" w:history="1">
+      <w:hyperlink r:id="rId44846aabbc0a296d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/39448</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7613,51 +7613,51 @@
         <w:t xml:space="preserve">Colella C, Amenduni M &amp; Cirulli M (2004) Verticillium diseases in stone fruits. Informatore Fitopatologico 54, 14-26;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (PLH) (2014) Scientific Opinion on the pest categorisation of Verticillium dahliae Kleb. EFSA Journal 2014;12(12):3928, 54 pp. doi:10.2903/j.efsa.2014.3928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41916a66d8e9a0755" w:history="1">
+      <w:hyperlink r:id="rId74006aabbc0a29bd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -8448,51 +8448,51 @@
         <w:t xml:space="preserve">Pulford WM, Pyke NB &amp; Morgan CGT (1992) Incidence of disease-related tree death on three Japanese pear varieties. Orchardist of New Zealand 65, 23-24;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California (1981) Plants resistnt or susceptible to Verticillium wilt. Division of Agricultural Sciences. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22476a66d8e9a0aa3" w:history="1">
+      <w:hyperlink r:id="rId23366aabbc0a2a071" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -9227,133 +9227,133 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF, Bartolome Esteban H &amp; Palm ME (1996) Fungi on Rhododendron: A World Reference. Parkway Publishers. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13926a66d8e9a0da2" w:history="1">
+      <w:hyperlink r:id="rId28556aabbc0a2ac10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://books.google.it/books?id=nV2y_pr9ypwC&amp;dq=rheum+verticillium&amp;hl=it&amp;source=gbs_navlinks_s</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO Global database. Available on line (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId42506a66d8e9a0dc8" w:history="1">
+      <w:hyperlink r:id="rId13006aabbc0a2ac4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/RHERH/pests</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McCain AH, Raabe RD, Wilhelm S (1981) Plants resistant or susceptible to verticillium wilt. University of California. Agriculture and Natural Resources. 6701 San Pablo Avenue. Oakland, California 94608-1239. 10 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99226a66d8e9a0dec" w:history="1">
+      <w:hyperlink r:id="rId70716aabbc0a2acb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -11097,51 +11097,51 @@
         <w:t xml:space="preserve">EPPO (2004b) PP 2/30(1) Good plant protection practice - Outdoor solanaceous crops. Bulletin OEPP/EPPO Bulletin 34, 79–90;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO Global Database. Available on-line </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99416a66d8e9a3fcc" w:history="1">
+      <w:hyperlink r:id="rId62716aabbc0a2b7a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed June, 24th 2017;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12169,137 +12169,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99539339">
+  <w:abstractNum w:abstractNumId="35720995">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23610704">
+    <w:lvl w:ilvl="0" w:tplc="41670589">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23610704" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41670589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23610704" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41670589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23610704" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41670589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23610704" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41670589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23610704" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41670589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23610704" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41670589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23610704" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41670589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23610704" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41670589" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99539338">
+  <w:abstractNum w:abstractNumId="35720994">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69142721">
+    <w:lvl w:ilvl="0" w:tplc="75174510">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13051,55 +13051,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99539338">
-    <w:abstractNumId w:val="99539338"/>
+  <w:num w:numId="35720994">
+    <w:abstractNumId w:val="35720994"/>
   </w:num>
-  <w:num w:numId="99539339">
-    <w:abstractNumId w:val="99539339"/>
+  <w:num w:numId="35720995">
+    <w:abstractNumId w:val="35720995"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -24644,51 +24644,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId342015838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId29676a66d8e99c4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1590/S0100-204X2009001200017" TargetMode="External"/><Relationship Id="rId33206a66d8e99c533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/documents" TargetMode="External"/><Relationship Id="rId92656a66d8e99cf16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/documents" TargetMode="External"/><Relationship Id="rId77926a66d8e99dfaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-7-1136A" TargetMode="External"/><Relationship Id="rId32126a66d8e99dfd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-7-0765A" TargetMode="External"/><Relationship Id="rId58636a66d8e99ea5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/25005" TargetMode="External"/><Relationship Id="rId66716a66d8e99f81b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf" TargetMode="External"/><Relationship Id="rId62086a66d8e99fb39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/39448" TargetMode="External"/><Relationship Id="rId41916a66d8e9a0755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/><Relationship Id="rId22476a66d8e9a0aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf" TargetMode="External"/><Relationship Id="rId13926a66d8e9a0da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.it/books?id=nV2y_pr9ypwC&amp;dq=rheum+verticillium&amp;hl=it&amp;source=gbs_navlinks_s" TargetMode="External"/><Relationship Id="rId42506a66d8e9a0dc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHERH/pests" TargetMode="External"/><Relationship Id="rId99226a66d8e9a0dec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf" TargetMode="External"/><Relationship Id="rId99416a66d8e9a3fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId219484258" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId51156aabbc0a2675d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1590/S0100-204X2009001200017" TargetMode="External"/><Relationship Id="rId86666aabbc0a267b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/documents" TargetMode="External"/><Relationship Id="rId65396aabbc0a2764f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/VERTAH/documents" TargetMode="External"/><Relationship Id="rId36826aabbc0a27e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-7-1136A" TargetMode="External"/><Relationship Id="rId70336aabbc0a27e44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-93-7-0765A" TargetMode="External"/><Relationship Id="rId44356aabbc0a28b6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/25005" TargetMode="External"/><Relationship Id="rId91276aabbc0a290f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf" TargetMode="External"/><Relationship Id="rId44846aabbc0a296d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/39448" TargetMode="External"/><Relationship Id="rId74006aabbc0a29bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/en/efsajournal/doc/3928.pdf" TargetMode="External"/><Relationship Id="rId23366aabbc0a2a071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf" TargetMode="External"/><Relationship Id="rId28556aabbc0a2ac10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.it/books?id=nV2y_pr9ypwC&amp;dq=rheum+verticillium&amp;hl=it&amp;source=gbs_navlinks_s" TargetMode="External"/><Relationship Id="rId13006aabbc0a2ac4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RHERH/pests" TargetMode="External"/><Relationship Id="rId70716aabbc0a2acb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depts.washington.edu/hortlib/resources/ucdavis_verticillium.pdf" TargetMode="External"/><Relationship Id="rId62716aabbc0a2b7a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>