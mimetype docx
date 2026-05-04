--- v1 (2026-03-04)
+++ v2 (2026-05-04)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thysanoptera (1THYSO)</w:t>
+        <w:t xml:space="preserve">Thysanoptera 1THYSO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No: Vegetable propagating and planting material (other than seeds) sector, Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -329,69 +348,184 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When replying to the RNQP Questionnaire, for the Vegetable reproductive and planting material (excluding seeds) Sector, as well as for the 'Ornamental Sector', no EU Member State identified this entry as important and justified to keep Thysanoptera listed at a higher level than the species level. No EU Member State proposed to replace this entry by pests listed at the species level.</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">2 – Status in the EU:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Presence in the EU:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium cepa (ALLCE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -440,50 +574,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -617,51 +1169,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium cepa Aggregatum types (Allium ascalonicum) (ALLAS)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -717,50 +1269,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -894,51 +1864,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium fistulosum (ALLFI)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -994,50 +1964,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1171,51 +2559,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium porrum (ALLPO)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1271,50 +2659,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1448,51 +3254,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium sativum (ALLSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1548,50 +3354,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1725,51 +3949,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Apium graveolens (APUGV)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1825,50 +4049,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2002,51 +4644,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Begonia x hiemalis (BEGEH)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -2102,50 +4744,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Ornamental EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2279,51 +5339,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brassica oleracea (BRSOX)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -2379,50 +5439,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2556,51 +6034,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°9: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capsicum annuum (CPSAN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -2656,50 +6134,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2833,51 +6729,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°10: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum x grandiflorum (Dendranthema x grandiflorum) (CHYHO)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -2933,50 +6829,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Ornamental EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3110,51 +7424,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°11: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cichorium endivia (CICEN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -3210,50 +7524,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3387,51 +8119,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°12: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrullus lanatus (CITLA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -3487,50 +8219,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3664,51 +8814,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°13: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucumis melo (CUMME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -3764,50 +8914,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3941,51 +9509,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°14: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucumis sativus (CUMSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -4041,50 +9609,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4218,51 +10204,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°15: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucurbita maxima (CUUMA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -4318,50 +10304,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4495,51 +10899,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°16: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucurbita pepo (CUUPE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -4595,50 +10999,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4772,51 +11594,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°17: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cynara cardunculus (CYUCA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -4872,50 +11694,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5049,51 +12289,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°18: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cynara scolymus (CYUSC)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -5149,50 +12389,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5326,51 +12984,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°19: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dianthus caryophyllus (DINCA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -5426,50 +13084,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Ornamental EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5603,51 +13679,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°20: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Foeniculum vulgare (FOEVU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -5703,50 +13779,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5880,51 +14374,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°21: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gerbera (1GEBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -5980,50 +14474,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Ornamental EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6157,51 +15069,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°22: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gladiolus (1GLAG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -6257,50 +15169,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Ornamental EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6434,51 +15764,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°23: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lactuca sativa (LACSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -6534,50 +15864,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6711,51 +16459,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°24: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lilium (1LILG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -6811,50 +16559,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Ornamental EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6988,51 +17154,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°25: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelargonium (1PELG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -7088,50 +17254,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Ornamental EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -7265,51 +17849,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°26: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Phoenix (1PHXG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -7365,50 +17949,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Ornamental EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -7542,51 +18544,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°27: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum lycopersicum (LYPES)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -7642,50 +18644,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -7819,51 +19239,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°28: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum melongena (SOLME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -7919,50 +19339,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -8204,137 +20042,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41876402">
+  <w:abstractNum w:abstractNumId="78965513">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20635269">
+    <w:lvl w:ilvl="0" w:tplc="10585293">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20635269" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10585293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20635269" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10585293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20635269" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10585293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20635269" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10585293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20635269" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10585293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20635269" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10585293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20635269" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10585293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20635269" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10585293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41876401">
+  <w:abstractNum w:abstractNumId="78965512">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14454032">
+    <w:lvl w:ilvl="0" w:tplc="62442489">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9086,55 +20924,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41876401">
-    <w:abstractNumId w:val="41876401"/>
+  <w:num w:numId="78965512">
+    <w:abstractNumId w:val="78965512"/>
   </w:num>
-  <w:num w:numId="41876402">
-    <w:abstractNumId w:val="41876402"/>
+  <w:num w:numId="78965513">
+    <w:abstractNumId w:val="78965513"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -20679,51 +32517,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId804643304" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId832877142" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>