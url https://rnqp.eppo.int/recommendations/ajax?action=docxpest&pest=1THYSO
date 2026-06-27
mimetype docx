--- v2 (2026-05-04)
+++ v3 (2026-06-27)
@@ -20042,137 +20042,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78965513">
+  <w:abstractNum w:abstractNumId="98107283">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10585293">
+    <w:lvl w:ilvl="0" w:tplc="55352642">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10585293" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55352642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10585293" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55352642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10585293" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55352642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10585293" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55352642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10585293" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55352642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10585293" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55352642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10585293" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55352642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10585293" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55352642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78965512">
+  <w:abstractNum w:abstractNumId="98107282">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62442489">
+    <w:lvl w:ilvl="0" w:tplc="27558563">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20924,55 +20924,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78965512">
-    <w:abstractNumId w:val="78965512"/>
+  <w:num w:numId="98107282">
+    <w:abstractNumId w:val="98107282"/>
   </w:num>
-  <w:num w:numId="78965513">
-    <w:abstractNumId w:val="78965513"/>
+  <w:num w:numId="98107283">
+    <w:abstractNumId w:val="98107283"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -32517,51 +32517,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId832877142" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId826630916" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>