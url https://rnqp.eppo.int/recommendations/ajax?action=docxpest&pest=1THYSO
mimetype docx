--- v3 (2026-06-27)
+++ v4 (2026-08-25)
@@ -20042,137 +20042,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98107283">
+  <w:abstractNum w:abstractNumId="56665865">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55352642">
+    <w:lvl w:ilvl="0" w:tplc="88504901">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55352642" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88504901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55352642" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88504901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55352642" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88504901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55352642" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88504901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55352642" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88504901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55352642" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88504901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55352642" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88504901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55352642" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88504901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98107282">
+  <w:abstractNum w:abstractNumId="56665864">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27558563">
+    <w:lvl w:ilvl="0" w:tplc="66929231">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20924,55 +20924,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98107282">
-    <w:abstractNumId w:val="98107282"/>
+  <w:num w:numId="56665864">
+    <w:abstractNumId w:val="56665864"/>
   </w:num>
-  <w:num w:numId="98107283">
-    <w:abstractNumId w:val="98107283"/>
+  <w:num w:numId="56665865">
+    <w:abstractNumId w:val="56665865"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -32517,51 +32517,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId826630916" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId893306454" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>