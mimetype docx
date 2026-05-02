--- v2 (2026-03-10)
+++ v3 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meloidogyne (1MELGG)</w:t>
+        <w:t xml:space="preserve">Meloidogyne 1MELGG</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne spp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -240,50 +240,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes: Vegetable propagating and planting material (other than seeds) sector, Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -336,51 +355,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Root-knot nematode (M. exigua, M. naasi, M. hapla, M. incognita, M. arenaria, and M. javanica, M. ethiopica) (EPPO Global Database, Kotcon et al., 1985; Davis et al., 2003; CABI, 2017) are polyphagous pests. They all cause characteristic knots (galls), swellings and other malformations on the roots of onion. M. ethiopica is included in EPPO alert list (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId641969b0193ead39e" w:history="1">
+      <w:hyperlink r:id="rId151369f53fd24bb4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) (EPPO website). These species cause similar symptoms on the host and they are all present in the EU. Distinction among them can be difficult. Including all the species in the genus would make for practical application and avoid the need for full identification to species of any root-knot nematodes found in the material to be eventually marketed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: In the RNQP Questionnaire, for the 'Vegetable propagating and planting material (other than seeds)' Sector, GB supported a listing at the Genus level for Allium cepa but did not support such a listing for Cucumis melo, Solanum lycopersicum, Solanum melongena (no justification was given, and no information for the other host plants). No other EU Member States selected this entry as an important entry in the RNQP Questionnaire.</w:t>
@@ -455,50 +474,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -512,51 +550,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest is present worldwide.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium cepa (ALLCE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -785,50 +823,328 @@
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne spp. is a soil borne pest. It survives in weeds and in the crop debris. It spreads with infested materials, by human assisted means, root debris and soil but an infestation in a seedling nursery of vegetable species is unlikely. The SEWG considered that, for Meloidogyne as a genus, it is not possible to state that plants for planting are the main pathway. Most host species have a short growing season and are produced from seed. For Allium sets the total growing season is longer. However ‘Substantially free’ is a sufficient measure, including for onion sets.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: no economic impact data of Meloidogyne on A. cepa have been found.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the main pathway for Meloidogyne as a genus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -974,92 +1290,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Datasheet - Meloidogyne ethiopica (Root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169569b0193ead72f" w:history="1">
+      <w:hyperlink r:id="rId129069f53fd24c017" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/33239</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed June, 26th 2017;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Global Database (2017) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId205369b0193ead761" w:history="1">
+      <w:hyperlink r:id="rId584269f53fd24c048" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGEX/hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed June, 25th 2017;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1116,51 +1432,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Davis RF &amp; Langston DB (2003) Reproduction of Meloidogyne species on yellow granex onion and potential yield suppression. Nematropica 33;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Begonia x hiemalis (BEGEH)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -1380,50 +1696,336 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne spp. is a soil borne pest. It survives in weeds and in the crop debris. It spreads with infested materials, by human assisted means, root debris and soil. However no references could be found on the susceptibility of Begonia x hiemalis to Meloidogyne species. Moreover experts considered that Begonia x hiemalis (or elatior) is mainly pot-cultivated. Therefore plants for planting is not considered to be a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These root alterations disrupt the absorption of water and mineral elements, and hence the development of plants which show a more or less reduced growth. The foliage may be chlorotic, and wilting sometimes occurs during the warmest hours of the day. The lower leaves of the highly affected plants reveal an early senescence. In many situations, root-knot nematodes are not the only pests to attack the root system: they frequently contribute to the predisposition of roots to the attacks of soil-borne fungi.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Not recommended for RNQP status because no sufficient evidence of host susceptibility and because Begonia x hiemalis (or elatior) is mainly pot-cultivated. Therefore plants for planting is not considered to be a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1557,51 +2159,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrullus lanatus (CITLA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1821,50 +2423,380 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne spp. is a soil borne pest. It survives in weeds and in the crop debris. It spreads with infested materials, by human assisted means, root debris and soil but an infestation in a seedling nursery of vegetable species is unlikely. The SEWG considered that, for Meloidogyne as a genus, it is not possible to state that plants for planting are the main pathway. Most host species have a short growing season and are produced from seed. ‘Substantially free’ is a sufficient measure.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Root-knot nematodes, Meloidogyne spp. are very destructive to all cultivated cucurbit species. They are polyphagous endoparasitic nematodes which cause knots, swellings and other malformations on the roots. Damage is usually associated with patches of stunted, chlorotic plants within a field. Symptoms include early yellowing of foliage, reduced size and number of leaves and excessive wilting. This results in lower yield and fruit quality.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne incognita is the commonest species. It can be found in sandy soils causing high yield losses.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne javanica prevails in warmer climates.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne arenaria can be found mainly in loamy soils, often associated with M. incognita.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne hapla is commonest in a continental climate or on winter crops in the Mediterranean region (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the main pathway for Meloidogyne as a genus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2024,51 +2956,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2004) Good plant protection practice PP 2/32 (1) Outdoor cucurbits. OEPP/EPPO Bulletin 34, 101-108;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus (1CIDG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -2288,50 +3220,360 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne spp. is a soil borne pest. It survives in weeds and in the crop debris. It spreads with infested materials, by human assisted means, root debris and soil. Meloidogyne exigua can infest Citrus as a minor host (EPPO Global Database) however no Meloidogyne species are mentioned in the EPPO PP 2 or PM 4 Standards for Citrus or for Citrus certified or CAC requirements in 2014/98/EU. Meloidogyne citri n. sp. (Meloidogynidae), a new root-knot nematode has been found parasitizing citrus in China (Zhang et al, 1990). However experts considered that Ornamental Citrus are usually grown in containers and are therefore not a pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="F30000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="F30000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">White galls gradually browning, more or less large and regular, characterize the presence of Meloidogyne spp. The nature and extent of the galls depend on the species and the level of soil inoculum. These root alterations disrupt the absorption of water and mineral elements, and hence the development of plants which show a more or less reduced growth. The foliage may be chlorotic, and wilting sometimes occurs during the warmest hours of the day. The lower leaves of the highly affected plants reveal an early senescence. In many situations, root-knot nematodes are not the only pests to attack the root system: they frequently contribute to the predisposition of roots to the attacks of soil-borne fungi. However no references could be found to any impact by these two Meloidogyne species on Citrus. Meloidogyne species are not mentioned in the EPPO PP 2 or PM 4 Standards for Citrus, or in requirements for certified or CAC Citrus in 2014/98/EU.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="F30000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="F30000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remark: ornamental Citrus and other Rutaceae species (e.g. in FR) are mainly grown in containers, so risk of cross-over infestation to field crops are very limited.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Not recommended for RNQP status because Ornamental Citrus are usually grown in containers and plants for planting is therefore not a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2491,51 +3733,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhang SS, Gao RX &amp; Weng ZM (1990) Meloidogyne citri n. sp. (Meloidogynidae), a new root-knot nematode parasitizing citrus in China. Journal of Fujian Agricultural College 19, 305-311;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucumis melo (CUMME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -2755,50 +3997,380 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne spp. is a soil borne pest. It survives in weeds and in the crop debris. It spreads with infested materials, by human assisted means, root debris and soil but an infestation in a seedling nursery of vegetable species is unlikely. The SEWG considered that, for Meloidogyne as a genus, it is not possible to state that plants for planting are the main pathway. Most host species have a short growing season and are produced from seed. ‘Substantially free’ is a sufficient measure.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Root-knot nematodes, Meloidogyne spp. are very destructive to all cultivated cucurbit species. They are polyphagous endoparasitic nematodes which cause knots, swellings and other malformations on the roots. Damage is usually associated with patches of stunted, chlorotic plants within a field. Symptoms include early yellowing of foliage, reduced size and number of leaves and excessive wilting. This results in lower yield and fruit quality.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne incognita is the commonest species. It can be found in sandy soils causing high yield losses.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne javanica prevails in warmer climates.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne arenaria can be found mainly in loamy soils, often associated with M. incognita.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne hapla is commonest in a continental climate or on winter crops in the Mediterranean region (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the main pathway for Meloidogyne as a genus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2981,51 +4553,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2004) Good plant protection practice PP 2/32 (1) Outdoor cucurbits. OEPP/EPPO Bulletin 34, 101-108;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucumis sativus (CUMSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -3245,50 +4817,380 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne spp. is a soil borne pest. It survives in weeds and in the crop debris. It spreads with infested materials, by human assisted means, root debris and soil but an infestation in a seedling nursery of vegetable species is unlikely. The SEWG considered that, for Meloidogyne as a genus, it is not possible to state that plants for planting are the main pathway. Most host species have a short growing season and are produced from seed. ‘Substantially free’ is a sufficient measure.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Root-knot nematodes, Meloidogyne spp. are very destructive to all cultivated cucurbit species. They are polyphagous endoparasitic nematodes which cause knots, swellings and other malformations on the roots. Damage is usually associated with patches of stunted, chlorotic plants within a field. Symptoms include early yellowing of foliage, reduced size and number of leaves and excessive wilting. This results in lower yield and fruit quality.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne incognita is the commonest species. It can be found in sandy soils causing high yield losses.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne javanica prevails in warmer climates.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne arenaria can be found mainly in loamy soils, often associated with M. incognita.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne hapla is commonest in a continental climate or on winter crops in the Mediterranean region (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the main pathway for Meloidogyne as a genus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3448,51 +5350,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2004) Good plant protection practice PP 2/32 (1) Outdoor cucurbits. OEPP/EPPO Bulletin 34, 101-108;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucurbita maxima (CUUMA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -3712,50 +5614,380 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne spp. is a soil borne pest. It survives in weeds and in the crop debris. It spreads with infested materials, by human assisted means, root debris and soil but an infestation in a seedling nursery of vegetable species is unlikely. The SEWG considered that, for Meloidogyne as a genus, it is not possible to state that plants for planting are the main pathway. Most host species have a short growing season and are produced from seed. ‘Substantially free’ is a sufficient measure.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Root-knot nematodes, Meloidogyne spp. are very destructive to all cultivated cucurbit species. They are polyphagous endoparasitic nematodes which cause knots, swellings and other malformations on the roots. Damage is usually associated with patches of stunted, chlorotic plants within a field. Symptoms include early yellowing of foliage, reduced size and number of leaves and excessive wilting. This results in lower yield and fruit quality.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne incognita is the commonest species. It can be found in sandy soils causing high yield losses.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne javanica prevails in warmer climates.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne arenaria can be found mainly in loamy soils, often associated with M. incognita.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne hapla is commonest in a continental climate or on winter crops in the Mediterranean region (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the main pathway for Meloidogyne as a genus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3915,51 +6147,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2004) Good plant protection practice PP 2/32 (1) Outdoor cucurbits. OEPP/EPPO Bulletin 34, 101-108;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucurbita pepo (CUUPE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -4179,50 +6411,380 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne spp. is a soil borne pest. It survives in weeds and in the crop debris. It spreads with infested materials, by human assisted means, root debris and soil but an infestation in a seedling nursery of vegetable species is unlikely. The SEWG considered that, for Meloidogyne as a genus, it is not possible to state that plants for planting are the main pathway. Most host species have a short growing season and are produced from seed. ‘Substantially free’ is a sufficient measure.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Root-knot nematodes, Meloidogyne spp. are very destructive to all cultivated cucurbit species. They are polyphagous endoparasitic nematodes which cause knots, swellings and other malformations on the roots. Damage is usually associated with patches of stunted, chlorotic plants within a field. Symptoms include early yellowing of foliage, reduced size and number of leaves and excessive wilting. This results in lower yield and fruit quality.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne incognita is the commonest species. It can be found in sandy soils causing high yield losses.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne javanica prevails in warmer climates.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne arenaria can be found mainly in loamy soils, often associated with M. incognita.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">- Meloidogyne hapla is commonest in a continental climate or on winter crops in the Mediterranean region (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the main pathway for Meloidogyne as a genus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4382,51 +6944,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2004) Good plant protection practice PP 2/32 (1) Outdoor cucurbits. OEPP/EPPO Bulletin 34, 101-108;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°9: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gerbera (1GEBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -4646,50 +7208,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne spp. is a soil borne pest. It survives in weeds and in the crop debris. It spreads with infested materials, by human assisted means, root debris and soil. Meloidogyne incognita and Meloidogyne hapla and potentially other species are found in the EU and affect Gerbera sp. The use of non-infested fields or soil media for planting, weed control and prevention of infested soil from entering the field or facility, would mean that infested plants for planting would then be the main source of infestation. However experts considered that Gerbera is mainly soilless cultivated so doesn’t appear to be subject to this pest damages.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">White galls gradually browning, more or less large and regular, characterize the presence of Meloidogyne spp. The nature and extent of the galls depend on the species and the level of soil inoculum. These root alterations disrupt the absorption of water and mineral elements, and hence the development of plants which show a more or less reduced growth. The foliage may be chlorotic, and wilting sometimes occurs during the warmest hours of the day. The lower leaves of the highly affected plants reveal an early senescence. In many situations, root-knot nematodes are not the only pests to attack the root system: they frequently contribute to the predisposition of roots to the attacks of soil-borne fungi. Root knot nematode (Meloidogyne incognita (Kofoid and White) Chitwood) is the major pest of gerbera which causes a yield loss up to 31.1% (Manju, 2015). Meloidogyne hapla has emerged as a major problem in gerbera cultivation in India causing enormous yield loss. The damage progressively increases if proper sanitation control measures are not followed during the polyhouse cultivation (Anita et al, 2011). Fumigants and use of non-infested soil media and resistant varieites are available for control.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Not recommended for RNQP status because Gerbera is mainly soilless cultivated so does not appear to be subject to this pest damages.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4872,51 +7728,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Manju P &amp; Subramanian S (2015) Screening of gerbera varieties against root knot nematode, Meloidogyne incognita. Trends in Biosciences 8, 808-811;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°10: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lactuca sativa (LACSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -5136,50 +7992,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne spp. is a soil borne pest. It survives in weeds and in the crop debris. It spreads with infested materials, by human assisted means, root debris and soil but an infestation in a seedling nursery of vegetable species is unlikely. The SEWG considered that, for Meloidogyne as a genus, it is not possible to state that plants for planting are the main pathway. Most host species have a short growing season and are produced from seed. ‘Substantially free’ is a sufficient measure.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In lettuce, root-knot nematodes (M. incognita, M. hapla, M. arenaria, M. javanica) are polyphagous nematodes causing characteristic knots (galls), swellings and other malformations on the roots of lettuce. This results in poor growth, occasionally wilting and thus poor yields. Although M. hapla prefers coarse-textured soils, it also occurs in organic soils, and it is a major pest of lettuce which is commonly grown in this kind of soil (EPPO, 2001).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the main pathway for Meloidogyne as a genus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5325,51 +8475,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Correia ECSS; Silva N; Costa MGS; Wilcken SRS (2015) Reproduction of Meloidogyne enterolobii in lettuce cultivars of the American group. Horticultura Brasileira 33, 147-150. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId656169b0193eaf089" w:history="1">
+      <w:hyperlink r:id="rId619469f53fd24e505" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1590/S0102-053620150000200002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5380,51 +8530,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2001) Good plant protection practice PP 2/3 (2) Lettuce under protected cultivation. OEPP/EPPO Bulletin 31, 201-210;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°11: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus (1PRNG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -5829,50 +8979,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus genus for the ornamental sector includes many hybrids selected for tree habits, non-bearing fruit, color of flowering, etc. but available references mainly concern the fruit sector. Host susceptibility may be different between cultivars and depending on the use of resistant rootstock varieties.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Not recommended for RNQP status because lack of economic data and phytosanitary treatments available. Generally risk would be lower in containers, symptoms would be clearer on bare roots (so risks may be managed through substantial freedom requirement).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6055,51 +9338,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Saucet SB, Ghelder C van, Abad P, Duval H &amp; Esmenjaud D (2016) Resistance to root-knot nematodes Meloidogyne spp. in woody plants. New Phytologist 211, 41-56;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°12: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosa (1ROSG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -6464,50 +9747,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6912,51 +10214,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pizetta PUC, Pivetta KFL, Santos JM, Batista GS, Gimenes R &amp; Martins TA (2010) Resistance of rose rootstocks to Meloidogyne hapla nematode. Acta Horticulturae 881, 603-606;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°13: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum lycopersicum (LYPES)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -7176,50 +10478,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne spp. is a soil borne pest. It survives in weeds and in the crop debris. It spreads with infested materials, by human assisted means, root debris and soil but an infestation in a seedling nursery of vegetable species is unlikely. The SEWG considered that, for Meloidogyne as a genus, it is not possible to state that plants for planting are the main pathway. Most host species have a short growing season and are produced from seed. ‘Substantially free’ is a sufficient measure.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meloidogyne arenaria, Meloidogyne hapla, Meloidogyne incognita, Meloidogyne javanica and Meloidogyne thamesi are endoparasitic root-knot nematodes which cause knots, swellings and other malformations on the roots of solanaceous crops grown in soil. This results in poor growth, stunting and occasionally wilting, and thus in poor yields (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the main pathway for Meloidogyne as a genus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -7353,51 +10949,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°14: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum melongena (SOLME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -7617,50 +11213,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne spp. is a soil borne pest. It survives in weeds and in the crop debris. It spreads with infested materials, by human assisted means, root debris and soil but an infestation in a seedling nursery of vegetable species is unlikely. The SEWG considered that, for Meloidogyne as a genus, it is not possible to state that plants for planting are the main pathway. Most host species have a short growing season and are produced from seed. ‘Substantially free’ is a sufficient measure.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meloidogyne arenaria, Meloidogyne hapla, Meloidogyne incognita, Meloidogyne javanica and Meloidogyne thamesi are endoparasitic root-knot nematodes which cause knots, swellings and other malformations on the roots of solanaceous crops grown in soil. This results in poor growth, stunting and occasionally wilting, and thus in poor yields (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the main pathway for Meloidogyne as a genus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -7902,137 +11792,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31378501">
+  <w:abstractNum w:abstractNumId="54563478">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54062131">
+    <w:lvl w:ilvl="0" w:tplc="15637647">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54062131" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15637647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54062131" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15637647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54062131" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15637647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54062131" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15637647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54062131" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15637647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54062131" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15637647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54062131" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15637647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54062131" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15637647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31378500">
+  <w:abstractNum w:abstractNumId="54563477">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41185146">
+    <w:lvl w:ilvl="0" w:tplc="61651617">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8784,55 +12674,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31378500">
-    <w:abstractNumId w:val="31378500"/>
+  <w:num w:numId="54563477">
+    <w:abstractNumId w:val="54563477"/>
   </w:num>
-  <w:num w:numId="31378501">
-    <w:abstractNumId w:val="31378501"/>
+  <w:num w:numId="54563478">
+    <w:abstractNumId w:val="54563478"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -20377,51 +24267,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId837562246" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId641969b0193ead39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/><Relationship Id="rId169569b0193ead72f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/33239" TargetMode="External"/><Relationship Id="rId205369b0193ead761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGEX/hosts" TargetMode="External"/><Relationship Id="rId656169b0193eaf089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1590/S0102-053620150000200002" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId254177818" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId151369f53fd24bb4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/><Relationship Id="rId129069f53fd24c017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/33239" TargetMode="External"/><Relationship Id="rId584269f53fd24c048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGEX/hosts" TargetMode="External"/><Relationship Id="rId619469f53fd24e505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1590/S0102-053620150000200002" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>