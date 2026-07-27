--- v3 (2026-05-02)
+++ v4 (2026-07-27)
@@ -355,51 +355,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Root-knot nematode (M. exigua, M. naasi, M. hapla, M. incognita, M. arenaria, and M. javanica, M. ethiopica) (EPPO Global Database, Kotcon et al., 1985; Davis et al., 2003; CABI, 2017) are polyphagous pests. They all cause characteristic knots (galls), swellings and other malformations on the roots of onion. M. ethiopica is included in EPPO alert list (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId151369f53fd24bb4c" w:history="1">
+      <w:hyperlink r:id="rId67276a66d8fa8defd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) (EPPO website). These species cause similar symptoms on the host and they are all present in the EU. Distinction among them can be difficult. Including all the species in the genus would make for practical application and avoid the need for full identification to species of any root-knot nematodes found in the material to be eventually marketed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: In the RNQP Questionnaire, for the 'Vegetable propagating and planting material (other than seeds)' Sector, GB supported a listing at the Genus level for Allium cepa but did not support such a listing for Cucumis melo, Solanum lycopersicum, Solanum melongena (no justification was given, and no information for the other host plants). No other EU Member States selected this entry as an important entry in the RNQP Questionnaire.</w:t>
@@ -1290,92 +1290,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Datasheet - Meloidogyne ethiopica (Root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId129069f53fd24c017" w:history="1">
+      <w:hyperlink r:id="rId25106a66d8fa8e448" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/33239</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed June, 26th 2017;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Global Database (2017) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId584269f53fd24c048" w:history="1">
+      <w:hyperlink r:id="rId35606a66d8fa8e485" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGEX/hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed June, 25th 2017;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8475,51 +8475,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Correia ECSS; Silva N; Costa MGS; Wilcken SRS (2015) Reproduction of Meloidogyne enterolobii in lettuce cultivars of the American group. Horticultura Brasileira 33, 147-150. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId619469f53fd24e505" w:history="1">
+      <w:hyperlink r:id="rId60956a66d8fa920e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1590/S0102-053620150000200002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11792,137 +11792,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54563478">
+  <w:abstractNum w:abstractNumId="61686157">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15637647">
+    <w:lvl w:ilvl="0" w:tplc="28067300">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15637647" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28067300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15637647" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28067300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15637647" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28067300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15637647" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28067300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15637647" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28067300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15637647" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28067300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15637647" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28067300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15637647" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28067300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54563477">
+  <w:abstractNum w:abstractNumId="61686156">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61651617">
+    <w:lvl w:ilvl="0" w:tplc="19252540">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12674,55 +12674,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54563477">
-    <w:abstractNumId w:val="54563477"/>
+  <w:num w:numId="61686156">
+    <w:abstractNumId w:val="61686156"/>
   </w:num>
-  <w:num w:numId="54563478">
-    <w:abstractNumId w:val="54563478"/>
+  <w:num w:numId="61686157">
+    <w:abstractNumId w:val="61686157"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -24267,51 +24267,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId254177818" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId151369f53fd24bb4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/><Relationship Id="rId129069f53fd24c017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/33239" TargetMode="External"/><Relationship Id="rId584269f53fd24c048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGEX/hosts" TargetMode="External"/><Relationship Id="rId619469f53fd24e505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1590/S0102-053620150000200002" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId870088469" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId67276a66d8fa8defd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/><Relationship Id="rId25106a66d8fa8e448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/33239" TargetMode="External"/><Relationship Id="rId35606a66d8fa8e485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGEX/hosts" TargetMode="External"/><Relationship Id="rId60956a66d8fa920e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1590/S0102-053620150000200002" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>