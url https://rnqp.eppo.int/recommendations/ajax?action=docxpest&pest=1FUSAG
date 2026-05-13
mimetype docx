--- v2 (2026-03-10)
+++ v3 (2026-05-13)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fusarium (anamorphic genus) (1FUSAG)</w:t>
+        <w:t xml:space="preserve">Fusarium (anamorphic genus) 1FUSAG</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium spp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -263,50 +263,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No: Vegetable propagating and planting material (other than seeds) sector, Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -492,89 +511,126 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Asparagus officinalis (ASPOF)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -905,50 +961,69 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1440,51 +1515,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Stępień Ł, Waśkiewicz A and Urbaniak M (2016) Wildly Growing Asparagus (Asparagus officinalis L.) Hosts Pathogenic Fusarium Species and Accumulates Their Mycotoxins. Microbial Ecology 71, 927-37;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucumis melo (CUMME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1540,50 +1615,508 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cucurbits are affected in the field by a number of vascular wilt diseases caused by different formae speciales of the soil-borne fungus Fusarium oxysporum (melonis, cucumerinum, niveum). Infection occurs primarily through the roots, but it may also be seed-borne. Plants may be affected at any stage of development. In young seedlings, a hypocotyl rot and damping-off may occur. In older plants, disease symptoms include dull green colour of the leaves followed by the yellowing and wilting of the older leaves and shoots. The most reliable symptom is necrosis and discoloration of the vascular tissue (EPPO, 2004). Young plants can be infected by the fungus and hence are a pathway. Cucurbit crops are grown from seeds or from module raised transplants in different kind of substrates. If transplants are grown in clean substrate under enclosed conditions (as it is usually code of practice), these plants for planting are not a significant pathway.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plants may be affected at any stage of development. In young seedlings, a hypocotyl rot and damping-off may occur. In older plants, disease symptoms include dull green colour of the leaves followed by the yellowing and wilting of the older leaves and shoots. The most reliable symptom is necrosis and discoloration of the vascular tissue (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In plants for planting, there are no effective fungicides available or registered in Germany (EU?). Once, a seedling is infected, there is no way to prevent development within the seedling.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: listing at a higher level than the species level is not justified (one main Fusarium oxysporum forma specialis for each host species in cucurbits). Plants are not considered to be a significant pathway provided seeds are healthy. Pathway from seed to economic impact on young seedlings is less direct than for bacterial diseases, and dependent on growing conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1743,51 +2276,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2004) Good plant protection practice PP 2/32 (1) Outdoor cucurbits. OEPP/EPPO Bulletin 34, 101-108;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucumis sativus (CUMSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1843,50 +2376,508 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cucurbits are affected in the field by a number of vascular wilt diseases caused by different formae speciales of the soil-borne fungus Fusarium oxysporum (melonis, cucumerinum, niveum). Infection occurs primarily through the roots, but it may also be seed-borne. Plants may be affected at any stage of development. In young seedlings, a hypocotyl rot and damping-off may occur. In older plants, disease symptoms include dull green colour of the leaves followed by the yellowing and wilting of the older leaves and shoots. The most reliable symptom is necrosis and discoloration of the vascular tissue (EPPO, 2004). Young plants can be infected by the fungus and hence are a pathway. Cucurbit crops are grown from seeds or from module raised transplants in different kind of substrates. If transplants are grown in clean substrate under enclosed conditions (as it is usually code of practice), these plants for planting are not a significant pathway.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plants may be affected at any stage of development. In young seedlings, a hypocotyl rot and damping-off may occur. In older plants, disease symptoms include dull green colour of the leaves followed by the yellowing and wilting of the older leaves and shoots. The most reliable symptom is necrosis and discoloration of the vascular tissue (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In plants for planting, there are no effective fungicides available or registered in Germany (EU?). Once, a seedling is infected, there is no way to prevent development within the seedling.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: listing at a higher level than the species level is not justified (one main Fusarium oxysporum forma specialis for each host species in cucurbits). Plants are not considered to be a significant pathway provided seeds are healthy. Pathway from seed to economic impact on young seedlings is less direct than for bacterial diseases, and dependent on growing conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2046,51 +3037,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2004) Good plant protection practice PP 2/32 (1) Outdoor cucurbits. OEPP/EPPO Bulletin 34, 101-108;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucurbita pepo (CUUPE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -2146,50 +3137,508 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cucurbits are affected in the field by a number of vascular wilt diseases caused by different formae speciales of the soil-borne fungus Fusarium oxysporum (melonis, cucumerinum, niveum). Infection occurs primarily through the roots, but it may also be seed-borne. Plants may be affected at any stage of development. In young seedlings, a hypocotyl rot and damping-off may occur. In older plants, disease symptoms include dull green colour of the leaves followed by the yellowing and wilting of the older leaves and shoots. The most reliable symptom is necrosis and discoloration of the vascular tissue (EPPO, 2004). Young plants can be infected by the fungus and hence are a pathway. Cucurbit crops are grown from seeds or from module raised transplants in different kind of substrates. If transplants are grown in clean substrate under enclosed conditions (as it is usually code of practice), these plants for planting are not a significant pathway.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plants may be affected at any stage of development. In young seedlings, a hypocotyl rot and damping-off may occur. In older plants, disease symptoms include dull green colour of the leaves followed by the yellowing and wilting of the older leaves and shoots. The most reliable symptom is necrosis and discoloration of the vascular tissue (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In plants for planting, there are no effective fungicides available or registered in Germany (EU?). Once, a seedling is infected, there is no way to prevent development within the seedling.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: listing at a higher level than the species level is not justified (one main Fusarium oxysporum forma specialis for each host species in cucurbits). Plants are not considered to be a significant pathway provided seeds are healthy. Pathway from seed to economic impact on young seedlings is less direct than for bacterial diseases, and dependent on growing conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2349,51 +3798,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2004) Good plant protection practice PP 2/32 (1) Outdoor cucurbits. OEPP/EPPO Bulletin 34, 101-108;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dianthus caryophyllus (DINCA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -2449,50 +3898,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Ornamental EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2626,51 +4493,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia pulcherrima (EPHPU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -2726,50 +4593,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Ornamental EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2903,51 +5188,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gerbera (1GEBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -3003,50 +5288,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Ornamental EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3180,51 +5883,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Linum usitatissimum (LIUUT)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Oil and fibre plants sector.</w:t>
       </w:r>
@@ -3562,50 +6265,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -4017,83 +6739,83 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Edirisinghe P V (2016) Characterization of Flax Germplasm for Resistance to Fusarium Wilt Caused by Fusarium oxysporum f. sp. Lini. Department of Plant Science. University of Saskatchewan. Saskatoon. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId609569af6ddaa6823" w:history="1">
+      <w:hyperlink r:id="rId95686a04db75f0801" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ecommons.usask.ca/bitstream/handle/10388/7844/EDIRISINGHE-THESIS-2017.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°9: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum melongena (SOLME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -4149,50 +6871,508 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Various formae speciales of the soil-borne fungi Fusarium oxysporum (main formae specialis: Fusarium oxysporum f.sp. melongenae), cause wilting and sometimes death of aurbergine plants. These fungi parasitize the vascular system. Only healthy planting material should be used. Resistant cultivars or resistant rootstocks may prevent early infection, but cannot prevent infection completely. Movement of infected plants and infested soil (with machinery, tools, transplants), and of Fusarium-infected seeds, should be prevented and diseased plants and plant debris should be removed and destroyed (EPPO, 2004). Infection of young plants is a possibility if raised in unhygeinic conditions and therefore can be a pathway. Aubergine crops are grown from seeds or from module raised transplants in different kind of substrates. If transplants are grown in clean substrate under enclosed conditions (as it is usually code of practice), these plants for planting are not a significant pathway.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Various formae speciales of the soil-borne fungi Fusarium oxysporum, cause wilting and sometimes death of aurbergine plants. These fungi parasitize the vascular system. Fusarium wilt is a warm-weather disease, most prevalent on acid, sandy soils. F. oxysporumcan persist in the soil for several years. The characteristic symptom for both wilts is brown or black discoloration seen in the vascular tissue in crosssections of the lower stem. Accompanying effects may include drooping of the petioles (epinasty) in young plants, and wilting, yellowing and later shrivelling of the lower leaves. Invasion of this wilt pathogen occurs through wounds on roots, such as those produced by cultivation or as result of nematode feeding EPPO 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In plants for planting, there are no effective fungicides available or registered in Germany (EU?). Once, a seedling is infected, there is no way to prevent development within the seedling.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: listing at a higher level than the species level is not justified (main formae specialis on aubergine: Fusarium oxysporum f.sp. melongenae). Less information on impact and pathway is available than for cucurbits. Impact is likely to depend on the cropping system (glasshouse or outdoor, substrate). The ‘substantial freedom’ will already offer some protection.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4352,51 +7532,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2004) Good plant protection practice PP 2/30 (1) Outdoor solanaceous crops. OEPP/EPPO Bulletin 34, 79-90;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°10: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum tuberosum (SOLTU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Seed potato sector.</w:t>
       </w:r>
@@ -4552,50 +7732,404 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest already listed in the EPPO PM 4 Standard under the dry/wet rot symptoms.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended for listing as an RNQP, based on EPPO PM 4 Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4725,51 +8259,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UNECE (2014) UNECE Standard S-1 concerning the marketing and commercial quality control of Seed Potatoes. UNECE Guide to Seed Potato Diseases, Pests and Defects. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598169af6ddaa6bfa" w:history="1">
+      <w:hyperlink r:id="rId41766a04db75f107c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.unece.org/tradewelcome/steering-committee-on-trade-capacity-and-standards/tradeagr/brochures-and-publications/potato-diseases-and-pests.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -4862,137 +8396,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27501366">
+  <w:abstractNum w:abstractNumId="55839213">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76074809">
+    <w:lvl w:ilvl="0" w:tplc="86309313">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76074809" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86309313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76074809" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86309313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76074809" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86309313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76074809" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86309313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76074809" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86309313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76074809" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86309313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76074809" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86309313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76074809" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86309313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27501365">
+  <w:abstractNum w:abstractNumId="55839212">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13165274">
+    <w:lvl w:ilvl="0" w:tplc="48817732">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5744,55 +9278,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27501365">
-    <w:abstractNumId w:val="27501365"/>
+  <w:num w:numId="55839212">
+    <w:abstractNumId w:val="55839212"/>
   </w:num>
-  <w:num w:numId="27501366">
-    <w:abstractNumId w:val="27501366"/>
+  <w:num w:numId="55839213">
+    <w:abstractNumId w:val="55839213"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -17337,51 +20871,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId997954578" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId609569af6ddaa6823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecommons.usask.ca/bitstream/handle/10388/7844/EDIRISINGHE-THESIS-2017.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId598169af6ddaa6bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unece.org/tradewelcome/steering-committee-on-trade-capacity-and-standards/tradeagr/brochures-and-publications/potato-diseases-and-pests.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId682634285" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId95686a04db75f0801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecommons.usask.ca/bitstream/handle/10388/7844/EDIRISINGHE-THESIS-2017.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId41766a04db75f107c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unece.org/tradewelcome/steering-committee-on-trade-capacity-and-standards/tradeagr/brochures-and-publications/potato-diseases-and-pests.html" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>