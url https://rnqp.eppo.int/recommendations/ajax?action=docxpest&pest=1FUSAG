--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -6739,51 +6739,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Edirisinghe P V (2016) Characterization of Flax Germplasm for Resistance to Fusarium Wilt Caused by Fusarium oxysporum f. sp. Lini. Department of Plant Science. University of Saskatchewan. Saskatoon. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95686a04db75f0801" w:history="1">
+      <w:hyperlink r:id="rId67846a405ced74003" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ecommons.usask.ca/bitstream/handle/10388/7844/EDIRISINGHE-THESIS-2017.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -8259,51 +8259,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UNECE (2014) UNECE Standard S-1 concerning the marketing and commercial quality control of Seed Potatoes. UNECE Guide to Seed Potato Diseases, Pests and Defects. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41766a04db75f107c" w:history="1">
+      <w:hyperlink r:id="rId66476a405ced74888" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.unece.org/tradewelcome/steering-committee-on-trade-capacity-and-standards/tradeagr/brochures-and-publications/potato-diseases-and-pests.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -8396,137 +8396,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55839213">
+  <w:abstractNum w:abstractNumId="42148806">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86309313">
+    <w:lvl w:ilvl="0" w:tplc="74363924">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86309313" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74363924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86309313" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74363924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86309313" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74363924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86309313" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74363924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86309313" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74363924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86309313" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74363924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86309313" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74363924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86309313" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74363924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55839212">
+  <w:abstractNum w:abstractNumId="42148805">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48817732">
+    <w:lvl w:ilvl="0" w:tplc="80109637">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9278,55 +9278,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55839212">
-    <w:abstractNumId w:val="55839212"/>
+  <w:num w:numId="42148805">
+    <w:abstractNumId w:val="42148805"/>
   </w:num>
-  <w:num w:numId="55839213">
-    <w:abstractNumId w:val="55839213"/>
+  <w:num w:numId="42148806">
+    <w:abstractNumId w:val="42148806"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -20871,51 +20871,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId682634285" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId95686a04db75f0801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecommons.usask.ca/bitstream/handle/10388/7844/EDIRISINGHE-THESIS-2017.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId41766a04db75f107c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unece.org/tradewelcome/steering-committee-on-trade-capacity-and-standards/tradeagr/brochures-and-publications/potato-diseases-and-pests.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId359235853" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId67846a405ced74003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecommons.usask.ca/bitstream/handle/10388/7844/EDIRISINGHE-THESIS-2017.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId66476a405ced74888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unece.org/tradewelcome/steering-committee-on-trade-capacity-and-standards/tradeagr/brochures-and-publications/potato-diseases-and-pests.html" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>