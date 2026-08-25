--- v4 (2026-06-27)
+++ v5 (2026-08-25)
@@ -6739,51 +6739,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Edirisinghe P V (2016) Characterization of Flax Germplasm for Resistance to Fusarium Wilt Caused by Fusarium oxysporum f. sp. Lini. Department of Plant Science. University of Saskatchewan. Saskatoon. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67846a405ced74003" w:history="1">
+      <w:hyperlink r:id="rId98006a8d0ac55ec34" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ecommons.usask.ca/bitstream/handle/10388/7844/EDIRISINGHE-THESIS-2017.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -8259,51 +8259,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UNECE (2014) UNECE Standard S-1 concerning the marketing and commercial quality control of Seed Potatoes. UNECE Guide to Seed Potato Diseases, Pests and Defects. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66476a405ced74888" w:history="1">
+      <w:hyperlink r:id="rId37306a8d0ac55f4cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.unece.org/tradewelcome/steering-committee-on-trade-capacity-and-standards/tradeagr/brochures-and-publications/potato-diseases-and-pests.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="10mm" w:right="10mm" w:bottom="10mm" w:left="10mm" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -8396,137 +8396,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42148806">
+  <w:abstractNum w:abstractNumId="98978123">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74363924">
+    <w:lvl w:ilvl="0" w:tplc="96587138">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74363924" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96587138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74363924" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96587138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74363924" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96587138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74363924" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96587138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74363924" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96587138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74363924" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96587138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74363924" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96587138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74363924" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96587138" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42148805">
+  <w:abstractNum w:abstractNumId="98978122">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80109637">
+    <w:lvl w:ilvl="0" w:tplc="84247527">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9278,55 +9278,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42148805">
-    <w:abstractNumId w:val="42148805"/>
+  <w:num w:numId="98978122">
+    <w:abstractNumId w:val="98978122"/>
   </w:num>
-  <w:num w:numId="42148806">
-    <w:abstractNumId w:val="42148806"/>
+  <w:num w:numId="98978123">
+    <w:abstractNumId w:val="98978123"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -20871,51 +20871,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId359235853" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId67846a405ced74003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecommons.usask.ca/bitstream/handle/10388/7844/EDIRISINGHE-THESIS-2017.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId66476a405ced74888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unece.org/tradewelcome/steering-committee-on-trade-capacity-and-standards/tradeagr/brochures-and-publications/potato-diseases-and-pests.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId825080983" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId98006a8d0ac55ec34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecommons.usask.ca/bitstream/handle/10388/7844/EDIRISINGHE-THESIS-2017.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId37306a8d0ac55f4cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unece.org/tradewelcome/steering-committee-on-trade-capacity-and-standards/tradeagr/brochures-and-publications/potato-diseases-and-pests.html" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>