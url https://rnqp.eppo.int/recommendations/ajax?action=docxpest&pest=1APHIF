--- v2 (2026-03-10)
+++ v3 (2026-05-13)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aphididae (1APHIF)</w:t>
+        <w:t xml:space="preserve">Aphididae 1APHIF</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes: Vegetable propagating and planting material (other than seeds) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -420,50 +439,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -477,51 +515,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are present worldwide.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brassica oleracea (BRSOX)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -741,50 +779,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are widespread in the environment, in weeds and crops and are highly mobile by flight and/or by the wind (Blackman &amp; Eastop, 2000). They have wide host range including vegetable crops and weeds. Some aphids, such as A. gossypii, are transferred to plants by ants. Observational data collected on genetic movement of Myzus persicae over time (a species which can live on brassica plug plants), and recent findings of Ericaphis scammelli on blueberry indicate that plants for planting may be a pathway for aphids across Europe. Highly mobile, the aphids are not strong flyers but they can be carried over large distance by wind. A. gossypii was collected at 150 m above a site using of a kytoon-supported net for insect sampling (Reynolds et al., 1999). Adults and nymphs of aphids are usually visible under light microscope. Therefore the ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants. On all hosts, plants for planting are not the major pathway for aphids, in most circumstances, even under protected conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The main species infesting brassicas are Brevicoryne brassicae (cabbage aphid) and Myzus persicae (peach potato aphid). Aphids, especially Brevicoryne brassicae, are important and widespread pests of brassicas, especially Brussels sprouts, cabbage, cauliflower and swedes. Heavy infestations cause leaf distortion and the growth of young plants may be checked. Quite small infestations can reduce the quality of Brussels sprout buttons and cabbage. Heavy infestations of root brassicas, particularly when plants are under stress, can cause yield losses. Both aphid species transmit Cauliflower mosaic caulimovirus and Turnip mosaic potyvirus (see sections on CaMV and TuMV), which are widespread and damaging in some seasons.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the major pathway for aphids, in most circumstances. The ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -967,51 +1299,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1998) Good plant protection practice PP 2/7 (1) Vegetable brassicas. OEPP/EPPO Bulletin 26, 311-347;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brassica pekinensis (BRSPK)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1231,50 +1563,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are widespread in the environment, in weeds and crops and are highly mobile by flight and/or by the wind (Blackman &amp; Eastop, 2000). They have wide host range including vegetable crops and weeds. Some aphids, such as A. gossypii, are transferred to plants by ants. Observational data collected on genetic movement of Myzus persicae over time (a species which can live on brassica plug plants), and recent findings of Ericaphis scammelli on blueberry indicate that plants for planting may be a pathway for aphids across Europe. Highly mobile, the aphids are not strong flyers but they can be carried over large distance by wind. A. gossypii was collected at 150 m above a site using of a kytoon-supported net for insect sampling (Reynolds et al., 1999). Adults and nymphs of aphids are usually visible under light microscope. Therefore the ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants. On all hosts, plants for planting are not the major pathway for aphids, in most circumstances, even under protected conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The main species infesting brassicas are Brevicoryne brassicae (cabbage aphid) and Myzus persicae (peach potato aphid). Aphids, especially Brevicoryne brassicae, are important and widespread pests of brassicas, especially Brussels sprouts, cabbage, cauliflower and swedes. Heavy infestations cause leaf distortion and the growth of young plants may be checked. Quite small infestations can reduce the quality of Brussels sprout buttons and cabbage. Heavy infestations of root brassicas, particularly when plants are under stress, can cause yield losses. Both aphid species transmit Cauliflower mosaic caulimovirus and Turnip mosaic potyvirus (see sections on CaMV and TuMV), which are widespread and damaging in some seasons.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the major pathway for aphids, in most circumstances. The ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1457,51 +2083,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1998) Good plant protection practice PP 2/7 (1) Vegetable brassicas. OEPP/EPPO Bulletin 26, 311-347;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cichorium endivia (CICEN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -1721,50 +2347,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are widespread in the environment, in weeds and crops and are highly mobile by flight and/or by the wind (Blackman &amp; Eastop, 2000). They have wide host range including vegetable crops and weeds. Some aphids, such as A. gossypii, are transferred to plants by ants. Observational data collected on genetic movement of Myzus persicae over time (a species which can live on brassica plug plants), and recent findings of Ericaphis scammelli on blueberry indicate that plants for planting may be a pathway for aphids across Europe. Highly mobile, the aphids are not strong flyers but they can be carried over large distance by wind. A. gossypii was collected at 150 m above a site using of a kytoon-supported net for insect sampling (Reynolds et al., 1999). Adults and nymphs of aphids are usually visible under light microscope. Therefore the ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants. On all hosts, plants for planting are not the major pathway for aphids, in most circumstances, even under protected conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aphids (Green peach aphid, Lettuce aphid, Plum aphid) (Myzus perisicae, Nasonovia ribisnigri &amp; Brachycaudus helichrysi affect endive and cause leaves to yellow and/or distorted, necrotic spots on leaves and/or stunted shoots; aphids secrete a sticky, sugary substance called honeydew which encourages the growth of sooty mold on the plants (PlantVillage, 2017).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the major pathway for aphids, in most circumstances. The ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1933,83 +2853,83 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2000) Aphids on the World's Crops: An Identification and Information Guide, 2nd Edition. Wiley, 476p;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantVillage (2017) Chicory. Penn State University. available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId263169b01c005797b" w:history="1">
+      <w:hyperlink r:id="rId90346a04ec6eebba3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantvillage.org/topics/endive/infos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°4: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cichorium intybus (CICIN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -2229,50 +3149,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are widespread in the environment, in weeds and crops and are highly mobile by flight and/or by the wind (Blackman &amp; Eastop, 2000). They have wide host range including vegetable crops and weeds. Some aphids, such as A. gossypii, are transferred to plants by ants. Observational data collected on genetic movement of Myzus persicae over time (a species which can live on brassica plug plants), and recent findings of Ericaphis scammelli on blueberry indicate that plants for planting may be a pathway for aphids across Europe. Highly mobile, the aphids are not strong flyers but they can be carried over large distance by wind. A. gossypii was collected at 150 m above a site using of a kytoon-supported net for insect sampling (Reynolds et al., 1999). Adults and nymphs of aphids are usually visible under light microscope. Therefore the ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants. On all hosts, plants for planting are not the major pathway for aphids, in most circumstances, even under protected conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aphids (Green peach aphid, Lettuce aphid, Plum aphid) (Myzus perisicae, Nasonovia ribisnigri &amp; Brachycaudus helichrysi affect endive and cause leaves to yellow and/or distorted, necrotic spots on leaves and/or stunted shoots; aphids secrete a sticky, sugary substance called honeydew which encourages the growth of sooty mold on the plants (PlantVillage, 2017).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the major pathway for aphids, in most circumstances. The ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2441,83 +3655,83 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2000) Aphids on the World's Crops: An Identification and Information Guide, 2nd Edition. Wiley, 476p;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantVillage (2017) Chicory. Penn State University. available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId196469b01c0057c73" w:history="1">
+      <w:hyperlink r:id="rId45286a04ec6eec027" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantvillage.org/topics/chicory/infos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°5: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrullus lanatus (CITLA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -2737,50 +3951,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are widespread in the environment, in weeds and crops and are highly mobile by flight and/or by the wind (Blackman &amp; Eastop, 2000). They have wide host range including vegetable crops and weeds. Some aphids, such as A. gossypii, are transferred to plants by ants. Observational data collected on genetic movement of Myzus persicae over time (a species which can live on brassica plug plants), and recent findings of Ericaphis scammelli on blueberry indicate that plants for planting may be a pathway for aphids across Europe. Highly mobile, the aphids are not strong flyers but they can be carried over large distance by wind. A. gossypii was collected at 150 m above a site using of a kytoon-supported net for insect sampling (Reynolds et al., 1999). Adults and nymphs of aphids are usually visible under light microscope. Therefore the ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants. On all hosts, plants for planting are not the major pathway for aphids, in most circumstances, even under protected conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The main species infesting cucurbits are Aphis gossypii and Myzus persicae. Primary damage to plants results from the effects of colonies feeding on young tissues, which weakens and distorts new growth. Aphids cause chlorotic spotting, chlorosis and distortion of leaves, stunting and wilting of plants. Secondary damage arises from sooty mould growing on heavy honeydew secretions, which are deposited on leaves and fruit, resulting in reduced photosynthesis and fruit quality (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the major pathway for aphids, in most circumstances. The ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2963,51 +4471,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2004) Good plant protection practice PP 2/31 (1) Cucurbits under protected cultivation. OEPP/EPPO Bulletin 34, 91–100;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°6: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucumis melo (CUMME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -3227,50 +4735,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are widespread in the environment, in weeds and crops and are highly mobile by flight and/or by the wind (Blackman &amp; Eastop, 2000). They have wide host range including vegetable crops and weeds. Some aphids, such as A. gossypii, are transferred to plants by ants. Observational data collected on genetic movement of Myzus persicae over time (a species which can live on brassica plug plants), and recent findings of Ericaphis scammelli on blueberry indicate that plants for planting may be a pathway for aphids across Europe. Highly mobile, the aphids are not strong flyers but they can be carried over large distance by wind. A. gossypii was collected at 150 m above a site using of a kytoon-supported net for insect sampling (Reynolds et al., 1999). Adults and nymphs of aphids are usually visible under light microscope. Therefore the ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants. On all hosts, plants for planting are not the major pathway for aphids, in most circumstances, even under protected conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The main species infesting cucurbits are Aphis gossypii and Myzus persicae. Primary damage to plants results from the effects of colonies feeding on young tissues, which weakens and distorts new growth. Aphids cause chlorotic spotting, chlorosis and distortion of leaves, stunting and wilting of plants. Secondary damage arises from sooty mould growing on heavy honeydew secretions, which are deposited on leaves and fruit, resulting in reduced photosynthesis and fruit quality (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the major pathway for aphids, in most circumstances. The ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3453,51 +5255,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2004) Good plant protection practice PP 2/31 (1) Cucurbits under protected cultivation. OEPP/EPPO Bulletin 34, 91–100;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°7: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucumis sativus (CUMSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -3717,50 +5519,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are widespread in the environment, in weeds and crops and are highly mobile by flight and/or by the wind (Blackman &amp; Eastop, 2000). They have wide host range including vegetable crops and weeds. Some aphids, such as A. gossypii, are transferred to plants by ants. Observational data collected on genetic movement of Myzus persicae over time (a species which can live on brassica plug plants), and recent findings of Ericaphis scammelli on blueberry indicate that plants for planting may be a pathway for aphids across Europe. Highly mobile, the aphids are not strong flyers but they can be carried over large distance by wind. A. gossypii was collected at 150 m above a site using of a kytoon-supported net for insect sampling (Reynolds et al., 1999). Adults and nymphs of aphids are usually visible under light microscope. Therefore the ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants. On all hosts, plants for planting are not the major pathway for aphids, in most circumstances, even under protected conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The main species infesting cucurbits are Aphis gossypii and Myzus persicae. Primary damage to plants results from the effects of colonies feeding on young tissues, which weakens and distorts new growth. Aphids cause chlorotic spotting, chlorosis and distortion of leaves, stunting and wilting of plants. Secondary damage arises from sooty mould growing on heavy honeydew secretions, which are deposited on leaves and fruit, resulting in reduced photosynthesis and fruit quality (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the major pathway for aphids, in most circumstances. The ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3943,51 +6039,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2004) Good plant protection practice PP 2/31 (1) Cucurbits under protected cultivation. OEPP/EPPO Bulletin 34, 91–100;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucurbita maxima (CUUMA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -4207,50 +6303,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are widespread in the environment, in weeds and crops and are highly mobile by flight and/or by the wind (Blackman &amp; Eastop, 2000). They have wide host range including vegetable crops and weeds. Some aphids, such as A. gossypii, are transferred to plants by ants. Observational data collected on genetic movement of Myzus persicae over time (a species which can live on brassica plug plants), and recent findings of Ericaphis scammelli on blueberry indicate that plants for planting may be a pathway for aphids across Europe. Highly mobile, the aphids are not strong flyers but they can be carried over large distance by wind. A. gossypii was collected at 150 m above a site using of a kytoon-supported net for insect sampling (Reynolds et al., 1999). Adults and nymphs of aphids are usually visible under light microscope. Therefore the ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants. On all hosts, plants for planting are not the major pathway for aphids, in most circumstances, even under protected conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The main species infesting cucurbits are Aphis gossypii and Myzus persicae. Primary damage to plants results from the effects of colonies feeding on young tissues, which weakens and distorts new growth. Aphids cause chlorotic spotting, chlorosis and distortion of leaves, stunting and wilting of plants. Secondary damage arises from sooty mould growing on heavy honeydew secretions, which are deposited on leaves and fruit, resulting in reduced photosynthesis and fruit quality (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the major pathway for aphids, in most circumstances. The ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4433,51 +6823,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2004) Good plant protection practice PP 2/31 (1) Cucurbits under protected cultivation. OEPP/EPPO Bulletin 34, 91–100;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°9: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucurbita pepo (CUUPE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -4697,50 +7087,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are widespread in the environment, in weeds and crops and are highly mobile by flight and/or by the wind (Blackman &amp; Eastop, 2000). They have wide host range including vegetable crops and weeds. Some aphids, such as A. gossypii, are transferred to plants by ants. Observational data collected on genetic movement of Myzus persicae over time (a species which can live on brassica plug plants), and recent findings of Ericaphis scammelli on blueberry indicate that plants for planting may be a pathway for aphids across Europe. Highly mobile, the aphids are not strong flyers but they can be carried over large distance by wind. A. gossypii was collected at 150 m above a site using of a kytoon-supported net for insect sampling (Reynolds et al., 1999). Adults and nymphs of aphids are usually visible under light microscope. Therefore the ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants. On all hosts, plants for planting are not the major pathway for aphids, in most circumstances, even under protected conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The main species infesting cucurbits are Aphis gossypii and Myzus persicae. Primary damage to plants results from the effects of colonies feeding on young tissues, which weakens and distorts new growth. Aphids cause chlorotic spotting, chlorosis and distortion of leaves, stunting and wilting of plants. Secondary damage arises from sooty mould growing on heavy honeydew secretions, which are deposited on leaves and fruit, resulting in reduced photosynthesis and fruit quality (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the major pathway for aphids, in most circumstances. The ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4923,51 +7607,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2004) Good plant protection practice PP 2/31 (1) Cucurbits under protected cultivation. OEPP/EPPO Bulletin 34, 41–42;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°10: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cynara cardunculus (CYUCA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -5187,50 +7871,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are widespread in the environment, in weeds and crops and are highly mobile by flight and/or by the wind (Blackman &amp; Eastop, 2000). They have wide host range including vegetable crops and weeds. Some aphids, such as A. gossypii, are transferred to plants by ants. Observational data collected on genetic movement of Myzus persicae over time (a species which can live on brassica plug plants), and recent findings of Ericaphis scammelli on blueberry indicate that plants for planting may be a pathway for aphids across Europe. Highly mobile, the aphids are not strong flyers but they can be carried over large distance by wind. A. gossypii was collected at 150 m above a site using of a kytoon-supported net for insect sampling (Reynolds et al., 1999). Adults and nymphs of aphids are usually visible under light microscope. Therefore the ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants. On all hosts, plants for planting are not the major pathway for aphids, in most circumstances, even under protected conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aphids pose a significant threat to the artichoke as they bring more issues with them. The aphid can cause a negative affect on growth, but also may cause a sooty mold on the buds. This results in a great loss in yield. The extremely infectious disease known as artichoke latent virus is also transmitted by an aphid, more specifically, Aphis fabae. Transmission occurs from artichoke seedlings to the vector at an extremely high efficiency. This is exemplified by the 75% re-infection rate over 2 years (University of Wisconsin, 2017) .</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the major pathway for aphids, in most circumstances. The ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5399,83 +8377,83 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2000) Aphids on the World's Crops: An Identification and Information Guide, 2nd Edition. Wiley, 476p;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Wisconsin (2017) Globe Artichoke. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680669b01c0058d1a" w:history="1">
+      <w:hyperlink r:id="rId61606a04ec6eeda5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°11: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cynara scolymus (CYUSC)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -5695,50 +8673,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are widespread in the environment, in weeds and crops and are highly mobile by flight and/or by the wind (Blackman &amp; Eastop, 2000). They have wide host range including vegetable crops and weeds. Some aphids, such as A. gossypii, are transferred to plants by ants. Observational data collected on genetic movement of Myzus persicae over time (a species which can live on brassica plug plants), and recent findings of Ericaphis scammelli on blueberry indicate that plants for planting may be a pathway for aphids across Europe. Highly mobile, the aphids are not strong flyers but they can be carried over large distance by wind. A. gossypii was collected at 150 m above a site using of a kytoon-supported net for insect sampling (Reynolds et al., 1999). Adults and nymphs of aphids are usually visible under light microscope. Therefore the ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants. On all hosts, plants for planting are not the major pathway for aphids, in most circumstances, even under protected conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aphids pose a significant threat to the artichoke as they bring more issues with them. The aphid can cause a negative affect on growth, but also may cause a sooty mold on the buds. This results in a great loss in yield. The extremely infectious disease known as artichoke latent virus is also transmitted by an aphid, more specifically, Aphis fabae. Transmission occurs from artichoke seedlings to the vector at an extremely high efficiency. This is exemplified by the 75% re-infection rate over 2 years (University of Wisconsin, 2017) .</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the major pathway for aphids, in most circumstances. The ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5907,83 +9179,83 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2000) Aphids on the World's Crops: An Identification and Information Guide, 2nd Edition. Wiley, 476p;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Wisconsin (2017) Globe Artichoke. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId495369b01c0058fdb" w:history="1">
+      <w:hyperlink r:id="rId89456a04ec6eedf2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°12: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Foeniculum vulgare (FOEVU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -6203,50 +9475,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are widespread in the environment, in weeds and crops and are highly mobile by flight and/or by the wind (Blackman &amp; Eastop, 2000). They have wide host range including vegetable crops and weeds. Some aphids, such as A. gossypii, are transferred to plants by ants. Observational data collected on genetic movement of Myzus persicae over time (a species which can live on brassica plug plants), and recent findings of Ericaphis scammelli on blueberry indicate that plants for planting may be a pathway for aphids across Europe. Highly mobile, the aphids are not strong flyers but they can be carried over large distance by wind. A. gossypii was collected at 150 m above a site using of a kytoon-supported net for insect sampling (Reynolds et al., 1999). Adults and nymphs of aphids are usually visible under light microscope. Therefore the ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants. On all hosts, plants for planting are not the major pathway for aphids, in most circumstances, even under protected conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Willow-carrot aphid (Cavariella aegopodii) infests fennel on the underside of leaves and/or stems of plant; usually green or yellow in color; if aphid infestation is heavy it may cause leaves to yellow and/or distorted, necrotic spots on leaves and/or stunted shoots; aphids secrete a sticky, sugary substance called honeydew which encourages the growth of sooty mold on the plants (PlantVillage, 2017).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the major pathway for aphids, in most circumstances. The ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6415,83 +9981,83 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2000) Aphids on the World's Crops: An Identification and Information Guide, 2nd Edition. Wiley, 476p;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantVillage (2017) Fennel. Penn State University. available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102469b01c0059290" w:history="1">
+      <w:hyperlink r:id="rId71876a04ec6eee384" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantvillage.org/topics/fennel/infos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°13: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lactuca sativa (LACSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -6711,50 +10277,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are widespread in the environment, in weeds and crops and are highly mobile by flight and/or by the wind (Blackman &amp; Eastop, 2000). They have wide host range including vegetable crops and weeds. Some aphids, such as A. gossypii, are transferred to plants by ants. Observational data collected on genetic movement of Myzus persicae over time (a species which can live on brassica plug plants), and recent findings of Ericaphis scammelli on blueberry indicate that plants for planting may be a pathway for aphids across Europe. Highly mobile, the aphids are not strong flyers but they can be carried over large distance by wind. A. gossypii was collected at 150 m above a site using of a kytoon-supported net for insect sampling (Reynolds et al., 1999). Adults and nymphs of aphids are usually visible under light microscope. Therefore the ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants. On all hosts, plants for planting are not the major pathway for aphids, in most circumstances, even under protected conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lettuce in protected cultivation is attacked by aphids, mainly Myzus persicae, Macrosiphum euphorbiae, Aulacorthum solani, Nasonovia ribisnigri and Hyperomyzus lactucae (the root-feeding aphid Pemphigus bursarius does not usually occur on glasshouse crops). These aphids feed on the lower side of the leaves and even in the heart of the plant. They cause poor growth, malformation and discoloration. Their physical presence is not acceptable on the marketed product, even after treatment when dead insects and shed skins remain. Myzus persicae is also the vector of LMV and CMV, and one of the objectives of aphid control is to treat early so as to prevent any virus transmission within the crop (EPPO, 2001).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the major pathway for aphids, in most circumstances. The ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6937,51 +10797,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2001) Good plant protection practice PP 2/3 (2) Lettuce under protected cultivation. OEPP/EPPO Bulletin 31, 201-210;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°14: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum lycopersicum (LYPES)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -7201,50 +11061,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are widespread in the environment, in weeds and crops and are highly mobile by flight and/or by the wind (Blackman &amp; Eastop, 2000). They have wide host range including vegetable crops and weeds. Some aphids, such as A. gossypii, are transferred to plants by ants. Observational data collected on genetic movement of Myzus persicae over time (a species which can live on brassica plug plants), and recent findings of Ericaphis scammelli on blueberry indicate that plants for planting may be a pathway for aphids across Europe. Highly mobile, the aphids are not strong flyers but they can be carried over large distance by wind. A. gossypii was collected at 150 m above a site using of a kytoon-supported net for insect sampling (Reynolds et al., 1999). Adults and nymphs of aphids are usually visible under light microscope. Therefore the ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants. On all hosts, plants for planting are not the major pathway for aphids, in most circumstances, even under protected conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aphids are sucking insects that can affect the health of tomato and aubergine crops directly by feeding damage and also indirectly by transmitting viruses. The main species infesting these crops are Aphis gossypii, Myzus persicae and Macrosiphum euphorbiae and Aulacorthum solani. Primary damage to plants results from the effects of colonies feeding on young tissues, which weakens and distorts new growth. Aphids cause chlorotic spotting, chlorosis and distortion of leaves, and stunting and wilting of plants. Secondary damage is from sooty mould growing on heavy honeydew secretions, which are deposited on leaves and fruit, resulting in reduced photosynthesis and fruit quality (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the major pathway for aphids, in most circumstances. The ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -7427,51 +11581,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2004) Good plant protection practice PP 2/29 (1) Solanaceous crops under protected cultivation. OEPP/EPPO Bulletin 34, 65-77;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°15: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum melongena (SOLME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -7691,50 +11845,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphididae are widespread in the environment, in weeds and crops and are highly mobile by flight and/or by the wind (Blackman &amp; Eastop, 2000). They have wide host range including vegetable crops and weeds. Some aphids, such as A. gossypii, are transferred to plants by ants. Observational data collected on genetic movement of Myzus persicae over time (a species which can live on brassica plug plants), and recent findings of Ericaphis scammelli on blueberry indicate that plants for planting may be a pathway for aphids across Europe. Highly mobile, the aphids are not strong flyers but they can be carried over large distance by wind. A. gossypii was collected at 150 m above a site using of a kytoon-supported net for insect sampling (Reynolds et al., 1999). Adults and nymphs of aphids are usually visible under light microscope. Therefore the ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants. On all hosts, plants for planting are not the major pathway for aphids, in most circumstances, even under protected conditions.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aphids are sucking insects that can affect the health of tomato and aubergine crops directly by feeding damage and also indirectly by transmitting viruses. The main species infesting these crops are Aphis gossypii, Myzus persicae and Macrosiphum euphorbiae and Aulacorthum solani. Primary damage to plants results from the effects of colonies feeding on young tissues, which weakens and distorts new growth. Aphids cause chlorotic spotting, chlorosis and distortion of leaves, and stunting and wilting of plants. Secondary damage is from sooty mould growing on heavy honeydew secretions, which are deposited on leaves and fruit, resulting in reduced photosynthesis and fruit quality (EPPO, 2004).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the major pathway for aphids, in most circumstances. The ‘substantially free’ requirement is highly appropriate for Aphididae on vegetable plants.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -8022,137 +12470,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97652259">
+  <w:abstractNum w:abstractNumId="59802066">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52568246">
+    <w:lvl w:ilvl="0" w:tplc="79322664">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52568246" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79322664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52568246" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79322664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52568246" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79322664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52568246" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79322664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52568246" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79322664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52568246" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79322664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52568246" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79322664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52568246" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79322664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97652258">
+  <w:abstractNum w:abstractNumId="59802065">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95647733">
+    <w:lvl w:ilvl="0" w:tplc="30918801">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8904,55 +13352,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97652258">
-    <w:abstractNumId w:val="97652258"/>
+  <w:num w:numId="59802065">
+    <w:abstractNumId w:val="59802065"/>
   </w:num>
-  <w:num w:numId="97652259">
-    <w:abstractNumId w:val="97652259"/>
+  <w:num w:numId="59802066">
+    <w:abstractNumId w:val="59802066"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -20497,51 +24945,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId671908120" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId263169b01c005797b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantvillage.org/topics/endive/infos" TargetMode="External"/><Relationship Id="rId196469b01c0057c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantvillage.org/topics/chicory/infos" TargetMode="External"/><Relationship Id="rId680669b01c0058d1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm" TargetMode="External"/><Relationship Id="rId495369b01c0058fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm" TargetMode="External"/><Relationship Id="rId102469b01c0059290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantvillage.org/topics/fennel/infos" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId231277172" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId90346a04ec6eebba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantvillage.org/topics/endive/infos" TargetMode="External"/><Relationship Id="rId45286a04ec6eec027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantvillage.org/topics/chicory/infos" TargetMode="External"/><Relationship Id="rId61606a04ec6eeda5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm" TargetMode="External"/><Relationship Id="rId89456a04ec6eedf2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm" TargetMode="External"/><Relationship Id="rId71876a04ec6eee384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantvillage.org/topics/fennel/infos" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>