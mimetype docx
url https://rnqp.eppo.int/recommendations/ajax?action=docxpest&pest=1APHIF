--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -2853,51 +2853,51 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2000) Aphids on the World's Crops: An Identification and Information Guide, 2nd Edition. Wiley, 476p;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantVillage (2017) Chicory. Penn State University. available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90346a04ec6eebba3" w:history="1">
+      <w:hyperlink r:id="rId79056a405ca519e87" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantvillage.org/topics/endive/infos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -3655,51 +3655,51 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2000) Aphids on the World's Crops: An Identification and Information Guide, 2nd Edition. Wiley, 476p;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantVillage (2017) Chicory. Penn State University. available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45286a04ec6eec027" w:history="1">
+      <w:hyperlink r:id="rId45376a405ca51a30f" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantvillage.org/topics/chicory/infos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -8377,51 +8377,51 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2000) Aphids on the World's Crops: An Identification and Information Guide, 2nd Edition. Wiley, 476p;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Wisconsin (2017) Globe Artichoke. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61606a04ec6eeda5b" w:history="1">
+      <w:hyperlink r:id="rId35466a405ca51bd89" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -9179,51 +9179,51 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2000) Aphids on the World's Crops: An Identification and Information Guide, 2nd Edition. Wiley, 476p;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Wisconsin (2017) Globe Artichoke. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89456a04ec6eedf2d" w:history="1">
+      <w:hyperlink r:id="rId39446a405ca51c2f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -9981,51 +9981,51 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2000) Aphids on the World's Crops: An Identification and Information Guide, 2nd Edition. Wiley, 476p;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantVillage (2017) Fennel. Penn State University. available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71876a04ec6eee384" w:history="1">
+      <w:hyperlink r:id="rId62096a405ca51c787" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantvillage.org/topics/fennel/infos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -12470,137 +12470,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59802066">
+  <w:abstractNum w:abstractNumId="29141468">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79322664">
+    <w:lvl w:ilvl="0" w:tplc="61990161">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79322664" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61990161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79322664" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61990161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79322664" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61990161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79322664" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61990161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79322664" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61990161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79322664" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61990161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79322664" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61990161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79322664" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61990161" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59802065">
+  <w:abstractNum w:abstractNumId="29141467">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30918801">
+    <w:lvl w:ilvl="0" w:tplc="25855064">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13352,55 +13352,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59802065">
-    <w:abstractNumId w:val="59802065"/>
+  <w:num w:numId="29141467">
+    <w:abstractNumId w:val="29141467"/>
   </w:num>
-  <w:num w:numId="59802066">
-    <w:abstractNumId w:val="59802066"/>
+  <w:num w:numId="29141468">
+    <w:abstractNumId w:val="29141468"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -24945,51 +24945,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId231277172" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId90346a04ec6eebba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantvillage.org/topics/endive/infos" TargetMode="External"/><Relationship Id="rId45286a04ec6eec027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantvillage.org/topics/chicory/infos" TargetMode="External"/><Relationship Id="rId61606a04ec6eeda5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm" TargetMode="External"/><Relationship Id="rId89456a04ec6eedf2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm" TargetMode="External"/><Relationship Id="rId71876a04ec6eee384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantvillage.org/topics/fennel/infos" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId339887192" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId79056a405ca519e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantvillage.org/topics/endive/infos" TargetMode="External"/><Relationship Id="rId45376a405ca51a30f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantvillage.org/topics/chicory/infos" TargetMode="External"/><Relationship Id="rId35466a405ca51bd89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm" TargetMode="External"/><Relationship Id="rId39446a405ca51c2f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm" TargetMode="External"/><Relationship Id="rId62096a405ca51c787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantvillage.org/topics/fennel/infos" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>