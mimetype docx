--- v4 (2026-06-27)
+++ v5 (2026-08-25)
@@ -2853,51 +2853,51 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2000) Aphids on the World's Crops: An Identification and Information Guide, 2nd Edition. Wiley, 476p;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantVillage (2017) Chicory. Penn State University. available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79056a405ca519e87" w:history="1">
+      <w:hyperlink r:id="rId80316a8d0a7d10e54" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantvillage.org/topics/endive/infos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -3655,51 +3655,51 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2000) Aphids on the World's Crops: An Identification and Information Guide, 2nd Edition. Wiley, 476p;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantVillage (2017) Chicory. Penn State University. available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45376a405ca51a30f" w:history="1">
+      <w:hyperlink r:id="rId32606a8d0a7d112e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantvillage.org/topics/chicory/infos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -8377,51 +8377,51 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2000) Aphids on the World's Crops: An Identification and Information Guide, 2nd Edition. Wiley, 476p;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Wisconsin (2017) Globe Artichoke. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35466a405ca51bd89" w:history="1">
+      <w:hyperlink r:id="rId18326a8d0a7d12e54" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -9179,51 +9179,51 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2000) Aphids on the World's Crops: An Identification and Information Guide, 2nd Edition. Wiley, 476p;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Wisconsin (2017) Globe Artichoke. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39446a405ca51c2f8" w:history="1">
+      <w:hyperlink r:id="rId77186a8d0a7d132ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -9981,51 +9981,51 @@
         <w:t xml:space="preserve">Blackman RL &amp; Eastop VF (2000) Aphids on the World's Crops: An Identification and Information Guide, 2nd Edition. Wiley, 476p;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PlantVillage (2017) Fennel. Penn State University. available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62096a405ca51c787" w:history="1">
+      <w:hyperlink r:id="rId10066a8d0a7d138a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plantvillage.org/topics/fennel/infos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
@@ -12470,137 +12470,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29141468">
+  <w:abstractNum w:abstractNumId="25876093">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61990161">
+    <w:lvl w:ilvl="0" w:tplc="33914540">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61990161" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33914540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61990161" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33914540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61990161" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33914540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61990161" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33914540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61990161" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33914540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61990161" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33914540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61990161" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33914540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61990161" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33914540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29141467">
+  <w:abstractNum w:abstractNumId="25876092">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25855064">
+    <w:lvl w:ilvl="0" w:tplc="54115987">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13352,55 +13352,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29141467">
-    <w:abstractNumId w:val="29141467"/>
+  <w:num w:numId="25876092">
+    <w:abstractNumId w:val="25876092"/>
   </w:num>
-  <w:num w:numId="29141468">
-    <w:abstractNumId w:val="29141468"/>
+  <w:num w:numId="25876093">
+    <w:abstractNumId w:val="25876093"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -24945,51 +24945,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId339887192" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId79056a405ca519e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantvillage.org/topics/endive/infos" TargetMode="External"/><Relationship Id="rId45376a405ca51a30f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantvillage.org/topics/chicory/infos" TargetMode="External"/><Relationship Id="rId35466a405ca51bd89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm" TargetMode="External"/><Relationship Id="rId39446a405ca51c2f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm" TargetMode="External"/><Relationship Id="rId62096a405ca51c787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantvillage.org/topics/fennel/infos" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId121099739" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId80316a8d0a7d10e54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantvillage.org/topics/endive/infos" TargetMode="External"/><Relationship Id="rId32606a8d0a7d112e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantvillage.org/topics/chicory/infos" TargetMode="External"/><Relationship Id="rId18326a8d0a7d12e54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm" TargetMode="External"/><Relationship Id="rId77186a8d0a7d132ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bioweb.uwlax.edu/bio203/2011/fenske_rach/interactions.htm" TargetMode="External"/><Relationship Id="rId10066a8d0a7d138a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plantvillage.org/topics/fennel/infos" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>