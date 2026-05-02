--- v1 (2026-03-10)
+++ v2 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Agromyzidae (1AGROF)</w:t>
+        <w:t xml:space="preserve">Agromyzidae 1AGROF</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -329,69 +348,208 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When replying to the RNQP Questionnaire for the Ornamental Sector, only two EU Member States (DE and FI) considered this entry as important. DE supported a listing at a higher level than the species level, since several species are considered to be important, to cause similar damage and have an unacceptable economic impact. FI suggested the listing of Liriomyza huidobrensis, Liriomyza trifolii, Chromatomyia horticola and Chromatomyia syngenesiae on Dendranthema x grandiflorum and Gerbera. Experts proposed a specific evaluation on L. huidobrensis and L. trifolii (see corresponding summary sheets).</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">2 – Status in the EU:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Presence in the EU:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
-[...7 lines deleted...]
-        <w:br/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum x grandiflorum (Dendranthema x grandiflorum) (CHYHO)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -440,50 +598,500 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This family are commonly referred to as leaf-miner flies and important pest genera are Agromyza, Melanagromyza, Ophiomyia, Liriomyza, Napomyza and Phytomyza. Two important species for ornamentals present in the EU are in the genera Liriomyza (Liriomyza huidobrensis and Liriomyza trifolii) and these have been analysed separately for all herbaceous ornamentals in this database. No other leaf miners were listed as of significance for ornamental plants under protection (EPPO, 1998). About 35 taxa of agromyzids that damage ornamental plants and market-garden crops [vegetables] in greenhouses in France have been listed, and it was stated that 6 were major pest species (Chromatomyia horticola, C. syngenesiae, Liriomyza dianthicola, L. trifolii, L. huidobrensis, and L. bryoniae) (Martinez, 2001). Chromatomyia horticola and C. syngenesiae occur on chrysanthemum and gerbera in Italy where they affect flower quality (Bene, 1990). L. bryoniae and L. strigata are also native to Europe, but only L. trifolii and L. huidobrensis appear to infest this host.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chromatomyia horticola (polyphagous and occurs on Asteraceae) and C. syngenesiae (chrysanthemum leafminer), occur on chrysanthemum and gerbera in Italy where they affect flower quality and use of parasitoids was investigated for control (Bene, 1990).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: no justification for a listing at a higher level than the species level.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -689,51 +1297,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Martinez M (2001) Agromyzid mining flies injurious to ornamental and market- garden crops under glass. PHM Revue Horticole 430, 9-13;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dianthus caryophyllus (DINCA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -789,50 +1397,518 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This family are commonly referred to as leaf-miner flies and important pest genera are Agromyza, Melanagromyza, Ophiomyia, Liriomyza, Napomyza and Phytomyza. Two important species for ornamentals present in the EU are in the genera Liriomyza (Liriomyza huidobrensis and Liriomyza trifolii) and these have been analysed separately in this database. No other leaf miners were listed as of significance for ornamental plants under protection (EPPO 1998). About 35 taxa of agromyzids that damage ornamental plants and market-garden crops [vegetables] in greenhouses in France have been listed, and it was stated that 6 were major pest species (Chromatomyia horticola, C. syngenesiae, Liriomyza dianthicola, L. trifolii, L. huidobrensis, and L. bryoniae) (Martinez, 2001).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">No further information could be found concerning the quoted species L. dianthicola.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">L. bryoniae and L. strigata are also native to Europe, but only L. trifolii and L. huidobrensis appear to infest Dianthus caryophyll.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No evidence of significant economic effects, apart from those of Liriomyza huidobrensis and Liriomyza trifolii analysed separately.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: no justification for a listing at a higher level than the species level.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1015,51 +2091,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Martinez M (2001) Agromyzid mining flies injurious to ornamental and market- garden crops under glass. PHM Revue Horticole 430, 9-13;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°3: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gerbera (1GEBG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -1115,50 +2191,500 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This family are commonly referred to as leaf-miner flies and important pest genera are Agromyza, Melanagromyza, Ophiomyia, Liriomyza, Napomyza and Phytomyza. Two important species for ornamentals present in the EU are in the genera Liriomyza (Liriomyza huidobrensis and Liriomyza trifolii) and these have been analysed separately for all herbaceous ornamentals in this database. No other leaf miners were listed as of significance for ornamental plants under protection (EPPO 1998). About 35 taxa of agromyzids that damage ornamental plants and market-garden crops [vegetables] in greenhouses in France have been listed, and it was stated that 6 were major pest species (Chromatomyia horticola, C. syngenesiae, Liriomyza dianthicola, L. trifolii, L. huidobrensis, and L. bryoniae), (Martinez (2001). Chromatomyia horticola and C. syngenesiae occur on chrysanthemum and gerbera in Italy where they affect flower quality (Bene 1990). L. bryoniae and L. strigata are also native to Europe, but only L. trifolii and L. huidobrensis appear to infest this host.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chromatomyia horticola and C. syngenesiae occur on chrysanthemum and gerbera in Italy where they affect flower quality and use of parasitoids was investigated for control (Bene, 1990).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: no justification for a listing at a higher level than the species level.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1469,137 +2995,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94500862">
+  <w:abstractNum w:abstractNumId="67028621">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39759970">
+    <w:lvl w:ilvl="0" w:tplc="79000117">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39759970" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79000117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39759970" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79000117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39759970" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79000117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39759970" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79000117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39759970" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79000117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39759970" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79000117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39759970" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79000117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39759970" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79000117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94500861">
+  <w:abstractNum w:abstractNumId="67028620">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53108084">
+    <w:lvl w:ilvl="0" w:tplc="71871219">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2351,55 +3877,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94500861">
-    <w:abstractNumId w:val="94500861"/>
+  <w:num w:numId="67028620">
+    <w:abstractNumId w:val="67028620"/>
   </w:num>
-  <w:num w:numId="94500862">
-    <w:abstractNumId w:val="94500862"/>
+  <w:num w:numId="67028621">
+    <w:abstractNumId w:val="67028621"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13944,51 +15470,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId331352889" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId974869656" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>