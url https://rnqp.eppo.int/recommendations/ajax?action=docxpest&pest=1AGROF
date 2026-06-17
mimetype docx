--- v2 (2026-05-02)
+++ v3 (2026-06-17)
@@ -2995,137 +2995,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67028621">
+  <w:abstractNum w:abstractNumId="62903170">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79000117">
+    <w:lvl w:ilvl="0" w:tplc="57953666">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79000117" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57953666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79000117" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57953666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79000117" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57953666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79000117" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57953666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79000117" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57953666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79000117" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57953666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79000117" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57953666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79000117" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57953666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67028620">
+  <w:abstractNum w:abstractNumId="62903169">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71871219">
+    <w:lvl w:ilvl="0" w:tplc="49441439">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3877,55 +3877,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67028620">
-    <w:abstractNumId w:val="67028620"/>
+  <w:num w:numId="62903169">
+    <w:abstractNumId w:val="62903169"/>
   </w:num>
-  <w:num w:numId="67028621">
-    <w:abstractNumId w:val="67028621"/>
+  <w:num w:numId="62903170">
+    <w:abstractNumId w:val="62903170"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15470,51 +15470,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId974869656" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId252285158" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>