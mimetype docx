--- v3 (2026-06-17)
+++ v4 (2026-08-03)
@@ -2995,137 +2995,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62903170">
+  <w:abstractNum w:abstractNumId="50718028">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57953666">
+    <w:lvl w:ilvl="0" w:tplc="43415231">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57953666" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43415231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57953666" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43415231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57953666" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43415231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57953666" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43415231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57953666" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43415231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57953666" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43415231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57953666" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43415231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57953666" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43415231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62903169">
+  <w:abstractNum w:abstractNumId="50718027">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49441439">
+    <w:lvl w:ilvl="0" w:tplc="55680464">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3877,55 +3877,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62903169">
-    <w:abstractNumId w:val="62903169"/>
+  <w:num w:numId="50718027">
+    <w:abstractNumId w:val="50718027"/>
   </w:num>
-  <w:num w:numId="62903170">
-    <w:abstractNumId w:val="62903170"/>
+  <w:num w:numId="50718028">
+    <w:abstractNumId w:val="50718028"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -15470,51 +15470,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId252285158" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId928568421" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>