--- v4 (2026-07-27)
+++ v5 (2026-09-18)
@@ -1324,51 +1324,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20616a66d8ea52502" w:history="1">
+      <w:hyperlink r:id="rId42846aad25aaeb761" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2234,51 +2234,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89936a66d8ea5290a" w:history="1">
+      <w:hyperlink r:id="rId62356aad25aaebc55" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3144,51 +3144,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95616a66d8ea52c91" w:history="1">
+      <w:hyperlink r:id="rId73776aad25aaec12e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4054,51 +4054,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76656a66d8ea53002" w:history="1">
+      <w:hyperlink r:id="rId18196aad25aaec61b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4964,51 +4964,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45486a66d8ea5341e" w:history="1">
+      <w:hyperlink r:id="rId55946aad25aaecb00" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5874,51 +5874,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55756a66d8ea537e0" w:history="1">
+      <w:hyperlink r:id="rId46596aad25aaecfe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6784,51 +6784,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91486a66d8ea53b78" w:history="1">
+      <w:hyperlink r:id="rId63946aad25aaed4e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7694,51 +7694,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21596a66d8ea53f5b" w:history="1">
+      <w:hyperlink r:id="rId67496aad25aaed9ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8604,51 +8604,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61536a66d8ea56148" w:history="1">
+      <w:hyperlink r:id="rId44406aad25aaede91" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9514,51 +9514,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95026a66d8ea564d0" w:history="1">
+      <w:hyperlink r:id="rId59606aad25aaee507" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10424,51 +10424,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40956a66d8ea56839" w:history="1">
+      <w:hyperlink r:id="rId29156aad25aaeea53" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11334,51 +11334,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24966a66d8ea56bc2" w:history="1">
+      <w:hyperlink r:id="rId38736aad25aaeef24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12244,51 +12244,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11066a66d8ea56f68" w:history="1">
+      <w:hyperlink r:id="rId87946aad25aaef4da" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13154,51 +13154,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23316a66d8ea572dd" w:history="1">
+      <w:hyperlink r:id="rId31666aad25aaef9c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14064,51 +14064,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14006a66d8ea57630" w:history="1">
+      <w:hyperlink r:id="rId68546aad25aaefe92" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14974,51 +14974,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14016a66d8ea57996" w:history="1">
+      <w:hyperlink r:id="rId12196aad25aaf0383" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15884,51 +15884,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78326a66d8ea57d04" w:history="1">
+      <w:hyperlink r:id="rId37176aad25aaf08bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16794,51 +16794,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67216a66d8ea581b8" w:history="1">
+      <w:hyperlink r:id="rId30316aad25aaf0d75" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17704,51 +17704,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48866a66d8ea58504" w:history="1">
+      <w:hyperlink r:id="rId54566aad25aaf1248" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -18614,51 +18614,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33666a66d8ea58854" w:history="1">
+      <w:hyperlink r:id="rId34016aad25aaf1721" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -19524,51 +19524,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66456a66d8ea58bb3" w:history="1">
+      <w:hyperlink r:id="rId85796aad25aaf1bf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -20434,51 +20434,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17576a66d8ea58f3f" w:history="1">
+      <w:hyperlink r:id="rId62746aad25aaf20ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -21344,51 +21344,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18426a66d8ea592c1" w:history="1">
+      <w:hyperlink r:id="rId56386aad25aaf2589" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -22254,51 +22254,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11436a66d8ea59732" w:history="1">
+      <w:hyperlink r:id="rId25466aad25aaf2ab1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -23164,51 +23164,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84626a66d8ea59a9b" w:history="1">
+      <w:hyperlink r:id="rId98806aad25aaf2f6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -24074,51 +24074,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55616a66d8ea5a095" w:history="1">
+      <w:hyperlink r:id="rId24406aad25aaf35e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -24984,51 +24984,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49626a66d8ea5a40c" w:history="1">
+      <w:hyperlink r:id="rId13246aad25aaf3b6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -25894,51 +25894,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27336a66d8ea5a777" w:history="1">
+      <w:hyperlink r:id="rId82586aad25aaf403e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -26804,51 +26804,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43556a66d8ea5ab22" w:history="1">
+      <w:hyperlink r:id="rId59446aad25ab002d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -27714,51 +27714,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35126a66d8ea5aed1" w:history="1">
+      <w:hyperlink r:id="rId54846aad25ab007a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -28624,51 +28624,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14556a66d8ea5b234" w:history="1">
+      <w:hyperlink r:id="rId78626aad25ab00c6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -29534,51 +29534,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10496a66d8ea5b5a1" w:history="1">
+      <w:hyperlink r:id="rId27956aad25ab0114c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -30444,51 +30444,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12746a66d8ea5cda6" w:history="1">
+      <w:hyperlink r:id="rId74476aad25ab0160a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -31354,51 +31354,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77746a66d8ea5d241" w:history="1">
+      <w:hyperlink r:id="rId29646aad25ab01aac" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -32264,51 +32264,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44466a66d8ea5d63d" w:history="1">
+      <w:hyperlink r:id="rId92476aad25ab01f7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -33174,51 +33174,51 @@
         <w:t xml:space="preserve">Lukas J, Stejskal V, Jarosik V, Hubert J &amp; Zdarkova E (2007) Differential natural performance of four Cheyletus predatory mite species in Czech grain stores. Journal of Stored Product Research 43, 97–102;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantwise Technical Factsheet (2016) on Flour mite (Acarus siro). Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16146a66d8ea5df30" w:history="1">
+      <w:hyperlink r:id="rId21986aad25ab02416" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -33380,137 +33380,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87805087">
+  <w:abstractNum w:abstractNumId="55917364">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82396948">
+    <w:lvl w:ilvl="0" w:tplc="48898653">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82396948" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48898653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82396948" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48898653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82396948" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48898653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82396948" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48898653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82396948" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48898653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82396948" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48898653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82396948" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48898653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82396948" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48898653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87805086">
+  <w:abstractNum w:abstractNumId="55917363">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70060748">
+    <w:lvl w:ilvl="0" w:tplc="48530484">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -34262,55 +34262,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87805086">
-    <w:abstractNumId w:val="87805086"/>
+  <w:num w:numId="55917363">
+    <w:abstractNumId w:val="55917363"/>
   </w:num>
-  <w:num w:numId="87805087">
-    <w:abstractNumId w:val="87805087"/>
+  <w:num w:numId="55917364">
+    <w:abstractNumId w:val="55917364"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -45855,51 +45855,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId161096803" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId20616a66d8ea52502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId89936a66d8ea5290a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId95616a66d8ea52c91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId76656a66d8ea53002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId45486a66d8ea5341e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId55756a66d8ea537e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId91486a66d8ea53b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId21596a66d8ea53f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId61536a66d8ea56148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId95026a66d8ea564d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId40956a66d8ea56839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId24966a66d8ea56bc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId11066a66d8ea56f68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId23316a66d8ea572dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId14006a66d8ea57630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId14016a66d8ea57996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId78326a66d8ea57d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId67216a66d8ea581b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId48866a66d8ea58504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId33666a66d8ea58854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId66456a66d8ea58bb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId17576a66d8ea58f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId18426a66d8ea592c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId11436a66d8ea59732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId84626a66d8ea59a9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId55616a66d8ea5a095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId49626a66d8ea5a40c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId27336a66d8ea5a777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId43556a66d8ea5ab22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId35126a66d8ea5aed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId14556a66d8ea5b234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId10496a66d8ea5b5a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId12746a66d8ea5cda6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId77746a66d8ea5d241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId44466a66d8ea5d63d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId16146a66d8ea5df30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId974745306" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId42846aad25aaeb761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId62356aad25aaebc55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId73776aad25aaec12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId18196aad25aaec61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId55946aad25aaecb00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId46596aad25aaecfe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId63946aad25aaed4e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId67496aad25aaed9ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId44406aad25aaede91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId59606aad25aaee507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId29156aad25aaeea53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId38736aad25aaeef24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId87946aad25aaef4da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId31666aad25aaef9c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId68546aad25aaefe92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId12196aad25aaf0383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId37176aad25aaf08bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId30316aad25aaf0d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId54566aad25aaf1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId34016aad25aaf1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId85796aad25aaf1bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId62746aad25aaf20ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId56386aad25aaf2589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId25466aad25aaf2ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId98806aad25aaf2f6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId24406aad25aaf35e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId13246aad25aaf3b6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId82586aad25aaf403e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId59446aad25ab002d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId54846aad25ab007a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId78626aad25ab00c6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId27956aad25ab0114c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId74476aad25ab0160a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId29646aad25ab01aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId92476aad25ab01f7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/><Relationship Id="rId21986aad25ab02416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantwise.org/KnowledgeBank/Datasheet.aspx?dsid=2522" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>