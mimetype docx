--- v1 (2026-03-10)
+++ v2 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Virus-like diseases (1VIRLD)</w:t>
+        <w:t xml:space="preserve">Virus-like diseases 1VIRLD</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses and virus-like organisms (all)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -240,50 +240,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -355,67 +374,182 @@
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In the RNQP Questionnaire, for the Vegetable plant (excluding seeds) sector, FI supported to keep all virus-like diseases listed arguing that 'all symptomatic virus infections should be prohibited'. However this would already be covered by the 'substantially free from' requirement. The term 'virus-like-diseases' is usually applied to perennial, woody crops such as pome and stone fruits that are affected by unknown agents that have symptoms the same or similar to those of viruses, but are presently unidentified. They are often subsequently found to be caused by viruses or phyoplasmas. None have been found in the past on vegetable crops and subsequently identified and it is suggested this term was probably added in the heading title in the directive just for consistency with other crops where the term is valid. Symptoms of this sort could also be included under the pest name 'viruses' for vegetable crops as in this database, so it is proposed to conclude this category is not relevant for any vegetable crops, and should be excluded.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: GB would not support such a listing.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">For the Ornamental sector, DE is the only country arguing to keep all virus-like diseases listed for this sector. Indeed DE considered that several species are important and cause similar damage and have an unacceptable economic impact. Listing at this level allows decision on visual inspection instead on sampling and testing/identification. GB considered in the replies to the RNQP Questionnaire (for Malus and Pyrus) that it would not be justified to list all virus-like diseases at a higher level than the species level. No 'Virus-like' diseases have been found in the past on herbaceous ornamental crops and subsequently identified. The term 'virus-like-diseases' has in the past been applied to Pinus with a putative cryptic virus reported from Pinus sylvestris (Veliceasa et al., 2006), from Pyrus for a number of disorders such as Bark split, bark necrosis, rough bark, quince sooty ringspot (probably caused by ASPV), pear stony pit (probably caused by ASPV), rubbery wood and quince yellow blotch (EPPO PM 4/27); from Malus for a number of disorders such as Rubbery wood, flat limb, Horseshoe wound and the fruit disorders: chat fruit, green crinkle, bumpy fruit of Ben Davis, rough skin, star crack, russet ring, russet wart (EPPO PM 4/27); from Phoenix (although one frequent disorder 'Lethal yellowing', is now known to be caused by a phytoplasma called Coconut lethal yellowing phytoplasma and is not known in the EU and was also known as Palm lethal yellowing phytoplasma or Phytoplasma palmae). There are also a few reports of virus-like-diseases in other gymnosperms but their nature has not be determined (Hull, 2014). Experts concluded that it is not justified to list this entry at this level. This will be covered by the substantially free from requirement.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">2 – Status in the EU:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Presence in the EU:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Malus (1MABG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -464,50 +598,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: the level of listing is not justified.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -795,137 +1347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41032697">
+  <w:abstractNum w:abstractNumId="40428188">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53598315">
+    <w:lvl w:ilvl="0" w:tplc="50960434">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53598315" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50960434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53598315" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50960434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53598315" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50960434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53598315" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50960434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53598315" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50960434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53598315" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50960434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53598315" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50960434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53598315" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50960434" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41032696">
+  <w:abstractNum w:abstractNumId="40428187">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34595455">
+    <w:lvl w:ilvl="0" w:tplc="65090184">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1677,55 +2229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41032696">
-    <w:abstractNumId w:val="41032696"/>
+  <w:num w:numId="40428187">
+    <w:abstractNumId w:val="40428187"/>
   </w:num>
-  <w:num w:numId="41032697">
-    <w:abstractNumId w:val="41032697"/>
+  <w:num w:numId="40428188">
+    <w:abstractNumId w:val="40428188"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13270,51 +13822,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId789581447" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId444896123" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>