--- v2 (2026-05-02)
+++ v3 (2026-06-17)
@@ -1347,137 +1347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40428188">
+  <w:abstractNum w:abstractNumId="40617572">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50960434">
+    <w:lvl w:ilvl="0" w:tplc="80379996">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50960434" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80379996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50960434" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80379996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50960434" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80379996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50960434" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80379996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50960434" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80379996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50960434" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80379996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50960434" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80379996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50960434" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80379996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40428187">
+  <w:abstractNum w:abstractNumId="40617571">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65090184">
+    <w:lvl w:ilvl="0" w:tplc="67241856">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2229,55 +2229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40428187">
-    <w:abstractNumId w:val="40428187"/>
+  <w:num w:numId="40617571">
+    <w:abstractNumId w:val="40617571"/>
   </w:num>
-  <w:num w:numId="40428188">
-    <w:abstractNumId w:val="40428188"/>
+  <w:num w:numId="40617572">
+    <w:abstractNumId w:val="40617572"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13822,51 +13822,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId444896123" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId116225092" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>