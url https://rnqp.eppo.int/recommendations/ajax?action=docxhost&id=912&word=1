--- v3 (2026-06-17)
+++ v4 (2026-08-03)
@@ -1347,137 +1347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40617572">
+  <w:abstractNum w:abstractNumId="67111732">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80379996">
+    <w:lvl w:ilvl="0" w:tplc="25192094">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80379996" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25192094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80379996" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25192094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80379996" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25192094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80379996" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25192094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80379996" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25192094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80379996" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25192094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80379996" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25192094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80379996" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25192094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40617571">
+  <w:abstractNum w:abstractNumId="67111731">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67241856">
+    <w:lvl w:ilvl="0" w:tplc="47708301">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2229,55 +2229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40617571">
-    <w:abstractNumId w:val="40617571"/>
+  <w:num w:numId="67111731">
+    <w:abstractNumId w:val="67111731"/>
   </w:num>
-  <w:num w:numId="40617572">
-    <w:abstractNumId w:val="40617572"/>
+  <w:num w:numId="67111732">
+    <w:abstractNumId w:val="67111732"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13822,51 +13822,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId116225092" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId458761010" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>