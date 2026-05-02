--- v2 (2026-03-06)
+++ v3 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pythium (1PYTHG)</w:t>
+        <w:t xml:space="preserve">Pythium 1PYTHG</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pythium spp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -346,67 +365,214 @@
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For the Seed potato Sector, experts indicated that Pythium ultimum is mostly encountered. However experts concluded that more investigations and efforts to diagnose pest at the species level is needed. This would be necessary for a listing at the Species level. As long as measures are only based on symptoms for this pest, a listing at the Genus level is appropriate for this sector.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">For the Vegetable reproductive and planting material (excluding seeds) Sector, and for the Ornamental sector, no EU Member State identified this entry as important and justified to keep Pythium listed at a higher level than the species level. No EU Member State proposed to replace this entry by pests listed at the Species level.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">[identification by France was an error]</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">2 – Status in the EU:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Presence in the EU:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The pest is worldwide in distribution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum x grandiflorum (Dendranthema x grandiflorum) (CHYHO)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -455,50 +621,526 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wilting may be caused by infection of the base of plants by Pythium spp. hampering upward water transport. Seedlings, cuttings or transplanted material of ornamental plants rot near the soil surface and die. Such damping off or collar rot is caused by a variety of soil fungi, including Pythium spp. (EPPO, 1998). Root-knot symptoms may also be caused by Pythium spp. in association with root-knot nematodes.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Plants for planting are a pathway, however because of the wide host range, transport in soil water etc. and longevity of inoculum sources in the environment, planting material (transplants) are not considered to be the main pathway for introduction under outdoor field conditions.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Transplants produced under at-risk situations could be considered the main pathway if the intended use was for a protected facility that used uninfested soil media and had been thoroughly cleaned of potential infection sources before use.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Many records are noted for economic impact, e.g. P. splendens and P. ultimum were shown to be very important pathogens, causing stem rot in cuttings and growth retardation and seedling death in this species in Germany (Kelling, 1985).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire [identification by FR was an error] and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'substantially free from' requirement that will remain in the ornamental EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -786,137 +1428,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34148162">
+  <w:abstractNum w:abstractNumId="74104030">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10605653">
+    <w:lvl w:ilvl="0" w:tplc="66005490">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10605653" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66005490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10605653" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66005490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10605653" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66005490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10605653" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66005490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10605653" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66005490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10605653" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66005490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10605653" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66005490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10605653" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66005490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34148161">
+  <w:abstractNum w:abstractNumId="74104029">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45632708">
+    <w:lvl w:ilvl="0" w:tplc="85982924">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1668,55 +2310,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34148161">
-    <w:abstractNumId w:val="34148161"/>
+  <w:num w:numId="74104029">
+    <w:abstractNumId w:val="74104029"/>
   </w:num>
-  <w:num w:numId="34148162">
-    <w:abstractNumId w:val="34148162"/>
+  <w:num w:numId="74104030">
+    <w:abstractNumId w:val="74104030"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13261,51 +13903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId325447782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId736385375" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>