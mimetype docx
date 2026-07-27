--- v3 (2026-05-02)
+++ v4 (2026-07-27)
@@ -1428,137 +1428,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74104030">
+  <w:abstractNum w:abstractNumId="61793107">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66005490">
+    <w:lvl w:ilvl="0" w:tplc="50513529">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66005490" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50513529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66005490" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50513529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66005490" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50513529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66005490" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50513529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66005490" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50513529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66005490" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50513529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66005490" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50513529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66005490" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50513529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74104029">
+  <w:abstractNum w:abstractNumId="61793106">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85982924">
+    <w:lvl w:ilvl="0" w:tplc="20157649">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2310,55 +2310,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74104029">
-    <w:abstractNumId w:val="74104029"/>
+  <w:num w:numId="61793106">
+    <w:abstractNumId w:val="61793106"/>
   </w:num>
-  <w:num w:numId="74104030">
-    <w:abstractNumId w:val="74104030"/>
+  <w:num w:numId="61793107">
+    <w:abstractNumId w:val="61793107"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13903,51 +13903,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId736385375" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId589059552" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>