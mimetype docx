--- v2 (2026-03-10)
+++ v3 (2026-05-01)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Botrytis (anamorphic genus) (1BOTRG)</w:t>
+        <w:t xml:space="preserve">Botrytis (anamorphic genus) 1BOTRG</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Botrytis spp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -240,50 +240,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -354,67 +373,182 @@
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In the RNQP Questionnaire, for the 'Oil and Fibre plant' Sector, no EU MS justified a listing at a higher level than the species level. Some EU MS proposed to only list Botrytis cinerea on Helianthus annuus (HR), on Linum usitatissimum (HR, CZ) and on Cannabis sativa (HR). AT and CZ proposed to also add a new host plant for Botrytis: Carthamus tinctorius. DE made a general comment arguing that several species of the listed fungi for the Oil and Fibre Sector can cause damage. The SEWG considered that the listing should be done at the species level, in view of the specificity of the pest/host combinations. In absence of evidence or data for C. tinctorius, the listing of Botrytis cinerea on safflower is not recommended for RNQP by the SEWG. Evaluation continues for Botryotinia fuckeliana [Botrytis cinerea] on Cannabis sativa, Helianthus annuus and Linum usitatissimum.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">For the 'Vegetable propagating and planting material (other than seeds) sector', FR supported a listing at the genus level, to cover Botrytis cinarea, B. squamosa, and B. allii on Allium cepa Aggregatum types and A. cepa. However the SEWG considered that a listing at the genus level cannot be justified. They decided to continue the evaluation more specifically for Botryotinia fuckeliana, Botryotinia squamosal and Botrytis allii on Allium cepa Aggregatum types and A. cepa.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">For the 'Ornamental Sector', no EU Member State identified this entry as important and justified to keep this entry listed at a higher level than the species level. No EU Member State proposed to replace this entry by pests listed at the species level.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">2 – Status in the EU:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Presence in the EU:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelargonium (1PELG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -463,50 +597,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Ornamental EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -748,137 +1300,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73047220">
+  <w:abstractNum w:abstractNumId="68322034">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31598974">
+    <w:lvl w:ilvl="0" w:tplc="66666499">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31598974" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66666499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31598974" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66666499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31598974" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66666499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31598974" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66666499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31598974" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66666499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31598974" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66666499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31598974" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66666499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31598974" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66666499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73047219">
+  <w:abstractNum w:abstractNumId="68322033">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12134774">
+    <w:lvl w:ilvl="0" w:tplc="76196672">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1630,55 +2182,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73047219">
-    <w:abstractNumId w:val="73047219"/>
+  <w:num w:numId="68322033">
+    <w:abstractNumId w:val="68322033"/>
   </w:num>
-  <w:num w:numId="73047220">
-    <w:abstractNumId w:val="73047220"/>
+  <w:num w:numId="68322034">
+    <w:abstractNumId w:val="68322034"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13223,51 +13775,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId576746111" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId188384364" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>