--- v3 (2026-05-01)
+++ v4 (2026-07-27)
@@ -1300,137 +1300,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68322034">
+  <w:abstractNum w:abstractNumId="16702118">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66666499">
+    <w:lvl w:ilvl="0" w:tplc="90877444">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66666499" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90877444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66666499" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90877444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66666499" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90877444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66666499" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90877444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66666499" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90877444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66666499" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90877444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66666499" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90877444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66666499" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90877444" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68322033">
+  <w:abstractNum w:abstractNumId="16702117">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76196672">
+    <w:lvl w:ilvl="0" w:tplc="33861150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2182,55 +2182,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68322033">
-    <w:abstractNumId w:val="68322033"/>
+  <w:num w:numId="16702117">
+    <w:abstractNumId w:val="16702117"/>
   </w:num>
-  <w:num w:numId="68322034">
-    <w:abstractNumId w:val="68322034"/>
+  <w:num w:numId="16702118">
+    <w:abstractNumId w:val="16702118"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13775,51 +13775,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId188384364" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId574861184" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>