--- v1 (2026-03-07)
+++ v2 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meloidogyne (1MELGG)</w:t>
+        <w:t xml:space="preserve">Meloidogyne 1MELGG</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne spp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -240,50 +240,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -336,51 +355,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Root-knot nematode (M. exigua, M. naasi, M. hapla, M. incognita, M. arenaria, and M. javanica, M. ethiopica) (EPPO Global Database, Kotcon et al., 1985; Davis et al., 2003; CABI, 2017) are polyphagous pests. They all cause characteristic knots (galls), swellings and other malformations on the roots of onion. M. ethiopica is included in EPPO alert list (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId559069abc4154a7aa" w:history="1">
+      <w:hyperlink r:id="rId122169f57774dcc73" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) (EPPO website). These species cause similar symptoms on the host and they are all present in the EU. Distinction among them can be difficult. Including all the species in the genus would make for practical application and avoid the need for full identification to species of any root-knot nematodes found in the material to be eventually marketed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: In the RNQP Questionnaire, for the 'Vegetable propagating and planting material (other than seeds)' Sector, GB supported a listing at the Genus level for Allium cepa but did not support such a listing for Cucumis melo, Solanum lycopersicum, Solanum melongena (no justification was given, and no information for the other host plants). No other EU Member States selected this entry as an important entry in the RNQP Questionnaire.</w:t>
@@ -455,50 +474,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -509,51 +547,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest is present worldwide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus (1PRNG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -958,50 +996,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus genus for the ornamental sector includes many hybrids selected for tree habits, non-bearing fruit, color of flowering, etc. but available references mainly concern the fruit sector. Host susceptibility may be different between cultivars and depending on the use of resistant rootstock varieties.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Not recommended for RNQP status because lack of economic data and phytosanitary treatments available. Generally risk would be lower in containers, symptoms would be clearer on bare roots (so risks may be managed through substantial freedom requirement).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1289,137 +1460,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59988502">
+  <w:abstractNum w:abstractNumId="97843966">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21630559">
+    <w:lvl w:ilvl="0" w:tplc="14939612">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21630559" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14939612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21630559" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14939612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21630559" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14939612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21630559" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14939612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21630559" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14939612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21630559" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14939612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21630559" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14939612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21630559" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14939612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59988501">
+  <w:abstractNum w:abstractNumId="97843965">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63621903">
+    <w:lvl w:ilvl="0" w:tplc="55798262">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2171,55 +2342,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59988501">
-    <w:abstractNumId w:val="59988501"/>
+  <w:num w:numId="97843965">
+    <w:abstractNumId w:val="97843965"/>
   </w:num>
-  <w:num w:numId="59988502">
-    <w:abstractNumId w:val="59988502"/>
+  <w:num w:numId="97843966">
+    <w:abstractNumId w:val="97843966"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13764,51 +13935,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId339195642" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId559069abc4154a7aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId760696984" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId122169f57774dcc73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>