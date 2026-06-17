--- v2 (2026-05-02)
+++ v3 (2026-06-17)
@@ -355,51 +355,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Root-knot nematode (M. exigua, M. naasi, M. hapla, M. incognita, M. arenaria, and M. javanica, M. ethiopica) (EPPO Global Database, Kotcon et al., 1985; Davis et al., 2003; CABI, 2017) are polyphagous pests. They all cause characteristic knots (galls), swellings and other malformations on the roots of onion. M. ethiopica is included in EPPO alert list (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId122169f57774dcc73" w:history="1">
+      <w:hyperlink r:id="rId46866a32a5dbce600" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) (EPPO website). These species cause similar symptoms on the host and they are all present in the EU. Distinction among them can be difficult. Including all the species in the genus would make for practical application and avoid the need for full identification to species of any root-knot nematodes found in the material to be eventually marketed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: In the RNQP Questionnaire, for the 'Vegetable propagating and planting material (other than seeds)' Sector, GB supported a listing at the Genus level for Allium cepa but did not support such a listing for Cucumis melo, Solanum lycopersicum, Solanum melongena (no justification was given, and no information for the other host plants). No other EU Member States selected this entry as an important entry in the RNQP Questionnaire.</w:t>
@@ -1460,137 +1460,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97843966">
+  <w:abstractNum w:abstractNumId="65140807">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14939612">
+    <w:lvl w:ilvl="0" w:tplc="71235781">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14939612" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71235781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14939612" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71235781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14939612" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71235781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14939612" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71235781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14939612" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71235781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14939612" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71235781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14939612" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71235781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14939612" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71235781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97843965">
+  <w:abstractNum w:abstractNumId="65140806">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55798262">
+    <w:lvl w:ilvl="0" w:tplc="95683573">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2342,55 +2342,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97843965">
-    <w:abstractNumId w:val="97843965"/>
+  <w:num w:numId="65140806">
+    <w:abstractNumId w:val="65140806"/>
   </w:num>
-  <w:num w:numId="97843966">
-    <w:abstractNumId w:val="97843966"/>
+  <w:num w:numId="65140807">
+    <w:abstractNumId w:val="65140807"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13935,51 +13935,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId760696984" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId122169f57774dcc73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId709930138" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId46866a32a5dbce600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>