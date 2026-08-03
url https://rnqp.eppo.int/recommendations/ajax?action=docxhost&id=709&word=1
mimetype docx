--- v3 (2026-06-17)
+++ v4 (2026-08-03)
@@ -355,51 +355,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Root-knot nematode (M. exigua, M. naasi, M. hapla, M. incognita, M. arenaria, and M. javanica, M. ethiopica) (EPPO Global Database, Kotcon et al., 1985; Davis et al., 2003; CABI, 2017) are polyphagous pests. They all cause characteristic knots (galls), swellings and other malformations on the roots of onion. M. ethiopica is included in EPPO alert list (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId46866a32a5dbce600" w:history="1">
+      <w:hyperlink r:id="rId37546a70292f7c760" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) (EPPO website). These species cause similar symptoms on the host and they are all present in the EU. Distinction among them can be difficult. Including all the species in the genus would make for practical application and avoid the need for full identification to species of any root-knot nematodes found in the material to be eventually marketed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: In the RNQP Questionnaire, for the 'Vegetable propagating and planting material (other than seeds)' Sector, GB supported a listing at the Genus level for Allium cepa but did not support such a listing for Cucumis melo, Solanum lycopersicum, Solanum melongena (no justification was given, and no information for the other host plants). No other EU Member States selected this entry as an important entry in the RNQP Questionnaire.</w:t>
@@ -1460,137 +1460,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65140807">
+  <w:abstractNum w:abstractNumId="44899960">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71235781">
+    <w:lvl w:ilvl="0" w:tplc="69451676">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71235781" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69451676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71235781" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69451676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71235781" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69451676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71235781" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69451676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71235781" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69451676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71235781" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69451676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71235781" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69451676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71235781" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69451676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65140806">
+  <w:abstractNum w:abstractNumId="44899959">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95683573">
+    <w:lvl w:ilvl="0" w:tplc="29768855">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2342,55 +2342,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65140806">
-    <w:abstractNumId w:val="65140806"/>
+  <w:num w:numId="44899959">
+    <w:abstractNumId w:val="44899959"/>
   </w:num>
-  <w:num w:numId="65140807">
-    <w:abstractNumId w:val="65140807"/>
+  <w:num w:numId="44899960">
+    <w:abstractNumId w:val="44899960"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13935,51 +13935,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId709930138" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId46866a32a5dbce600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId747797242" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId37546a70292f7c760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>