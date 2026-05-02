--- v1 (2026-03-10)
+++ v2 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meloidogyne (1MELGG)</w:t>
+        <w:t xml:space="preserve">Meloidogyne 1MELGG</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne spp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -240,50 +240,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -336,51 +355,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Root-knot nematode (M. exigua, M. naasi, M. hapla, M. incognita, M. arenaria, and M. javanica, M. ethiopica) (EPPO Global Database, Kotcon et al., 1985; Davis et al., 2003; CABI, 2017) are polyphagous pests. They all cause characteristic knots (galls), swellings and other malformations on the roots of onion. M. ethiopica is included in EPPO alert list (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId861769b0165710bb1" w:history="1">
+      <w:hyperlink r:id="rId189869f577ecbc3af" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) (EPPO website). These species cause similar symptoms on the host and they are all present in the EU. Distinction among them can be difficult. Including all the species in the genus would make for practical application and avoid the need for full identification to species of any root-knot nematodes found in the material to be eventually marketed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: In the RNQP Questionnaire, for the 'Vegetable propagating and planting material (other than seeds)' Sector, GB supported a listing at the Genus level for Allium cepa but did not support such a listing for Cucumis melo, Solanum lycopersicum, Solanum melongena (no justification was given, and no information for the other host plants). No other EU Member States selected this entry as an important entry in the RNQP Questionnaire.</w:t>
@@ -455,50 +474,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -509,51 +547,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest is present worldwide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus (1CIDG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -773,50 +811,360 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne spp. is a soil borne pest. It survives in weeds and in the crop debris. It spreads with infested materials, by human assisted means, root debris and soil. Meloidogyne exigua can infest Citrus as a minor host (EPPO Global Database) however no Meloidogyne species are mentioned in the EPPO PP 2 or PM 4 Standards for Citrus or for Citrus certified or CAC requirements in 2014/98/EU. Meloidogyne citri n. sp. (Meloidogynidae), a new root-knot nematode has been found parasitizing citrus in China (Zhang et al, 1990). However experts considered that Ornamental Citrus are usually grown in containers and are therefore not a pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="F30000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="F30000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">White galls gradually browning, more or less large and regular, characterize the presence of Meloidogyne spp. The nature and extent of the galls depend on the species and the level of soil inoculum. These root alterations disrupt the absorption of water and mineral elements, and hence the development of plants which show a more or less reduced growth. The foliage may be chlorotic, and wilting sometimes occurs during the warmest hours of the day. The lower leaves of the highly affected plants reveal an early senescence. In many situations, root-knot nematodes are not the only pests to attack the root system: they frequently contribute to the predisposition of roots to the attacks of soil-borne fungi. However no references could be found to any impact by these two Meloidogyne species on Citrus. Meloidogyne species are not mentioned in the EPPO PP 2 or PM 4 Standards for Citrus, or in requirements for certified or CAC Citrus in 2014/98/EU.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="F30000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="F30000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remark: ornamental Citrus and other Rutaceae species (e.g. in FR) are mainly grown in containers, so risk of cross-over infestation to field crops are very limited.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Not recommended for RNQP status because Ornamental Citrus are usually grown in containers and plants for planting is therefore not a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1081,137 +1429,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35424044">
+  <w:abstractNum w:abstractNumId="63562427">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17237480">
+    <w:lvl w:ilvl="0" w:tplc="54123106">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17237480" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54123106" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17237480" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54123106" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17237480" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54123106" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17237480" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54123106" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17237480" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54123106" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17237480" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54123106" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17237480" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54123106" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17237480" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54123106" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35424043">
+  <w:abstractNum w:abstractNumId="63562426">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43335686">
+    <w:lvl w:ilvl="0" w:tplc="41948118">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1963,55 +2311,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35424043">
-    <w:abstractNumId w:val="35424043"/>
+  <w:num w:numId="63562426">
+    <w:abstractNumId w:val="63562426"/>
   </w:num>
-  <w:num w:numId="35424044">
-    <w:abstractNumId w:val="35424044"/>
+  <w:num w:numId="63562427">
+    <w:abstractNumId w:val="63562427"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13556,51 +13904,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId784684492" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId861769b0165710bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId492064638" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId189869f577ecbc3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>