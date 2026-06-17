--- v2 (2026-05-02)
+++ v3 (2026-06-17)
@@ -355,51 +355,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Root-knot nematode (M. exigua, M. naasi, M. hapla, M. incognita, M. arenaria, and M. javanica, M. ethiopica) (EPPO Global Database, Kotcon et al., 1985; Davis et al., 2003; CABI, 2017) are polyphagous pests. They all cause characteristic knots (galls), swellings and other malformations on the roots of onion. M. ethiopica is included in EPPO alert list (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId189869f577ecbc3af" w:history="1">
+      <w:hyperlink r:id="rId47366a32a6797f7c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) (EPPO website). These species cause similar symptoms on the host and they are all present in the EU. Distinction among them can be difficult. Including all the species in the genus would make for practical application and avoid the need for full identification to species of any root-knot nematodes found in the material to be eventually marketed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: In the RNQP Questionnaire, for the 'Vegetable propagating and planting material (other than seeds)' Sector, GB supported a listing at the Genus level for Allium cepa but did not support such a listing for Cucumis melo, Solanum lycopersicum, Solanum melongena (no justification was given, and no information for the other host plants). No other EU Member States selected this entry as an important entry in the RNQP Questionnaire.</w:t>
@@ -1429,137 +1429,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63562427">
+  <w:abstractNum w:abstractNumId="21301395">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54123106">
+    <w:lvl w:ilvl="0" w:tplc="91039085">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54123106" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91039085" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54123106" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91039085" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54123106" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91039085" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54123106" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91039085" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54123106" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91039085" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54123106" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91039085" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54123106" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91039085" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54123106" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91039085" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63562426">
+  <w:abstractNum w:abstractNumId="21301394">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41948118">
+    <w:lvl w:ilvl="0" w:tplc="20091603">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2311,55 +2311,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63562426">
-    <w:abstractNumId w:val="63562426"/>
+  <w:num w:numId="21301394">
+    <w:abstractNumId w:val="21301394"/>
   </w:num>
-  <w:num w:numId="63562427">
-    <w:abstractNumId w:val="63562427"/>
+  <w:num w:numId="21301395">
+    <w:abstractNumId w:val="21301395"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13904,51 +13904,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId492064638" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId189869f577ecbc3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId262741783" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId47366a32a6797f7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>