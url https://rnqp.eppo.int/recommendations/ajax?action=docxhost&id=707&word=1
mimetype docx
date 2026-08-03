--- v3 (2026-06-17)
+++ v4 (2026-08-03)
@@ -355,51 +355,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Root-knot nematode (M. exigua, M. naasi, M. hapla, M. incognita, M. arenaria, and M. javanica, M. ethiopica) (EPPO Global Database, Kotcon et al., 1985; Davis et al., 2003; CABI, 2017) are polyphagous pests. They all cause characteristic knots (galls), swellings and other malformations on the roots of onion. M. ethiopica is included in EPPO alert list (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId47366a32a6797f7c5" w:history="1">
+      <w:hyperlink r:id="rId86286a70295f4b2b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) (EPPO website). These species cause similar symptoms on the host and they are all present in the EU. Distinction among them can be difficult. Including all the species in the genus would make for practical application and avoid the need for full identification to species of any root-knot nematodes found in the material to be eventually marketed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: In the RNQP Questionnaire, for the 'Vegetable propagating and planting material (other than seeds)' Sector, GB supported a listing at the Genus level for Allium cepa but did not support such a listing for Cucumis melo, Solanum lycopersicum, Solanum melongena (no justification was given, and no information for the other host plants). No other EU Member States selected this entry as an important entry in the RNQP Questionnaire.</w:t>
@@ -1429,137 +1429,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21301395">
+  <w:abstractNum w:abstractNumId="38902297">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91039085">
+    <w:lvl w:ilvl="0" w:tplc="60461943">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91039085" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60461943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91039085" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60461943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91039085" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60461943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91039085" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60461943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91039085" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60461943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91039085" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60461943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91039085" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60461943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91039085" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60461943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21301394">
+  <w:abstractNum w:abstractNumId="38902296">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20091603">
+    <w:lvl w:ilvl="0" w:tplc="69726475">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2311,55 +2311,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21301394">
-    <w:abstractNumId w:val="21301394"/>
+  <w:num w:numId="38902296">
+    <w:abstractNumId w:val="38902296"/>
   </w:num>
-  <w:num w:numId="21301395">
-    <w:abstractNumId w:val="21301395"/>
+  <w:num w:numId="38902297">
+    <w:abstractNumId w:val="38902297"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13904,51 +13904,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId262741783" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId47366a32a6797f7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId992178357" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId86286a70295f4b2b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>