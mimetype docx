--- v1 (2026-03-10)
+++ v2 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bemisia tabaci (BEMITA)</w:t>
+        <w:t xml:space="preserve">Bemisia tabaci BEMITA</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -457,77 +495,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Only non-European populations of Bemisia tabaci are listed in annex IA1 of Council directive 2000/29/EC. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId826869b01617e4424" w:history="1">
+      <w:hyperlink r:id="rId668269f5777a52d94" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Experts commented that 'non-European populations' is usually only considered in relation to the origin of the plants/consignment on which the pest is found.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pelargonium (1PELG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -756,50 +794,344 @@
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The host range of B. tabaci covers more than 1 000 species (Mound and Halsey, 1978; De Barro, 1995; Chu et al., 2006; Evans, 2007; Li et al. 2011; EFSA, 2013). De Barro (1995), DAF-GWA (2008), Li et al., (2011) and EFSA (2013) listed Pelargonium as a host species of B. tabaci. Pelargonium hortorum was categorized at the 2nd infestation grade in China (average number of B. tabaci nymphs and pupae between 11–30/10 cm² leaf area) (Li et al., 2011). Pelargonium sp with 1-2 annually findings is not categorized as a perfect host plant of B. tabaci in Dutch greenhouses (Fransen, 1994). Only two interceptions of B. tabaci on Pelargonium plants for planting from third countries are reported in EUROPHYT from 1993 to 2011.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Except in the Mediterranean coastal region (Cyprus, Greece, Malta, Italy, south of France, certain parts of Spain and Portugal), B. tabaci occurrence is restricted in the EU to greenhouses. Growing B. tabaci host plants under exclusion conditions may be highly effective in the management of this pest and its associated viruses in both field and greenhouse-grown crops, however detailed attention must be given to exclusion netting and entrances etc. For crops in fields or partly-covered facilities, in areas where the pest is established (the Mediterranean coastal region), infestation can take place by flying adults, up to a maximum of 7km in a 12-hour period, though this is not a limiting factor because, with the wide range of putative hosts, suitable host plants are mostly available, and under intensive production suitable host plants, densely spaced, are found within a short distance. Under protected cultivation, plant production is throughout the year and suitable crops follow and rotate at tight intervals, favouring the establishment and dispersal of B. tabaci. Whitefly adults can migrate over long distances via passive transport with wind. However, even considering a climate change scenario with an increase of on average + 2 °C, B. tabaci distribution will expand its most Northern limit but still will not establish outdoors in Northern EU Member States (EFSA 2013). Experts concluded that B. tabaci should not be considered as an important pathway on this host.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B. tabaci is considered to be one of the most serious threats to crop cultivation worldwide, predominantly because of the large number of viruses it transmits. It is a sap-sucking insect that can reduce the vigour of plants and excrete a sticky, sugary substance, called honeydew, on the leaves, stems and fruits of its host plants. Adults can also transmit important virus diseases to major vegetable crops, but ornamental species, with only a few exceptions (e.g. Eustoma sp., Lisianthus sp., Manihot sp.), are not considered host plants for viruses transmitted by B. tabaci. Pelargonium is therefore not affected by B. tabaci transmitted viruses but circulatively transmitted viruses (begomoviruses) can also be carried by viruliferous B. tabaci insects along non-hosts plants (EFSA, 2013).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Not recommended for RNQP status - not an important pathway for this host (few interceptions on plants for planting).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -968,51 +1300,51 @@
         <w:t xml:space="preserve">Chu D, Zhang YJ, Brown JK, Cong B, Xu BY, Wu QJ &amp; Zhu GR (2006) The introduction of the exotic Q biotype of Bemisia tabaci from the Mediterranean region into China on ornamental crops. Florida Entomologist 89, 168-174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId438269b01617e468b" w:history="1">
+      <w:hyperlink r:id="rId422969f5777a5315e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1101,51 +1433,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId379369b01617e470a" w:history="1">
+      <w:hyperlink r:id="rId529569f5777a531e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1165,51 +1497,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435569b01617e4748" w:history="1">
+      <w:hyperlink r:id="rId428969f5777a53228" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1252,51 +1584,51 @@
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL, 2011. Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenzie CL &amp; Osborne LS (2017) Bemisia tabaci MED (Q biotype) (Hemiptera: Aleyrodidae) in Florida is on the move to residential landscapes and may impact open-field agriculture. Florida Entomologist 100(2):481-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId729369b01617e4799" w:history="1">
+      <w:hyperlink r:id="rId766269f5777a5327a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1653/024.100.0213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1435,137 +1767,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28262050">
+  <w:abstractNum w:abstractNumId="69142531">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15501308">
+    <w:lvl w:ilvl="0" w:tplc="68242771">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15501308" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68242771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15501308" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68242771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15501308" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68242771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15501308" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68242771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15501308" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68242771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15501308" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68242771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15501308" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68242771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15501308" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68242771" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28262049">
+  <w:abstractNum w:abstractNumId="69142530">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12256922">
+    <w:lvl w:ilvl="0" w:tplc="68162719">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2317,55 +2649,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28262049">
-    <w:abstractNumId w:val="28262049"/>
+  <w:num w:numId="69142530">
+    <w:abstractNumId w:val="69142530"/>
   </w:num>
-  <w:num w:numId="28262050">
-    <w:abstractNumId w:val="28262050"/>
+  <w:num w:numId="69142531">
+    <w:abstractNumId w:val="69142531"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13910,51 +14242,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId190996489" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId826869b01617e4424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId438269b01617e468b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId379369b01617e470a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId435569b01617e4748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId729369b01617e4799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId144166220" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId668269f5777a52d94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId422969f5777a5315e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId529569f5777a531e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId428969f5777a53228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId766269f5777a5327a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>