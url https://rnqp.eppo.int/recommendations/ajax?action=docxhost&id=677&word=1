--- v2 (2026-05-02)
+++ v3 (2026-06-17)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Only non-European populations of Bemisia tabaci are listed in annex IA1 of Council directive 2000/29/EC. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId668269f5777a52d94" w:history="1">
+      <w:hyperlink r:id="rId88866a32a60ee6793" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Experts commented that 'non-European populations' is usually only considered in relation to the origin of the plants/consignment on which the pest is found.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1300,51 +1300,51 @@
         <w:t xml:space="preserve">Chu D, Zhang YJ, Brown JK, Cong B, Xu BY, Wu QJ &amp; Zhu GR (2006) The introduction of the exotic Q biotype of Bemisia tabaci from the Mediterranean region into China on ornamental crops. Florida Entomologist 89, 168-174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId422969f5777a5315e" w:history="1">
+      <w:hyperlink r:id="rId98606a32a60ee6ca2" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1433,51 +1433,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId529569f5777a531e9" w:history="1">
+      <w:hyperlink r:id="rId39556a32a60ee6d2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1497,51 +1497,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId428969f5777a53228" w:history="1">
+      <w:hyperlink r:id="rId12436a32a60ee6d6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1584,51 +1584,51 @@
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL, 2011. Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenzie CL &amp; Osborne LS (2017) Bemisia tabaci MED (Q biotype) (Hemiptera: Aleyrodidae) in Florida is on the move to residential landscapes and may impact open-field agriculture. Florida Entomologist 100(2):481-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId766269f5777a5327a" w:history="1">
+      <w:hyperlink r:id="rId13266a32a60ee6dc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1653/024.100.0213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1767,137 +1767,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69142531">
+  <w:abstractNum w:abstractNumId="87156575">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68242771">
+    <w:lvl w:ilvl="0" w:tplc="73564026">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68242771" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73564026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68242771" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73564026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68242771" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73564026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68242771" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73564026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68242771" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73564026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68242771" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73564026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68242771" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73564026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68242771" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73564026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69142530">
+  <w:abstractNum w:abstractNumId="87156574">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68162719">
+    <w:lvl w:ilvl="0" w:tplc="11475848">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2649,55 +2649,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69142530">
-    <w:abstractNumId w:val="69142530"/>
+  <w:num w:numId="87156574">
+    <w:abstractNumId w:val="87156574"/>
   </w:num>
-  <w:num w:numId="69142531">
-    <w:abstractNumId w:val="69142531"/>
+  <w:num w:numId="87156575">
+    <w:abstractNumId w:val="87156575"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14242,51 +14242,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId144166220" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId668269f5777a52d94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId422969f5777a5315e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId529569f5777a531e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId428969f5777a53228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId766269f5777a5327a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId113301453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId88866a32a60ee6793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId98606a32a60ee6ca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId39556a32a60ee6d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId12436a32a60ee6d6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId13266a32a60ee6dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>