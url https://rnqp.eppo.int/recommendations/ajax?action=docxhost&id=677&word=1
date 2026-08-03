--- v3 (2026-06-17)
+++ v4 (2026-08-03)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Only non-European populations of Bemisia tabaci are listed in annex IA1 of Council directive 2000/29/EC. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId88866a32a60ee6793" w:history="1">
+      <w:hyperlink r:id="rId27156a702939c5d94" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Experts commented that 'non-European populations' is usually only considered in relation to the origin of the plants/consignment on which the pest is found.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1300,51 +1300,51 @@
         <w:t xml:space="preserve">Chu D, Zhang YJ, Brown JK, Cong B, Xu BY, Wu QJ &amp; Zhu GR (2006) The introduction of the exotic Q biotype of Bemisia tabaci from the Mediterranean region into China on ornamental crops. Florida Entomologist 89, 168-174;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98606a32a60ee6ca2" w:history="1">
+      <w:hyperlink r:id="rId47716a702939c61cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1433,51 +1433,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39556a32a60ee6d2a" w:history="1">
+      <w:hyperlink r:id="rId33856a702939c624c" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1497,51 +1497,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12436a32a60ee6d6d" w:history="1">
+      <w:hyperlink r:id="rId44346a702939c628b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1584,51 +1584,51 @@
         <w:t xml:space="preserve">Li SJ, Xue X, Ahmed MZ, Ren SX, Du YZ, Wu JH, Cuthbertson AGS &amp; Qiu BL, 2011. Host plants and natural enemies of Bemisia tabaci (Hemiptera, Aleyrodidae) in China. Insect Science 18, 101-120;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">McKenzie CL &amp; Osborne LS (2017) Bemisia tabaci MED (Q biotype) (Hemiptera: Aleyrodidae) in Florida is on the move to residential landscapes and may impact open-field agriculture. Florida Entomologist 100(2):481-484. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13266a32a60ee6dc1" w:history="1">
+      <w:hyperlink r:id="rId59546a702939c62de" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1653/024.100.0213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1767,137 +1767,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87156575">
+  <w:abstractNum w:abstractNumId="60331288">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73564026">
+    <w:lvl w:ilvl="0" w:tplc="79578583">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73564026" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79578583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73564026" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79578583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73564026" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79578583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73564026" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79578583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73564026" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79578583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73564026" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79578583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73564026" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79578583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73564026" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79578583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87156574">
+  <w:abstractNum w:abstractNumId="60331287">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11475848">
+    <w:lvl w:ilvl="0" w:tplc="45179469">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2649,55 +2649,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87156574">
-    <w:abstractNumId w:val="87156574"/>
+  <w:num w:numId="60331287">
+    <w:abstractNumId w:val="60331287"/>
   </w:num>
-  <w:num w:numId="87156575">
-    <w:abstractNumId w:val="87156575"/>
+  <w:num w:numId="60331288">
+    <w:abstractNumId w:val="60331288"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14242,51 +14242,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId113301453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId88866a32a60ee6793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId98606a32a60ee6ca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId39556a32a60ee6d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId12436a32a60ee6d6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId13266a32a60ee6dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId375223647" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId27156a702939c5d94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId47716a702939c61cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId33856a702939c624c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId44346a702939c628b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/><Relationship Id="rId59546a702939c62de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1653/024.100.0213" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>