--- v2 (2026-03-10)
+++ v3 (2026-05-13)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bemisia tabaci (BEMITA)</w:t>
+        <w:t xml:space="preserve">Bemisia tabaci BEMITA</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -457,77 +495,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Only non-European populations of Bemisia tabaci are listed in annex IA1 of Council directive 2000/29/EC. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId495069b016f819b1d" w:history="1">
+      <w:hyperlink r:id="rId36826a04dc1242f05" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Experts commented that 'non-European populations' is usually only considered in relation to the origin of the plants/consignment on which the pest is found.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dianthus caryophyllus (DINCA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -747,50 +785,336 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemisia tabaci (European populations) is not listed on this host (EPPO Global Database) and is only given as an unconfirmed host (EFSA, 2013), though there is three references where it occurs on carnation (Beitia et al, 2016; DAF-GWA, 2008; Evans, 2007). Dianthus is not mentioned in Fransen (1994) as an important host plant in Dutch greenhouse as well as in De Barro (1995) and Li et al. (2011). Only two interceptions of B. tabaci on Dianthus plants for planting from third countries are reported in EUROPHYT from 1993 to 2011. Experts concluded that plants for planting of carnation are not a significant pathway, even though it may incidentally be a pathway for 'hitch-hikers'.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no evidence in any publication that Dianthus caryophyllus and Dianthus are important host plants and that there are recorded damage to this crop.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Not recommended for RNQP status - not a significant pathway for this host.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -959,51 +1283,51 @@
         <w:t xml:space="preserve">Beitia F, Asís JD, Pedro L de, Goula M &amp; Tormos J (2016) Importance of feeding behaviour on life cycle in the zoophytophagous bug Dicyphus geniculatus. Bulletin of Insectology 69, 173-180;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId402769b016f819d80" w:history="1">
+      <w:hyperlink r:id="rId90636a04dc124333e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1046,51 +1370,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId410869b016f819dd9" w:history="1">
+      <w:hyperlink r:id="rId13856a04dc1243398" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1110,51 +1434,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId877369b016f819e19" w:history="1">
+      <w:hyperlink r:id="rId99576a04dc12433dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1293,137 +1617,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58554646">
+  <w:abstractNum w:abstractNumId="24506253">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56940753">
+    <w:lvl w:ilvl="0" w:tplc="50440348">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56940753" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50440348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56940753" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50440348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56940753" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50440348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56940753" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50440348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56940753" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50440348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56940753" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50440348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56940753" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50440348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56940753" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50440348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58554645">
+  <w:abstractNum w:abstractNumId="24506252">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49984758">
+    <w:lvl w:ilvl="0" w:tplc="43900430">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2175,55 +2499,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58554645">
-    <w:abstractNumId w:val="58554645"/>
+  <w:num w:numId="24506252">
+    <w:abstractNumId w:val="24506252"/>
   </w:num>
-  <w:num w:numId="58554646">
-    <w:abstractNumId w:val="58554646"/>
+  <w:num w:numId="24506253">
+    <w:abstractNumId w:val="24506253"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13768,51 +14092,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId759775613" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId495069b016f819b1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId402769b016f819d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId410869b016f819dd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId877369b016f819e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId231441156" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId36826a04dc1242f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId90636a04dc124333e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId13856a04dc1243398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId99576a04dc12433dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>