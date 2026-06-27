--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Only non-European populations of Bemisia tabaci are listed in annex IA1 of Council directive 2000/29/EC. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36826a04dc1242f05" w:history="1">
+      <w:hyperlink r:id="rId25106a405e9891cb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Experts commented that 'non-European populations' is usually only considered in relation to the origin of the plants/consignment on which the pest is found.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1283,51 +1283,51 @@
         <w:t xml:space="preserve">Beitia F, Asís JD, Pedro L de, Goula M &amp; Tormos J (2016) Importance of feeding behaviour on life cycle in the zoophytophagous bug Dicyphus geniculatus. Bulletin of Insectology 69, 173-180;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90636a04dc124333e" w:history="1">
+      <w:hyperlink r:id="rId71566a405e98920fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1370,51 +1370,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13856a04dc1243398" w:history="1">
+      <w:hyperlink r:id="rId82816a405e9892156" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1434,51 +1434,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99576a04dc12433dc" w:history="1">
+      <w:hyperlink r:id="rId45056a405e9892195" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1617,137 +1617,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24506253">
+  <w:abstractNum w:abstractNumId="52246389">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50440348">
+    <w:lvl w:ilvl="0" w:tplc="80337721">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50440348" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80337721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50440348" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80337721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50440348" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80337721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50440348" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80337721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50440348" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80337721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50440348" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80337721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50440348" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80337721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50440348" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80337721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24506252">
+  <w:abstractNum w:abstractNumId="52246388">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43900430">
+    <w:lvl w:ilvl="0" w:tplc="53532594">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2499,55 +2499,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24506252">
-    <w:abstractNumId w:val="24506252"/>
+  <w:num w:numId="52246388">
+    <w:abstractNumId w:val="52246388"/>
   </w:num>
-  <w:num w:numId="24506253">
-    <w:abstractNumId w:val="24506253"/>
+  <w:num w:numId="52246389">
+    <w:abstractNumId w:val="52246389"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14092,51 +14092,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId231441156" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId36826a04dc1242f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId90636a04dc124333e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId13856a04dc1243398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId99576a04dc12433dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId912027095" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId25106a405e9891cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId71566a405e98920fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId82816a405e9892156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId45056a405e9892195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>