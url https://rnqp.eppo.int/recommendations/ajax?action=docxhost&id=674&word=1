--- v4 (2026-06-27)
+++ v5 (2026-08-25)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Only non-European populations of Bemisia tabaci are listed in annex IA1 of Council directive 2000/29/EC. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25106a405e9891cb3" w:history="1">
+      <w:hyperlink r:id="rId65036a8d0c16f3560" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Experts commented that 'non-European populations' is usually only considered in relation to the origin of the plants/consignment on which the pest is found.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1283,51 +1283,51 @@
         <w:t xml:space="preserve">Beitia F, Asís JD, Pedro L de, Goula M &amp; Tormos J (2016) Importance of feeding behaviour on life cycle in the zoophytophagous bug Dicyphus geniculatus. Bulletin of Insectology 69, 173-180;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71566a405e98920fd" w:history="1">
+      <w:hyperlink r:id="rId10576a8d0c16f3abc" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1370,51 +1370,51 @@
         <w:t xml:space="preserve">Drayton GM, Teulon DAJ, Workman PJ &amp; Scott IAW (2009) The Christmas dispersal of Bemisia tabaci (Gennadius) in New Zealand. New Zeland Plant Protection 62, 310-314;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82816a405e9892156" w:history="1">
+      <w:hyperlink r:id="rId51326a8d0c16f3fe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1434,51 +1434,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45056a405e9892195" w:history="1">
+      <w:hyperlink r:id="rId13786a8d0c16f402a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1617,137 +1617,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52246389">
+  <w:abstractNum w:abstractNumId="71009897">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80337721">
+    <w:lvl w:ilvl="0" w:tplc="14254666">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80337721" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14254666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80337721" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14254666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80337721" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14254666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80337721" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14254666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80337721" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14254666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80337721" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14254666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80337721" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14254666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80337721" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14254666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52246388">
+  <w:abstractNum w:abstractNumId="71009896">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53532594">
+    <w:lvl w:ilvl="0" w:tplc="43355786">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2499,55 +2499,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52246388">
-    <w:abstractNumId w:val="52246388"/>
+  <w:num w:numId="71009896">
+    <w:abstractNumId w:val="71009896"/>
   </w:num>
-  <w:num w:numId="52246389">
-    <w:abstractNumId w:val="52246389"/>
+  <w:num w:numId="71009897">
+    <w:abstractNumId w:val="71009897"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14092,51 +14092,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId912027095" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId25106a405e9891cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId71566a405e98920fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId82816a405e9892156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId45056a405e9892195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId339272612" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId65036a8d0c16f3560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId10576a8d0c16f3abc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId51326a8d0c16f3fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId13786a8d0c16f402a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>