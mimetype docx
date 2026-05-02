--- v0 (2026-03-10)
+++ v1 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bemisia tabaci (BEMITA)</w:t>
+        <w:t xml:space="preserve">Bemisia tabaci BEMITA</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -304,57 +323,76 @@
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidate: Ornamental sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">2 – Status in the EU:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -457,77 +495,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Only non-European populations of Bemisia tabaci are listed in annex IA1 of Council directive 2000/29/EC. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId945269b0161088356" w:history="1">
+      <w:hyperlink r:id="rId384069f5774abceff" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Experts commented that 'non-European populations' is usually only considered in relation to the origin of the plants/consignment on which the pest is found.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Begonia x hiemalis (BEGEH)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Ornamental sector.</w:t>
       </w:r>
@@ -747,50 +785,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Begonias are perennials and are propagated from cuttings. The host range of B. tabaci covers more than 1 000 species (Mound &amp; Halsey, 1978; De Barro, 1995; Chu et al., 2006; Evans, 2007; Li et al. 2011; EFSA, 2013). There are some inconsistencies in various publications on the suitability of different Begonia species as being B. tabaci host plants. Bemisia tabaci is not listed on Begonia x hiemalis (EPPO Global Database; EFSA, 2013) though Begonia ravenii and B. semperflorens are listed as hosts (EFSA, 2013). In the unconfirmed host plants of EFSA (2013), compiled from DAF-GWA (2008) and Evans (2007), Begonia sp. is not included, although it is in the DAF-GWA (2008) table. Fransen (1994) reported 3 to 7 annual findings of B. tabaci on Begonia in the greenhouses in the Netherlands and concluded that this is perfect host plant for the pest. The infestation rate (nymphs and pupae density) of host plants of B. tabaci was categorized in four grades in China (Li et al., 2011). Begonia ravenii and Begonia semperflorens were classified in the 1st infestation grade (average number of B. tabaci nymphs and pupae ≤ 10/10 cm² leaf area). Dalmon et al. (2008) sampled B. tabaci greenhouse populations in southern France from begonia (Begonia x elatior= Begonia x hiemalis). Ornamental trade (mainly Poinsettia and Begonia spp.) is the main pathway of introduction and spread of Bemisia tabaci Mediterraneann species (MED, formerly referred to as biotype Q) to ornamental and vegetable greenhouses and to open fields in Brazil (Moraes et al., 2017). Six interceptions of B. tabaci on Begonia plant for plantings from the EU Member States have been reported in the EUROPHYT database from 1993 to 2011. Genus Begonia is included in De Barro (1995) ornamental host plant list. Experts concluded that plants for planting of Begonia x hiemalis are not a significant pathway, even though it may incidentally be a pathway for 'hitch-hikers'.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Not recommended for RNQP status - not a significant pathway for this host.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -936,51 +1252,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId361569b016108862b" w:history="1">
+      <w:hyperlink r:id="rId255869f5774abd2a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1023,92 +1339,92 @@
         <w:t xml:space="preserve">De Barro PJ (1995) Bemisia tabaci biotype B: a review of its biology, distribution and control. CSIRO Australia Division of Entomology Technical Paper. 1-55;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Barro PJ &amp; Ahmed MZ (2011) Genetic networking of the Bemisia tabaci cryptic species complex reveals pattern of biological invasions. PloS ONE, 6, e25579. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId329669b016108868b" w:history="1">
+      <w:hyperlink r:id="rId622969f5774abd2ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0025579</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId217769b01610886b8" w:history="1">
+      <w:hyperlink r:id="rId147069f5774abd329" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1128,51 +1444,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId834469b01610886fc" w:history="1">
+      <w:hyperlink r:id="rId637769f5774abd368" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1357,137 +1673,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48257949">
+  <w:abstractNum w:abstractNumId="67755134">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40727185">
+    <w:lvl w:ilvl="0" w:tplc="55275454">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40727185" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55275454" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40727185" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55275454" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40727185" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55275454" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40727185" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55275454" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40727185" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55275454" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40727185" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55275454" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40727185" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55275454" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40727185" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55275454" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48257948">
+  <w:abstractNum w:abstractNumId="67755133">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21867412">
+    <w:lvl w:ilvl="0" w:tplc="17197140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2239,55 +2555,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48257948">
-    <w:abstractNumId w:val="48257948"/>
+  <w:num w:numId="67755133">
+    <w:abstractNumId w:val="67755133"/>
   </w:num>
-  <w:num w:numId="48257949">
-    <w:abstractNumId w:val="48257949"/>
+  <w:num w:numId="67755134">
+    <w:abstractNumId w:val="67755134"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13832,51 +14148,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId526065204" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId945269b0161088356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId361569b016108862b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId329669b016108868b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0025579" TargetMode="External"/><Relationship Id="rId217769b01610886b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId834469b01610886fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId852712825" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId384069f5774abceff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId255869f5774abd2a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId622969f5774abd2ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0025579" TargetMode="External"/><Relationship Id="rId147069f5774abd329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId637769f5774abd368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>