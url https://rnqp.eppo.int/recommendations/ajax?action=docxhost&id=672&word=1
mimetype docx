--- v1 (2026-05-02)
+++ v2 (2026-06-17)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Only non-European populations of Bemisia tabaci are listed in annex IA1 of Council directive 2000/29/EC. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId384069f5774abceff" w:history="1">
+      <w:hyperlink r:id="rId95556a32a5c325beb" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Experts commented that 'non-European populations' is usually only considered in relation to the origin of the plants/consignment on which the pest is found.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1252,51 +1252,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId255869f5774abd2a5" w:history="1">
+      <w:hyperlink r:id="rId72036a32a5c326004" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1339,92 +1339,92 @@
         <w:t xml:space="preserve">De Barro PJ (1995) Bemisia tabaci biotype B: a review of its biology, distribution and control. CSIRO Australia Division of Entomology Technical Paper. 1-55;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Barro PJ &amp; Ahmed MZ (2011) Genetic networking of the Bemisia tabaci cryptic species complex reveals pattern of biological invasions. PloS ONE, 6, e25579. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId622969f5774abd2ff" w:history="1">
+      <w:hyperlink r:id="rId46206a32a5c32605e" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0025579</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId147069f5774abd329" w:history="1">
+      <w:hyperlink r:id="rId62506a32a5c326088" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1444,51 +1444,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId637769f5774abd368" w:history="1">
+      <w:hyperlink r:id="rId80346a32a5c3260c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1673,137 +1673,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67755134">
+  <w:abstractNum w:abstractNumId="63296019">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55275454">
+    <w:lvl w:ilvl="0" w:tplc="13490708">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55275454" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13490708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55275454" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13490708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55275454" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13490708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55275454" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13490708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55275454" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13490708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55275454" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13490708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55275454" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13490708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55275454" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13490708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67755133">
+  <w:abstractNum w:abstractNumId="63296018">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17197140">
+    <w:lvl w:ilvl="0" w:tplc="63940178">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2555,55 +2555,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67755133">
-    <w:abstractNumId w:val="67755133"/>
+  <w:num w:numId="63296018">
+    <w:abstractNumId w:val="63296018"/>
   </w:num>
-  <w:num w:numId="67755134">
-    <w:abstractNumId w:val="67755134"/>
+  <w:num w:numId="63296019">
+    <w:abstractNumId w:val="63296019"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14148,51 +14148,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId852712825" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId384069f5774abceff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId255869f5774abd2a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId622969f5774abd2ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0025579" TargetMode="External"/><Relationship Id="rId147069f5774abd329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId637769f5774abd368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId257454404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId95556a32a5c325beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId72036a32a5c326004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId46206a32a5c32605e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0025579" TargetMode="External"/><Relationship Id="rId62506a32a5c326088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId80346a32a5c3260c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>