--- v2 (2026-06-17)
+++ v3 (2026-08-03)
@@ -495,51 +495,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Only non-European populations of Bemisia tabaci are listed in annex IA1 of Council directive 2000/29/EC. Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId95556a32a5c325beb" w:history="1">
+      <w:hyperlink r:id="rId67826a702930efd51" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Experts commented that 'non-European populations' is usually only considered in relation to the origin of the plants/consignment on which the pest is found.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1252,51 +1252,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Agriculture and Food, Goverment of Western Australia (DAF-GWA) (2008) A list of recorded host plants of Bemisia tabaci including silverleaf whitefly. Previously available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72036a32a5c326004" w:history="1">
+      <w:hyperlink r:id="rId43446a702930f01ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1339,92 +1339,92 @@
         <w:t xml:space="preserve">De Barro PJ (1995) Bemisia tabaci biotype B: a review of its biology, distribution and control. CSIRO Australia Division of Entomology Technical Paper. 1-55;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Barro PJ &amp; Ahmed MZ (2011) Genetic networking of the Bemisia tabaci cryptic species complex reveals pattern of biological invasions. PloS ONE, 6, e25579. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46206a32a5c32605e" w:history="1">
+      <w:hyperlink r:id="rId59406a702930f020b" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0025579</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Panel on Plant Health (2013) (PLH) Scientific Opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for the EU territory. EFSA Journal 11, 3162. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62506a32a5c326088" w:history="1">
+      <w:hyperlink r:id="rId58226a702930f0236" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1444,51 +1444,51 @@
         <w:t xml:space="preserve">European and Mediterranean Plant Protection Organisation (EPPO) (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available from www.eppo.int/QUARANTINE/EPPO_Study_on_Plants_for_planting.pdf;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans GA (2007) Host plant list of the whiteflies (Aleyrodidae) of the world. USDA/Animal Plant Health Inspection Service (APHIS), 290 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80346a32a5c3260c6" w:history="1">
+      <w:hyperlink r:id="rId13856a702930f0276" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1673,137 +1673,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63296019">
+  <w:abstractNum w:abstractNumId="89271365">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13490708">
+    <w:lvl w:ilvl="0" w:tplc="12866902">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13490708" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12866902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13490708" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12866902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13490708" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12866902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13490708" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12866902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13490708" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12866902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13490708" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12866902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13490708" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12866902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13490708" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12866902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63296018">
+  <w:abstractNum w:abstractNumId="89271364">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63940178">
+    <w:lvl w:ilvl="0" w:tplc="34097276">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2555,55 +2555,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63296018">
-    <w:abstractNumId w:val="63296018"/>
+  <w:num w:numId="89271364">
+    <w:abstractNumId w:val="89271364"/>
   </w:num>
-  <w:num w:numId="63296019">
-    <w:abstractNumId w:val="63296019"/>
+  <w:num w:numId="89271365">
+    <w:abstractNumId w:val="89271365"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14148,51 +14148,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId257454404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId95556a32a5c325beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId72036a32a5c326004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId46206a32a5c32605e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0025579" TargetMode="External"/><Relationship Id="rId62506a32a5c326088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId80346a32a5c3260c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId690098750" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId67826a702930efd51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId43446a702930f01ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agric.wa.gov.au/objtwr/imported_assets/content/pw/ins/slwfhostlist.pdf" TargetMode="External"/><Relationship Id="rId59406a702930f020b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plosone.org/article/info%3Adoi%2F10.1371%2Fjournal.pone.0025579" TargetMode="External"/><Relationship Id="rId58226a702930f0236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.2903/j.efsa.2013.3162/epdf" TargetMode="External"/><Relationship Id="rId13856a702930f0276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sel.barc.usda.gov:8080/1WF/WhiteflyHost.pdf" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>