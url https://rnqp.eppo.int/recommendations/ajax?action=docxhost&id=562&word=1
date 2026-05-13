--- v2 (2026-03-10)
+++ v3 (2026-05-13)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verticillium (anamorphic genus) (1VERTG)</w:t>
+        <w:t xml:space="preserve">Verticillium (anamorphic genus) 1VERTG</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verticillium spp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -240,50 +240,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes: Vegetable propagating and planting material (other than seeds) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -519,86 +538,123 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Conclusion:</w:t>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum melongena (SOLME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -829,50 +885,385 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">V. dahliae causes wilting and sometimes death of plants. Verticillium wilt is a cool-weather disease and has a wide host range in natural areas. Verticillium spp. survives in soil, as long lived resting mycelium or microsclerotia, respectively, or in debris from infected plants (included weeds (EFSA, 2014)).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Control is by use of healthy planting material, resistant cultivars, prevention of movement of infected plants and infested soil, removal of diseased plants and plant debris, avoiding high nitrogen concentrations and soil disinfestation. Crop rotation can reduce losses, but not eliminate the pathogens because of the wide host range of Verticillium spp. (EPPO, 2004). Because of the wide host range and longevity of inoculum sources in the environment, planting material (transplants) are not considered to be the main pathway. Once, established, V. dahliae can be spread by infected asymptomatic weeds and weed seeds, by water and by human-assisted means.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aubergines are particularly susceptible to Verticillium spp. and seedlings are easily destroyed; clearly separated yellow spots are a characteristic symptom on leaves (EPPO 2004b).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In Greece, Verticillium wilt reduced the yield of aubergines by 40 % and also spoiled the fruit quality (Bletsos et al., 1999). In southern Italy, a decrease in the yield of susceptible aubergine cultivars of more than 50 % was recorded, while less severe decreases in yield were observed in resistant cultivars (Ciccarese et al., 1994). In susceptible cultivars, the disease reduced both weight and number of fruits, while in resistant cultivars only one of these factors was reduced (EFSA, 2014a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Major</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of healthy seeds, of available resistant cultivars or rootstock and healthy growing media. Sanitation of facilities and equipment (EFSA, 2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives. This is confirmed by the fact that plants for planting are not a significant pathway.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1206,137 +1597,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42048752">
+  <w:abstractNum w:abstractNumId="25207417">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77630879">
+    <w:lvl w:ilvl="0" w:tplc="50744595">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77630879" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50744595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77630879" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50744595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77630879" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50744595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77630879" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50744595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77630879" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50744595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77630879" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50744595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77630879" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50744595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77630879" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50744595" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42048751">
+  <w:abstractNum w:abstractNumId="25207416">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66819557">
+    <w:lvl w:ilvl="0" w:tplc="50498916">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2088,55 +2479,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42048751">
-    <w:abstractNumId w:val="42048751"/>
+  <w:num w:numId="25207416">
+    <w:abstractNumId w:val="25207416"/>
   </w:num>
-  <w:num w:numId="42048752">
-    <w:abstractNumId w:val="42048752"/>
+  <w:num w:numId="25207417">
+    <w:abstractNumId w:val="25207417"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13681,51 +14072,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId225346585" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId133276560" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>