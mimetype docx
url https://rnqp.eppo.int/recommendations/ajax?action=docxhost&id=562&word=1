--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -1597,137 +1597,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25207417">
+  <w:abstractNum w:abstractNumId="19739561">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50744595">
+    <w:lvl w:ilvl="0" w:tplc="93118602">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50744595" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93118602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50744595" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93118602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50744595" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93118602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50744595" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93118602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50744595" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93118602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50744595" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93118602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50744595" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93118602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50744595" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93118602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25207416">
+  <w:abstractNum w:abstractNumId="19739560">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50498916">
+    <w:lvl w:ilvl="0" w:tplc="84595425">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2479,55 +2479,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25207416">
-    <w:abstractNumId w:val="25207416"/>
+  <w:num w:numId="19739560">
+    <w:abstractNumId w:val="19739560"/>
   </w:num>
-  <w:num w:numId="25207417">
-    <w:abstractNumId w:val="25207417"/>
+  <w:num w:numId="19739561">
+    <w:abstractNumId w:val="19739561"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14072,51 +14072,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId133276560" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId880403621" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>