--- v4 (2026-06-27)
+++ v5 (2026-08-25)
@@ -1597,137 +1597,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19739561">
+  <w:abstractNum w:abstractNumId="33720863">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93118602">
+    <w:lvl w:ilvl="0" w:tplc="36065874">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93118602" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36065874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93118602" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36065874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93118602" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36065874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93118602" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36065874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93118602" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36065874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93118602" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36065874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93118602" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36065874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93118602" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36065874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19739560">
+  <w:abstractNum w:abstractNumId="33720862">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84595425">
+    <w:lvl w:ilvl="0" w:tplc="56195691">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2479,55 +2479,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19739560">
-    <w:abstractNumId w:val="19739560"/>
+  <w:num w:numId="33720862">
+    <w:abstractNumId w:val="33720862"/>
   </w:num>
-  <w:num w:numId="19739561">
-    <w:abstractNumId w:val="19739561"/>
+  <w:num w:numId="33720863">
+    <w:abstractNumId w:val="33720863"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14072,51 +14072,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId880403621" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId635612136" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>