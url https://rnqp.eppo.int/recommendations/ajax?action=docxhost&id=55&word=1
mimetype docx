--- v2 (2026-03-10)
+++ v3 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Viruses (Mosaic symptoms and leaf roll virus together) (1VIRUD*)</w:t>
+        <w:t xml:space="preserve">Viruses (Mosaic symptoms and leaf roll virus together) 1VIRUD*</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -347,67 +347,182 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mosaic symptoms and leaf roll virus together' is not a single taxonomic entity. Six viruses are already specifically listed at the species level in the EU Marketing Directives for seed potatoes (Potato virus Y, Potato virus X, Potato virus M, Potato virus S, Potato virus A and Potato leaf roll virus). Another virus (TSWV) was specifically submitted as a candidate for the RNQP status by the IIA2 AWG. Ten additional viruses are listed in EPPO PM 4/28 Standard. In the replies to the RNQP questionnaire, 2 EU Member States (FR and SI) and ESA considered this entry as important. FR considered that these viruses could be listed at a lower taxonomic level (ie detailed type of virus) but think it is important to keep such global tolerances for viruses in the regulation because they are mainly controlled through visual inspections of field on the basis of the visible symptoms on growing plants. Moreover, the symptoms are often similar and combinations of viruses can be present in plants. On the other hand, SI proposed to keep "Viruses (Mosaic symptoms and leaf roll virus together)" listed as a RNQP. Experts concluded that viruses should be listed individually. However the measures based on visual inspection of mosaic symptoms and leaf roll together should remain in the Marketing Directive.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">2 – Status in the EU:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Presence in the EU:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum tuberosum (SOLTU)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Seed potato sector.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -456,50 +571,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting, other than [true] seeds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: A listing of such symptoms as a RNQP is not possible under the RNQP definition: it is not a single taxonomic entity. However it is proposed to list the targeted viruses individually, and to maintain such a general requirement and threshold for all these viruses (Mosaic symptoms and leaf roll virus together) in the relevant Marketing Directive.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -733,137 +1266,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90798080">
+  <w:abstractNum w:abstractNumId="21892242">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42070733">
+    <w:lvl w:ilvl="0" w:tplc="26620616">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42070733" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26620616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42070733" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26620616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42070733" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26620616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42070733" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26620616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42070733" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26620616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42070733" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26620616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42070733" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26620616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42070733" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26620616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90798079">
+  <w:abstractNum w:abstractNumId="21892241">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16564954">
+    <w:lvl w:ilvl="0" w:tplc="59509652">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1615,55 +2148,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90798079">
-    <w:abstractNumId w:val="90798079"/>
+  <w:num w:numId="21892241">
+    <w:abstractNumId w:val="21892241"/>
   </w:num>
-  <w:num w:numId="90798080">
-    <w:abstractNumId w:val="90798080"/>
+  <w:num w:numId="21892242">
+    <w:abstractNumId w:val="21892242"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13208,51 +13741,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId253442485" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId853352879" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>