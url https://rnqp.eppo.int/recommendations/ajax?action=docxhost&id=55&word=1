--- v3 (2026-05-24)
+++ v4 (2026-07-27)
@@ -1266,137 +1266,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21892242">
+  <w:abstractNum w:abstractNumId="84517253">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26620616">
+    <w:lvl w:ilvl="0" w:tplc="69013425">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26620616" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69013425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26620616" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69013425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26620616" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69013425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26620616" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69013425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26620616" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69013425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26620616" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69013425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26620616" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69013425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26620616" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69013425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21892241">
+  <w:abstractNum w:abstractNumId="84517252">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59509652">
+    <w:lvl w:ilvl="0" w:tplc="60984107">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2148,55 +2148,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21892241">
-    <w:abstractNumId w:val="21892241"/>
+  <w:num w:numId="84517252">
+    <w:abstractNumId w:val="84517252"/>
   </w:num>
-  <w:num w:numId="21892242">
-    <w:abstractNumId w:val="21892242"/>
+  <w:num w:numId="84517253">
+    <w:abstractNumId w:val="84517253"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13741,51 +13741,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId853352879" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId998589116" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>