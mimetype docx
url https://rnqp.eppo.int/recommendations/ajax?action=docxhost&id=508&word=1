--- v2 (2026-03-10)
+++ v3 (2026-05-13)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Phytophthora (1PHYTG)</w:t>
+        <w:t xml:space="preserve">Phytophthora 1PHYTG</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora spp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -240,50 +240,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No: Vegetable propagating and planting material (other than seeds) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -363,67 +382,214 @@
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">For the Ornamental sector, DE justified a listing of Phytophthora on Euphorbia pulcherrima considering that 'Several species of pests are important and cause similar damage and have an unacceptable economic impact. Listing at this level allows decision on visual inspection instead on sampling and testing/identification'. FR also identified this entry as important.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">There are a number of Phytophthora species on Begonia x hiemalis (e.g. P. niederhauseri, P. cryptogea). Phytophthora spp. causes the main diseases of citrus. The most important are Phytophthora nicotiana var. parasitica and Phytophthora citrophthora causing a foot rot and gummosis on the main roots, root collar stem base and fruits. Crown rot and collar rot of apple are caused by several Phytophthora species, of which P. cactorum and P. syringae are the most important. The pathogens may also infect pear, but rarely cause problems in this crop. There are also a number of Phytophthora species on Euphorbia pulcherrima (e.g. P. nicotianae, P. cryptogea, P. nicotianae).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">In the last twenty years climatic changes, like flooding or temperature increase, favour the spread and the settlement of the Phytophthora species. All species are plant pathogens that attack various parts of the plant including roots, crowns, stems, buds, flowers, fruits and leaves. Phytophthora species have an high evolutionary potential for environment adaptability: among others it is becoming increasingly evident that natural interspecific hybridization is a casual event in heterothallic Phytophthora evolution which could lead to an increase of virulence. Ornamentals in nurseries represent a high risk for the spread of Phytophthora potentially resulting in outbreaks of root diseases in home gardens, orchards, wild flower farms and natural ecosystems. P. cactorum, P. cinnamomi, P. cryptogea, P. drechsleri, P. nicotianae, P. palmivora, P. citrophthora, and P. citricola are the major species that causes severe damage in nurseries and can attack a wide range of plant species (&gt; 3500). Moreover, for the generic detection and identification of these oomicetes different molecular techniques are available. Hystorically ITS region have been used but more recently methods based on the ras/related protein Ypt1 gene have been set up (Schena et al., 2006: Schena et al. 2008). In particular Schena et al. 2008 have developed a ‘molecular tool box’ for the identification of a number of Phytophthora species; the method is specific for the genus and sensitive enough to detect target species in infected leaves and infested soil and water samples. Experts concluded that Phytophthora are difficult to distinguish visually in the field/glasshouse and therefore it would seem practical to include the whole genera Phytophthora spp.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">2 – Status in the EU:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Is this pest already a quarantine pest for the whole EU?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Presence in the EU:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification (if necessary):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The pest is worldwide in distribution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucumis sativus (CUMSA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -472,50 +638,468 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants intended for planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:br/>
+        <w:t xml:space="preserve">3 - Is the pest already listed in a PM4 standard on the concerned host plant?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4 - Are the listed plants for planting the main* pathway for the "pest/host/intended use" combination? (*: significant compared to others):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> 
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: No EU Member State considered this entry as important in the answers to the RNQP Questionnaire and gave justification(s) for a listing at a higher level than the species level. This entry will be covered by the 'Substantially free from' requirement that will remain in the Vegetable propagating and planting (excluding seeds) EU Marketing Directives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -757,137 +1341,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33002266">
+  <w:abstractNum w:abstractNumId="72033466">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20603973">
+    <w:lvl w:ilvl="0" w:tplc="62765252">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20603973" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62765252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20603973" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62765252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20603973" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62765252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20603973" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62765252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20603973" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62765252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20603973" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62765252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20603973" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62765252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20603973" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62765252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33002265">
+  <w:abstractNum w:abstractNumId="72033465">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74579513">
+    <w:lvl w:ilvl="0" w:tplc="92961217">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -1639,55 +2223,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33002265">
-    <w:abstractNumId w:val="33002265"/>
+  <w:num w:numId="72033465">
+    <w:abstractNumId w:val="72033465"/>
   </w:num>
-  <w:num w:numId="33002266">
-    <w:abstractNumId w:val="33002266"/>
+  <w:num w:numId="72033466">
+    <w:abstractNumId w:val="72033466"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13232,51 +13816,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId722936143" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId416377673" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>