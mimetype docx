--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -1341,137 +1341,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72033466">
+  <w:abstractNum w:abstractNumId="90569934">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62765252">
+    <w:lvl w:ilvl="0" w:tplc="25152043">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62765252" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25152043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62765252" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25152043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62765252" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25152043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62765252" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25152043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62765252" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25152043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62765252" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25152043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62765252" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25152043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62765252" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25152043" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72033465">
+  <w:abstractNum w:abstractNumId="90569933">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92961217">
+    <w:lvl w:ilvl="0" w:tplc="77412208">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2223,55 +2223,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72033465">
-    <w:abstractNumId w:val="72033465"/>
+  <w:num w:numId="90569933">
+    <w:abstractNumId w:val="90569933"/>
   </w:num>
-  <w:num w:numId="72033466">
-    <w:abstractNumId w:val="72033466"/>
+  <w:num w:numId="90569934">
+    <w:abstractNumId w:val="90569934"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13816,51 +13816,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId416377673" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId478587799" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>