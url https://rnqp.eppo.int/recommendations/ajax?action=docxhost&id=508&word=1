--- v4 (2026-06-27)
+++ v5 (2026-08-25)
@@ -1341,137 +1341,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90569934">
+  <w:abstractNum w:abstractNumId="15179845">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25152043">
+    <w:lvl w:ilvl="0" w:tplc="21665942">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25152043" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21665942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25152043" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21665942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25152043" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21665942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25152043" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21665942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25152043" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21665942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25152043" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21665942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25152043" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21665942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25152043" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21665942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90569933">
+  <w:abstractNum w:abstractNumId="15179844">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77412208">
+    <w:lvl w:ilvl="0" w:tplc="75695809">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2223,55 +2223,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90569933">
-    <w:abstractNumId w:val="90569933"/>
+  <w:num w:numId="15179844">
+    <w:abstractNumId w:val="15179844"/>
   </w:num>
-  <w:num w:numId="90569934">
-    <w:abstractNumId w:val="90569934"/>
+  <w:num w:numId="15179845">
+    <w:abstractNumId w:val="15179845"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13816,51 +13816,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId478587799" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId626648404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>