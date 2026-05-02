--- v2 (2026-03-15)
+++ v3 (2026-05-02)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Frankliniella occidentalis (FRANOC)</w:t>
+        <w:t xml:space="preserve">Frankliniella occidentalis FRANOC</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pest category:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -232,50 +232,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant: Vegetable propagating and planting material (other than seeds) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -484,77 +503,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId408269b739c3486bf" w:history="1">
+      <w:hyperlink r:id="rId248369f57779c0873" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucumis melo (CUMME)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -774,50 +793,368 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">F. occidentalis is highly polyphagous and has been reported from over 240 plant species in 61 families including important crop plants such as ornamentals, vegetables and fruits (Yudin et al., 1986; Jones, 2005). It affects the foliage and flowers of numerous economically important crops. EPPO (2012) conducted a detailed analysis of the information on trade in plants for planting provided by the Netherlands, Germany, France and Italy for the period 2006–2010. For the studied period F. occidentalis was intercepted 27 times on consignments of plants for planting. Most interceptions were on cuttings or pot plants but thrips were also found on fruits, cut flowers and vegetables. Viruliferous thrips are being transported in living planting material and will survive transport and storage as long as their hosts remain alive (EFSA-PLH, 2012). It is difficult to distinguish between long-distance spread by wind and human-assisted means of dispersal. Short-distance spread of viruliferous thrips by natural means within and between adjacent greenhouses, orchards and other places of production is likely to occur (EFSA-PLH, 2012). As a consequence, plants for planting are not considered to be the main pathway in area where the pest is present.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The most serious effect of thrips feeding is due to the transmission of tospoviruses into susceptible crops (CABI, 2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0200C9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not evaluated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: Plants for planting are not considered to be the main pathway. However, regarding the need to protect the crop from specific virus infections (e.g. TSWV), specific risk management measures on F. occidentalis may be directly proposed in the appropriate EU Marketing Directive.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -963,51 +1300,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId611869b739c3488f6" w:history="1">
+      <w:hyperlink r:id="rId934069f57779c0c32" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1192,137 +1529,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93738459">
+  <w:abstractNum w:abstractNumId="63844376">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59375800">
+    <w:lvl w:ilvl="0" w:tplc="53858878">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59375800" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53858878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59375800" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53858878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59375800" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53858878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59375800" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53858878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59375800" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53858878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59375800" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53858878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59375800" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53858878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59375800" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53858878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93738458">
+  <w:abstractNum w:abstractNumId="63844375">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69329704">
+    <w:lvl w:ilvl="0" w:tplc="14823864">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2074,55 +2411,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93738458">
-    <w:abstractNumId w:val="93738458"/>
+  <w:num w:numId="63844375">
+    <w:abstractNumId w:val="63844375"/>
   </w:num>
-  <w:num w:numId="93738459">
-    <w:abstractNumId w:val="93738459"/>
+  <w:num w:numId="63844376">
+    <w:abstractNumId w:val="63844376"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13667,51 +14004,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId784727921" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId408269b739c3486bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId611869b739c3488f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId149065870" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId248369f57779c0873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId934069f57779c0c32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>