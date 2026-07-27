--- v3 (2026-05-02)
+++ v4 (2026-07-27)
@@ -503,51 +503,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Data of the presence of this pest on the EU territory are available in EPPO Global Database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId248369f57779c0873" w:history="1">
+      <w:hyperlink r:id="rId35396a66d93728be6" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1300,51 +1300,51 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agricultural Bioscience International) (2016). Datasheets Frankliniella occidentalis (western flower thrips). Invasive species compendium. CABI, Wallingford, UK. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934069f57779c0c32" w:history="1">
+      <w:hyperlink r:id="rId52386a66d937295b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/24426</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1529,137 +1529,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63844376">
+  <w:abstractNum w:abstractNumId="31553815">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53858878">
+    <w:lvl w:ilvl="0" w:tplc="83759569">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53858878" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83759569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53858878" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83759569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53858878" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83759569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53858878" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83759569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53858878" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83759569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53858878" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83759569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53858878" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83759569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53858878" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83759569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63844375">
+  <w:abstractNum w:abstractNumId="31553814">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14823864">
+    <w:lvl w:ilvl="0" w:tplc="98469902">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2411,55 +2411,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63844375">
-    <w:abstractNumId w:val="63844375"/>
+  <w:num w:numId="31553814">
+    <w:abstractNumId w:val="31553814"/>
   </w:num>
-  <w:num w:numId="63844376">
-    <w:abstractNumId w:val="63844376"/>
+  <w:num w:numId="31553815">
+    <w:abstractNumId w:val="31553815"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14004,51 +14004,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId149065870" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId248369f57779c0873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId934069f57779c0c32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId583807620" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId35396a66d93728be6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId52386a66d937295b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/24426" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>