--- v2 (2026-03-10)
+++ v3 (2026-05-24)
@@ -16,104 +16,104 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="1"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NAME OF THE ORGANISM: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="861012"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meloidogyne (1MELGG)</w:t>
+        <w:t xml:space="preserve">Meloidogyne 1MELGG</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="3"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GENERAL INFORMATION ON THE PEST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name as submitted in the project specification (if different to the preferred name):</w:t>
+        <w:t xml:space="preserve">Name as submitted in the project specification (if different):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne spp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -240,50 +240,69 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes: Vegetable propagating and planting material (other than seeds) sector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">If necessary, please list the species:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is it justified that the pest is listed at a taxonomic rank below species level?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Not relevant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -336,51 +355,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Root-knot nematode (M. exigua, M. naasi, M. hapla, M. incognita, M. arenaria, and M. javanica, M. ethiopica) (EPPO Global Database, Kotcon et al., 1985; Davis et al., 2003; CABI, 2017) are polyphagous pests. They all cause characteristic knots (galls), swellings and other malformations on the roots of onion. M. ethiopica is included in EPPO alert list (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId162669b016f9703a3" w:history="1">
+      <w:hyperlink r:id="rId52396a138e7a517d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) (EPPO website). These species cause similar symptoms on the host and they are all present in the EU. Distinction among them can be difficult. Including all the species in the genus would make for practical application and avoid the need for full identification to species of any root-knot nematodes found in the material to be eventually marketed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: In the RNQP Questionnaire, for the 'Vegetable propagating and planting material (other than seeds)' Sector, GB supported a listing at the Genus level for Allium cepa but did not support such a listing for Cucumis melo, Solanum lycopersicum, Solanum melongena (no justification was given, and no information for the other host plants). No other EU Member States selected this entry as an important entry in the RNQP Questionnaire.</w:t>
@@ -455,50 +474,69 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">List of countries (EPPO Global Database):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Conclusion:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">candidate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -509,51 +547,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest is present worldwide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
-        <w:outlineLvl w:val="2"/>
+        <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">HOST PLANT N°1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="149613"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allium cepa (ALLCE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Vegetable propagating and planting material (other than seeds) sector.</w:t>
       </w:r>
@@ -782,50 +820,328 @@
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Meloidogyne spp. is a soil borne pest. It survives in weeds and in the crop debris. It spreads with infested materials, by human assisted means, root debris and soil but an infestation in a seedling nursery of vegetable species is unlikely. The SEWG considered that, for Meloidogyne as a genus, it is not possible to state that plants for planting are the main pathway. Most host species have a short growing season and are produced from seed. For Allium sets the total growing season is longer. However ‘Substantially free’ is a sufficient measure, including for onion sets.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="F30000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: no economic impact data of Meloidogyne on A. cepa have been found.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">5 - Economic impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Are there documented reports of any economic impact on the host?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">What is the likely economic impact of the pest irrespective of its infestation source in the absence of phytosanitary measures? (= official measures)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is the economic impact due to the presence of the pest on the named host plant for planting, acceptable to the propagation and end user sectors concerned?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is there unacceptable economic impact caused to other hosts (or the same host with a different intended use) produced at the same place of production due to the transfer of the pest from the named host plant for planting?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">6 - Are there feasible and effective measures available to prevent the presence of the pest on the plants for planting at an incidence above a certain threshold (including zero) to avoid an unacceptable economic impact as regards the relevant host plants?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">7- Is the quality of the data sufficient to recommend the pest to be listed as a RNQP?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justification:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">CONCLUSION ON THE STATUS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disqualified: plants for planting are not the main pathway for Meloidogyne as a genus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -971,92 +1287,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Datasheet - Meloidogyne ethiopica (Root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId757569b016f9706a8" w:history="1">
+      <w:hyperlink r:id="rId86336a138e7a51cae" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/33239</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed June, 26th 2017;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Global Database (2017) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId851369b016f9706d4" w:history="1">
+      <w:hyperlink r:id="rId49786a138e7a51cda" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGEX/hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed June, 25th 2017;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1218,137 +1534,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74316951">
+  <w:abstractNum w:abstractNumId="79215018">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29754280">
+    <w:lvl w:ilvl="0" w:tplc="15107466">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29754280" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15107466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29754280" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15107466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29754280" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15107466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29754280" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15107466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29754280" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15107466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29754280" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15107466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29754280" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15107466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29754280" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15107466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74316950">
+  <w:abstractNum w:abstractNumId="79215017">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79341606">
+    <w:lvl w:ilvl="0" w:tplc="44200859">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2100,55 +2416,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74316950">
-    <w:abstractNumId w:val="74316950"/>
+  <w:num w:numId="79215017">
+    <w:abstractNumId w:val="79215017"/>
   </w:num>
-  <w:num w:numId="74316951">
-    <w:abstractNumId w:val="74316951"/>
+  <w:num w:numId="79215018">
+    <w:abstractNumId w:val="79215018"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -13693,51 +14009,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId655531603" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162669b016f9703a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/><Relationship Id="rId757569b016f9706a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/33239" TargetMode="External"/><Relationship Id="rId851369b016f9706d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGEX/hosts" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId495475688" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId52396a138e7a517d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/><Relationship Id="rId86336a138e7a51cae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/33239" TargetMode="External"/><Relationship Id="rId49786a138e7a51cda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGEX/hosts" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>