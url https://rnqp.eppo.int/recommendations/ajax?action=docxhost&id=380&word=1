--- v3 (2026-05-24)
+++ v4 (2026-07-27)
@@ -355,51 +355,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Justification (if necessary):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Root-knot nematode (M. exigua, M. naasi, M. hapla, M. incognita, M. arenaria, and M. javanica, M. ethiopica) (EPPO Global Database, Kotcon et al., 1985; Davis et al., 2003; CABI, 2017) are polyphagous pests. They all cause characteristic knots (galls), swellings and other malformations on the roots of onion. M. ethiopica is included in EPPO alert list (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId52396a138e7a517d9" w:history="1">
+      <w:hyperlink r:id="rId20206a66da72693af" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) (EPPO website). These species cause similar symptoms on the host and they are all present in the EU. Distinction among them can be difficult. Including all the species in the genus would make for practical application and avoid the need for full identification to species of any root-knot nematodes found in the material to be eventually marketed.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Remark: In the RNQP Questionnaire, for the 'Vegetable propagating and planting material (other than seeds)' Sector, GB supported a listing at the Genus level for Allium cepa but did not support such a listing for Cucumis melo, Solanum lycopersicum, Solanum melongena (no justification was given, and no information for the other host plants). No other EU Member States selected this entry as an important entry in the RNQP Questionnaire.</w:t>
@@ -1287,92 +1287,92 @@
         <w:t xml:space="preserve">REFERENCES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Datasheet - Meloidogyne ethiopica (Root-knot nematode). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86336a138e7a51cae" w:history="1">
+      <w:hyperlink r:id="rId68516a66da726989a" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/33239</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed June, 26th 2017;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Global Database (2017) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49786a138e7a51cda" w:history="1">
+      <w:hyperlink r:id="rId55296a66da72698c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0200C9"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/MELGEX/hosts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0200C9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed June, 25th 2017;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1534,137 +1534,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79215018">
+  <w:abstractNum w:abstractNumId="48286559">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15107466">
+    <w:lvl w:ilvl="0" w:tplc="44067184">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15107466" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44067184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15107466" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44067184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15107466" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44067184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15107466" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44067184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15107466" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44067184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15107466" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44067184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15107466" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44067184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15107466" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44067184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79215017">
+  <w:abstractNum w:abstractNumId="48286558">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44200859">
+    <w:lvl w:ilvl="0" w:tplc="47722792">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -2416,55 +2416,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79215017">
-    <w:abstractNumId w:val="79215017"/>
+  <w:num w:numId="48286558">
+    <w:abstractNumId w:val="48286558"/>
   </w:num>
-  <w:num w:numId="79215018">
-    <w:abstractNumId w:val="79215018"/>
+  <w:num w:numId="48286559">
+    <w:abstractNumId w:val="48286559"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00DF064E"/>
     <w:rsid w:val="00065F9C"/>
     <w:rsid w:val="000F6147"/>
     <w:rsid w:val="00112029"/>
@@ -14009,51 +14009,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId495475688" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId52396a138e7a517d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/><Relationship Id="rId86336a138e7a51cae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/33239" TargetMode="External"/><Relationship Id="rId49786a138e7a51cda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGEX/hosts" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId874064700" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId20206a66da72693af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/QUARANTINE/Alert_List/alert_list.htm" TargetMode="External"/><Relationship Id="rId68516a66da726989a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/33239" TargetMode="External"/><Relationship Id="rId55296a66da72698c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MELGEX/hosts" TargetMode="External"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>